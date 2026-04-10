--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -633,248 +633,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Capacities and Complexity of Heart Rate Variability in Patients With Chronic Obstructive Pulmonary Disease Throughout Pulmonary Rehabilitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Heraud</w:t>
+                <w:t xml:space="preserve">Cerebral Tissue Oxygenation Saturation Does Not Equate With Cerebral Oxygen Availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kjerstin Torre</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Respiration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (1), pp.88-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.669722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000510465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582202v1</w:t>
+                <w:t xml:space="preserve">hal-03139668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral Tissue Oxygenation Saturation Does Not Equate With Cerebral Oxygen Availability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Alexandre</w:t>
+                <w:t xml:space="preserve">Adaptive Capacities and Complexity of Heart Rate Variability in Patients With Chronic Obstructive Pulmonary Disease Throughout Pulmonary Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Héraud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjerstin Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 100 (1), pp.88-89. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000510465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.669722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139668v1</w:t>
+                <w:t xml:space="preserve">hal-03582202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is bilateral corticospinal connectivity impaired in patients with chronic obstructive pulmonary disease?</w:t>
               </w:r>
@@ -1252,278 +1252,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit attitudes and the improvement of exercise capacity during pulmonary rehabilitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Chronic Obstructive Pulmonary Disease on Cognitive and Motor Performances in Dual-Task Walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Varray</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boiché</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tremey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2018.1447137⟩</w:t>
+              <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), pp.277-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15412555.2018.1469607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297458v1</w:t>
+                <w:t xml:space="preserve">hal-03139716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Chronic Obstructive Pulmonary Disease on Cognitive and Motor Performances in Dual-Task Walking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implicit attitudes and the improvement of exercise capacity during pulmonary rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Davy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (3), pp.277-282. </w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (7), pp.831-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15412555.2018.1469607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2018.1447137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139716v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Local exercise and oxidative stress in chronic obstructive broncho-pneumopathies: preliminary results].</w:t>
               </w:r>
@@ -1673,51 +1673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rehabilitation Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (2), pp.119-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2243,261 +2243,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular Fatigue Is Not Different between Constant and Variable Frequency Stimulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Cortical Implication in Lower Voluntary Muscle Force Production in Non-Hypoxemic COPD Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9, pp.e84740. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084740⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e100961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159591v1</w:t>
+                <w:t xml:space="preserve">hal-01622345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical Implication in Lower Voluntary Muscle Force Production in Non-Hypoxemic COPD Patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Oliver</w:t>
+                <w:t xml:space="preserve">Neuromuscular Fatigue Is Not Different between Constant and Variable Frequency Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.e100961. </w:t>
+              <w:t xml:space="preserve">, 2014, 9, pp.e84740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622345v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for muscle fatigue assessment: Online model identification techniques</w:t>
               </w:r>
@@ -2853,351 +2853,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in stability of physical self</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Delignières</w:t>
+                <w:t xml:space="preserve">Kinetics of neuromuscular changes during low-frequency electrical stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2009.07.001⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (1), pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.21427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062120v1</w:t>
+                <w:t xml:space="preserve">lirmm-00405225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of neuromuscular changes during low-frequency electrical stimulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+                <w:t xml:space="preserve">Stability of physical self: Examining the role of chronic obstructive pulmonary disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.21427⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (1), pp.35- 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00405225v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of physical self: Examining the role of chronic obstructive pulmonary disease</w:t>
+                <w:t xml:space="preserve">Individual differences in stability of physical self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ninot</w:t>
+                <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Delignières</w:t>
+                <w:t xml:space="preserve">Didier Delignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 60 (1), pp.35- 40. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+              <w:t xml:space="preserve">, 2010, 60 (1), pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erap.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622399v1</w:t>
+                <w:t xml:space="preserve">hal-03062120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Central Fatigue Exist Under Low-Frequency Stimulation of a Low Fatigue-Resistant Muscle ?</w:t>
               </w:r>
@@ -3293,420 +3293,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00499494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Physical Exercise Training in Asthmatics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily functioning of dyspnea, self-esteem and physical self in patients with moderate COPD before, during and after a first inpatient rehabilitation program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prefaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asthma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/02770909209048936⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (22), pp.1671-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638280601055949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625305v1</w:t>
+                <w:t xml:space="preserve">hal-03061772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence quantification analysis of surface electromyographic signal: Sensitivity to potentiation and neuromuscular fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 177 (1), pp.73-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2008.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily functioning of dyspnea, self-esteem and physical self in patients with moderate COPD before, during and after a first inpatient rehabilitation program</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Desplan</w:t>
+                <w:t xml:space="preserve">Importance of Physical Exercise Training in Asthmatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prefaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (22), pp.1671-1678. </w:t>
+              <w:t xml:space="preserve">Journal of Asthma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (4), pp.229 - 234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09638280601055949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/02770909209048936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061772v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative maintenance follow-up program aftera first inpatient pulmonary rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,90 +3779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative maintenance follow-up program after a first inpatient pulmonary rehabilitation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4024,308 +4024,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles solutions pour l’après-réhabilitation des patients BPCO ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[What are the post-rehabilitation options for patients with COPD?].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Varray</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 24 (2), pp.121-132. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, pp.121-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061756v1</w:t>
+                <w:t xml:space="preserve">hal-01622372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[What are the post-rehabilitation options for patients with COPD?].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles solutions pour l’après-réhabilitation des patients BPCO ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Préfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.121-32</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 24 (2), pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0761-8425(07)91719-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622372v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of physical self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4363,51 +4363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique adaptée et bronchopneumopathie chronique obstructive (BPCO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4458,51 +4458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender difference in coping strategies among patients enrolled in an inpatient rehabilitation program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Fortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5155,877 +5155,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster oxygen uptake kinetics at the onset of submaximal cycling exercise following 4-weeks recombinant human erythropoietin (r-HuEPO) treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training of aerobic and anaerobic fitness in children with asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Counil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beurey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00424-003-1174-0⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 142 (2), pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1067/mpd.2003.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622464v1</w:t>
+                <w:t xml:space="preserve">hal-01622932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of drafting on energy expenditure in in-line skating.</w:t>
+                <w:t xml:space="preserve">V̇O2 responses to different intermittent runs at velocity associated with V̇O2max.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Candau</w:t>
+                <w:t xml:space="preserve">Grégoire P. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.410-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/h03-030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622474v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V̇O2 responses to different intermittent runs at velocity associated with V̇O2max.</w:t>
+                <w:t xml:space="preserve">Influence d'un triathlon courte distance sur la performance des muscles respiratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/h03-030⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (1), pp.34 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0765-1597(02)00065-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622489v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training of aerobic and anaerobic fitness in children with asthma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Pierre Counil</w:t>
+                <w:t xml:space="preserve">The effects of prior cycling and a successive run on respiratory muscle performance in triathletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1067/mpd.2003.83⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (1), pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2003-37201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622932v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'un triathlon courte distance sur la performance des muscles respiratoires</w:t>
+                <w:t xml:space="preserve">Effects of drafting on energy expenditure in in-line skating.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Geslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Candau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.285-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01622939v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of prior cycling and a successive run on respiratory muscle performance in triathletes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faster oxygen uptake kinetics at the onset of submaximal cycling exercise following 4-weeks recombinant human erythropoietin (r-HuEPO) treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prefaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 447 (2), pp.231 - 238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-003-1174-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2003-37201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00720715v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of inspiratory resistance increases the amplitude of the slow component of O2 uptake kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Keslacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6650,90 +6650,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of cycling followed by running on respiratory muscle performance in elite and competition triathletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7431,51 +7431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Fuchs-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cadopi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7682,51 +7682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Fuchs-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cadopi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8393,674 +8393,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'asthmatique peut-il faire du sport?</w:t>
+                <w:t xml:space="preserve">Improved Skeletal Muscle Performance After Individualized Exercise Training in Patients With Chronic Obstructive Pulmonary Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Préfaut</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Préfaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0765-1597(97)80697-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiopulmonary Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 17 (4), pp.232 - 238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00008483-199707000-00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625252v1</w:t>
+                <w:t xml:space="preserve">hal-01625247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic metabolism and cardioventilatory responses in paraplegic athletes during an incremental wheelchair exercise</w:t>
+                <w:t xml:space="preserve">L'asthmatique peut-il faire du sport?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Préfaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (2), pp.138 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0765-1597(97)80697-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s004210050275⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625245v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two training programmes in chronic airway limitation patients: standardized versus individualized protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Vallet</w:t>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 10 (1), pp.114 - 122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/09031936.97.10010114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wingate test performance in children with asthma: aerobic or anaerobic limitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Pierre Counil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Pierre Counil</w:t>
+                <w:t xml:space="preserve">Chantal Karila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 29 (4), pp.430 - 435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/00005768-199704000-00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Skeletal Muscle Performance After Individualized Exercise Training in Patients With Chronic Obstructive Pulmonary Disease</w:t>
+                <w:t xml:space="preserve">Aerobic metabolism and cardioventilatory responses in paraplegic athletes during an incremental wheelchair exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Serres</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vallet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiopulmonary Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 76 (5), pp.455 - 461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004210050275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00008483-199707000-00003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01625247v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic metabolism and cardioventilatory responses in paraplegic athletes during an incremental wheelchair exercise</w:t>
               </w:r>
@@ -9125,472 +9125,472 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 76, pp.455-461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s004210050275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt du sport chez l'asthmatique</w:t>
+                <w:t xml:space="preserve">Influence of post-surgery time after cardiac transplantation on exercise responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Préfaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Wintrebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie et d'Immunologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0335-7457(96)80092-X⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 28 (2), pp.171 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00005768-199602000-00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625255v1</w:t>
+                <w:t xml:space="preserve">hal-01625259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an incremental field test for the direct assessment of peak oxygen uptake in wheelchair-dependent athletes.</w:t>
+                <w:t xml:space="preserve">Intérêt du sport chez l'asthmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Préfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spinal Cord</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Allergologie et d'Immunologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36 (3), pp.254 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0335-7457(96)80092-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sc.1996.52⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01625256v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of post-surgery time after cardiac transplantation on exercise responses</w:t>
+                <w:t xml:space="preserve">Validation of an incremental field test for the direct assessment of peak oxygen uptake in wheelchair-dependent athletes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Wintrebert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+                <w:t xml:space="preserve">D Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P L Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 28 (2), pp.171 - 175. </w:t>
+              <w:t xml:space="preserve">Spinal Cord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.288-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00005768-199602000-00003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sc.1996.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625259v1</w:t>
+                <w:t xml:space="preserve">hal-01625256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individualized training reduces excessive exercise hyperventilation in asthmatics</w:t>
               </w:r>
@@ -9930,51 +9930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiorespiratory Fitness Evaluation by the Shuttle Test in Asthmatic Subjects During Aerobic Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne M. Savy-Pacaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10155,51 +10155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory gas exchange indices used to detect the blood lactate accumulation threshold during an incremental exercise test in young athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10888,51 +10888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes et résultats du réentraînement à l'effort chez l'asthmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Préfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Savy Pacaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10985,264 +10985,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Place of muscular exercise test in screening in asymptomatic smokers].</w:t>
+                <w:t xml:space="preserve">A BASIC software program to estimate cardiac output and alveolar ventilation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Préfaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.261-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0010-4825(90)90051-p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625325v1</w:t>
+                <w:t xml:space="preserve">hal-01625373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BASIC software program to estimate cardiac output and alveolar ventilation.</w:t>
+                <w:t xml:space="preserve">[Place of muscular exercise test in screening in asymptomatic smokers].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Préfaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.351-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0010-4825(90)90051-p⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01625373v1</w:t>
+                <w:t xml:space="preserve">hal-01625325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Effects of individualized aerobic training in the readaptation of the asthmatic child to exercise].</w:t>
               </w:r>
@@ -11613,287 +11613,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival in COPD patients under long-term oxygen therapy</w:t>
+                <w:t xml:space="preserve">Muscle weakness and decreased brain interhemispheric connectivity in chronic obstructive pulmonary disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Stéphan</w:t>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Heraud</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Respiratory Society, Sep 2019, Madrid, Spain. pp.PA3984, </w:t>
+              <w:t xml:space="preserve">ERS International Congress 2019 abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Madrid, Spain. pp.PA3984, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA3984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297417v1</w:t>
+                <w:t xml:space="preserve">hal-03139704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle weakness and decreased brain interhemispheric connectivity in chronic obstructive pulmonary disease patients</w:t>
+                <w:t xml:space="preserve">Survival in COPD patients under long-term oxygen therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Stephan</w:t>
+                <w:t xml:space="preserve">Yannick Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Héraud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2019 abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Madrid, Spain. pp.PA3984, </w:t>
+              <w:t xml:space="preserve">ERS International Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society, Sep 2019, Madrid, Spain. pp.PA3984, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA3984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139704v1</w:t>
+                <w:t xml:space="preserve">hal-04297417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased brain interhemispheric connectivity in COPD</w:t>
               </w:r>
@@ -12254,204 +12254,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor cortex hypoexcitability and hypoactivation in COPD patients with peripheral muscle weakness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of automatic and controlled motivation toward physical activity and sedentary behaviors during pulmonary rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2016 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom. pp.OA4809, </w:t>
+              <w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom. pp.PA2059, </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2016.OA4809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2016.PA2059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139745v1</w:t>
+                <w:t xml:space="preserve">hal-03139738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance during dual task and impact of a pulmonary rehabilitation in COPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tremey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12522,144 +12505,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of automatic and controlled motivation toward physical activity and sedentary behaviors during pulmonary rehabilitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motor cortex hypoexcitability and hypoactivation in COPD patients with peripheral muscle weakness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tremey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2016 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom. pp.PA2059, </w:t>
+              <w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom. pp.OA4809, </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2016.PA2059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2016.OA4809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139738v1</w:t>
+                <w:t xml:space="preserve">hal-03139745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in Controlled and Automatic Motivation toward Physical Activity and Sedentary Behaviors during Pulmonary Rehabilitation: Applied perspectives in Adapted Physical Activity</w:t>
               </w:r>
@@ -12684,51 +12684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème journée d'études francophones en activités physiques adaptées (AFAPA), Amiens, 12-14 mai 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12792,64 +12792,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives, Nantes, 26-28 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13388,64 +13388,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of physical self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13496,77 +13496,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bénéfices à long terme d’associations d’entraide dans un réseau de santé sur la qualité de vie de patients BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Préfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13649,77 +13649,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily functioning of dyspnea, self-esteem and physical self in patients with moderate COPD before, during and after a first inpatient rehabilitation program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Préfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13764,256 +13764,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’instabilité du soi physique chez le malade chronique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">La post-réhabilitation en réseau associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Préfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIième congrès international de l’Association des chercheurs en activités physiques et sportives, Paris, 26-28 octobre 2005</w:t>
+              <w:t xml:space="preserve">XIème congrès international de l’Association des chercheurs en activités physiques et sportives, Paris, 26-28 octobre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076454v1</w:t>
+                <w:t xml:space="preserve">hal-03076457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La post-réhabilitation en réseau associatif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">L’instabilité du soi physique chez le malade chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delignières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème congrès international de l’Association des chercheurs en activités physiques et sportives, Paris, 26-28 octobre 2005</w:t>
+              <w:t xml:space="preserve">XIième congrès international de l’Association des chercheurs en activités physiques et sportives, Paris, 26-28 octobre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076457v1</w:t>
+                <w:t xml:space="preserve">hal-03076454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14450,51 +14450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desachy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1553277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjerstin Torre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-023-02268-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Four" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12134353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moullec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-049115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.669722" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000510465" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279560" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-019-1042-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.105805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2018.1447137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Davy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2018.1469607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cristol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chanez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maltais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M J Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5665/sleep.5438" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2014.11.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12478" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084740" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622345v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24190" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHPB5SRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.2013.172" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H&#233;raud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pr&#233;faut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2009.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/lirmm-00405225v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21427" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ9VZGH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ninot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligni&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00499494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1565-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3172G7TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02770909209048936" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2008.09.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B6BNFL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03061772v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desplan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638280601055949" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pr&#233;faut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2007.11.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00285657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2008.04.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0761-8425(07)91719-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622372v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moullec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prefaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fortes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poulain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrtlng.2005.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKG8P7P5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/apaq.23.2.111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malatesta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauvilliers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-817860" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8425(05)85703-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gosselin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-201X.2004.01290.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-683S4QDB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kippelen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00993.2003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622464v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-003-1174-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3RWB60P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Geslan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622489v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P. Millet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fattori" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bignet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h03-030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Counil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beurey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/mpd.2003.83" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622939v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boussana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Galy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(02)00065-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB5H6JPB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720715v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37201" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keslacy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giolbas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borrani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00493.2002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gosselin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.10491" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8139A7DD0273DDA4BBA41E46438B19752315AB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622492v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Palomba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ceugniet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.123.5.1401" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Gallais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouges" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3101361" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ninot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fortes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leymarie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004356-200203000-00007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720562v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ramonatxo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-002-0637-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koechlin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P P Cristol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prefaut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.02.00014302" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622954v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ville" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mercier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Albat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-200208000-00005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Th&#246;ni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fedou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623854v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623861v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;p. Counil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karila" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.1029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E697DB6085DB928A8DF58E5E889ACE3926E7EB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Fuchs-Climent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-200102000-00007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100956" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-199907000-00007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622359v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mass&#233;-Biron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chamari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mucci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4943(98)00118-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFKFDMHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476343v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623880v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Bernard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100774" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Messner-Pellenc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199803000-00002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.113.4.900" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625252v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(97)80697-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5TJ94GN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625245v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Gallais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Bernard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050275" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3F7F08VJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625251v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vallet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.97.10010114" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625248v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Pierre Counil" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Karila" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Voisin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199704000-00002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625247v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vallet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00008483-199707000-00003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476341v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625255v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Pr&#233;faut" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(96)80092-X" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K349C7V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625256v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vinet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.1996.52" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625259v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wintrebert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199602000-00003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625261v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Prefaut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004356-199512000-00002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625264v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-9457(94)90018-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KX76K27-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625289v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vallet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Fontaine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Savy-Pacaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Prefaut" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.103.4.1135" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625291v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Savy-Pacaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625300v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00863396" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M6WVNFZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625311v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pujol" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Savy-Pacaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B Michel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625304v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmaidi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collomp" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625307v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625319v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Terral" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G Prefaut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.99.3.579" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625312v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonatxo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00233854" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-12DLFG4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625313v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savy Pacaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(05)80083-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/450DEDFE076A2BA46A256E566AB817A4D3157DB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625325v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625373v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4825(90)90051-p" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDPQJCRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625374v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Terral" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297510v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desachy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Molinier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alexandre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Four" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charbonnel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2022.424" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297293v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA1995" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297417v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick St&#233;phan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA3984" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139704v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139707v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA1647" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139723v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Toullec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/1393003.congress-2017.OA3433" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139710v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA4086" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139745v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.OA4809" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139741v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calvat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA3594" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139738v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA2059" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073664v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073666v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644064v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429410v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344724v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Floor Campfens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344670v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344676v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910544v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072259v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076460v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076454v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076457v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531677v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531683v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desachy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1553277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjerstin Torre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-023-02268-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Four" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12134353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moullec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-049115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000510465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.669722" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279560" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-019-1042-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.105805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Davy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2018.1469607" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2018.1447137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cristol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chanez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maltais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M J Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5665/sleep.5438" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2014.11.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12478" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084740" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24190" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHPB5SRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.2013.172" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H&#233;raud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pr&#233;faut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/lirmm-00405225v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ9VZGH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ninot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligni&#232;res" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2009.07.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00499494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1565-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3172G7TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03061772v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desplan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638280601055949" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2008.09.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B6BNFL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02770909209048936" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pr&#233;faut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2007.11.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00285657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2008.04.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moullec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prefaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0761-8425(07)91719-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fortes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poulain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrtlng.2005.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKG8P7P5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/apaq.23.2.111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malatesta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauvilliers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-817860" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8425(05)85703-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gosselin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-201X.2004.01290.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-683S4QDB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kippelen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00993.2003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Counil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beurey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/mpd.2003.83" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P. Millet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fattori" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bignet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h03-030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boussana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Galy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(02)00065-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB5H6JPB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720715v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37201" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622474v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Geslan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622464v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-003-1174-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3RWB60P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keslacy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giolbas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borrani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00493.2002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gosselin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.10491" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8139A7DD0273DDA4BBA41E46438B19752315AB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622492v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Palomba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ceugniet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.123.5.1401" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Gallais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouges" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3101361" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ninot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fortes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leymarie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004356-200203000-00007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720562v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ramonatxo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-002-0637-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koechlin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P P Cristol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prefaut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.02.00014302" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622954v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ville" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mercier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Albat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-200208000-00005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Th&#246;ni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fedou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623854v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623861v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;p. Counil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karila" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.1029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E697DB6085DB928A8DF58E5E889ACE3926E7EB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Fuchs-Climent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-200102000-00007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100956" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-199907000-00007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622359v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mass&#233;-Biron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chamari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mucci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4943(98)00118-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFKFDMHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476343v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623880v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Bernard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100774" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Messner-Pellenc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199803000-00002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.113.4.900" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625247v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vallet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00008483-199707000-00003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625252v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(97)80697-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5TJ94GN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625251v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vallet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.97.10010114" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625248v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Pierre Counil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Karila" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Voisin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199704000-00002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625245v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Gallais" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Bernard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050275" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3F7F08VJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476341v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625259v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wintrebert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199602000-00003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625255v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Pr&#233;faut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(96)80092-X" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K349C7V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625256v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vinet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.1996.52" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625261v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Prefaut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004356-199512000-00002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625264v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-9457(94)90018-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KX76K27-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625289v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vallet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Fontaine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Savy-Pacaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Prefaut" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.103.4.1135" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625291v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Savy-Pacaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625300v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00863396" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M6WVNFZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625311v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pujol" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Savy-Pacaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B Michel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625304v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmaidi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collomp" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625307v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625319v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Terral" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G Prefaut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.99.3.579" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625312v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonatxo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00233854" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-12DLFG4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625313v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savy Pacaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(05)80083-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/450DEDFE076A2BA46A256E566AB817A4D3157DB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625373v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4825(90)90051-p" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDPQJCRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625325v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625374v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Terral" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297510v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desachy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Molinier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alexandre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Four" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charbonnel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2022.424" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297293v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA1995" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139704v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA3984" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297417v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick St&#233;phan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139707v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA1647" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139723v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Toullec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/1393003.congress-2017.OA3433" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139710v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA4086" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139738v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA2059" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139741v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calvat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA3594" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139745v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.OA4809" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073664v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073666v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644064v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429410v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344724v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Floor Campfens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344670v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344676v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910544v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072259v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076460v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076457v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076454v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531677v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531683v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>