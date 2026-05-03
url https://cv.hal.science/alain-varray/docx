--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -633,248 +633,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral Tissue Oxygenation Saturation Does Not Equate With Cerebral Oxygen Availability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Alexandre</w:t>
+                <w:t xml:space="preserve">Adaptive Capacities and Complexity of Heart Rate Variability in Patients With Chronic Obstructive Pulmonary Disease Throughout Pulmonary Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Héraud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjerstin Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 100 (1), pp.88-89. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000510465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.669722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139668v1</w:t>
+                <w:t xml:space="preserve">hal-03582202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Capacities and Complexity of Heart Rate Variability in Patients With Chronic Obstructive Pulmonary Disease Throughout Pulmonary Rehabilitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Heraud</w:t>
+                <w:t xml:space="preserve">Cerebral Tissue Oxygenation Saturation Does Not Equate With Cerebral Oxygen Availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kjerstin Torre</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Respiration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (1), pp.88-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.669722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000510465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582202v1</w:t>
+                <w:t xml:space="preserve">hal-03139668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is bilateral corticospinal connectivity impaired in patients with chronic obstructive pulmonary disease?</w:t>
               </w:r>
@@ -1252,278 +1252,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Chronic Obstructive Pulmonary Disease on Cognitive and Motor Performances in Dual-Task Walking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implicit attitudes and the improvement of exercise capacity during pulmonary rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Alexandre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15412555.2018.1469607⟩</w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (7), pp.831-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2018.1447137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139716v1</w:t>
+                <w:t xml:space="preserve">hal-04297458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit attitudes and the improvement of exercise capacity during pulmonary rehabilitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Chronic Obstructive Pulmonary Disease on Cognitive and Motor Performances in Dual-Task Walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Varray</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boiché</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corentin Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tremey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (7), pp.831-839. </w:t>
+              <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), pp.277-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13548506.2018.1447137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15412555.2018.1469607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297458v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Local exercise and oxidative stress in chronic obstructive broncho-pneumopathies: preliminary results].</w:t>
               </w:r>
@@ -1673,51 +1673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rehabilitation Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (2), pp.119-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2243,261 +2243,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical Implication in Lower Voluntary Muscle Force Production in Non-Hypoxemic COPD Patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Oliver</w:t>
+                <w:t xml:space="preserve">Neuromuscular Fatigue Is Not Different between Constant and Variable Frequency Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.e100961. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100961⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9, pp.e84740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622345v1</w:t>
+                <w:t xml:space="preserve">hal-01159591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular Fatigue Is Not Different between Constant and Variable Frequency Stimulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Cortical Implication in Lower Voluntary Muscle Force Production in Non-Hypoxemic COPD Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9, pp.e84740. </w:t>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e100961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159591v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for muscle fatigue assessment: Online model identification techniques</w:t>
               </w:r>
@@ -2853,351 +2853,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of neuromuscular changes during low-frequency electrical stimulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+                <w:t xml:space="preserve">Individual differences in stability of physical self</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.21427⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (1), pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00405225v2</w:t>
+                <w:t xml:space="preserve">hal-03062120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of physical self: Examining the role of chronic obstructive pulmonary disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (1), pp.35- 40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erap.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in stability of physical self</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Delignières</w:t>
+                <w:t xml:space="preserve">Kinetics of neuromuscular changes during low-frequency electrical stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2009.07.001⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (1), pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.21427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062120v1</w:t>
+                <w:t xml:space="preserve">lirmm-00405225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Central Fatigue Exist Under Low-Frequency Stimulation of a Low Fatigue-Resistant Muscle ?</w:t>
               </w:r>
@@ -3293,420 +3293,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00499494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily functioning of dyspnea, self-esteem and physical self in patients with moderate COPD before, during and after a first inpatient rehabilitation program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Ninot</w:t>
+                <w:t xml:space="preserve">Recurrence quantification analysis of surface electromyographic signal: Sensitivity to potentiation and neuromuscular fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Moullec</w:t>
+                <w:t xml:space="preserve">Claire Morana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Desplan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Varray</w:t>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (22), pp.1671-1678. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 177 (1), pp.73-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09638280601055949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2008.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061772v2</w:t>
+                <w:t xml:space="preserve">hal-01622354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence quantification analysis of surface electromyographic signal: Sensitivity to potentiation and neuromuscular fatigue</w:t>
+                <w:t xml:space="preserve">Importance of Physical Exercise Training in Asthmatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2008.09.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asthma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (4), pp.229 - 234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/02770909209048936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01622354v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Physical Exercise Training in Asthmatics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily functioning of dyspnea, self-esteem and physical self in patients with moderate COPD before, during and after a first inpatient rehabilitation program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prefaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asthma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (4), pp.229 - 234. </w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (22), pp.1671-1678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/02770909209048936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09638280601055949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625305v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative maintenance follow-up program aftera first inpatient pulmonary rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,90 +3779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative maintenance follow-up program after a first inpatient pulmonary rehabilitation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4024,308 +4024,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[What are the post-rehabilitation options for patients with COPD?].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles solutions pour l’après-réhabilitation des patients BPCO ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Préfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.121-32</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 24 (2), pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0761-8425(07)91719-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622372v1</w:t>
+                <w:t xml:space="preserve">hal-03061756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles solutions pour l’après-réhabilitation des patients BPCO ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">[What are the post-rehabilitation options for patients with COPD?].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Varray</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 24 (2), pp.121-132. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, pp.121-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061756v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of physical self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4363,51 +4363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique adaptée et bronchopneumopathie chronique obstructive (BPCO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4458,51 +4458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender difference in coping strategies among patients enrolled in an inpatient rehabilitation program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Fortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5155,877 +5155,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training of aerobic and anaerobic fitness in children with asthma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence d'un triathlon courte distance sur la performance des muscles respiratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Pierre Counil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Varray</w:t>
+                <w:t xml:space="preserve">A Boussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Marchal</w:t>
+                <w:t xml:space="preserve">O. Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 142 (2), pp.179-184. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (1), pp.34 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1067/mpd.2003.83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0765-1597(02)00065-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622932v1</w:t>
+                <w:t xml:space="preserve">hal-01622939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V̇O2 responses to different intermittent runs at velocity associated with V̇O2max.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of prior cycling and a successive run on respiratory muscle performance in triathletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.410-23. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (1), pp.63-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/h03-030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2003-37201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622489v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'un triathlon courte distance sur la performance des muscles respiratoires</w:t>
+                <w:t xml:space="preserve">Faster oxygen uptake kinetics at the onset of submaximal cycling exercise following 4-weeks recombinant human erythropoietin (r-HuEPO) treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prefaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0765-1597(02)00065-5⟩</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 447 (2), pp.231 - 238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-003-1174-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622939v1</w:t>
+                <w:t xml:space="preserve">hal-01622464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of prior cycling and a successive run on respiratory muscle performance in triathletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of drafting on energy expenditure in in-line skating.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Geslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Boussana</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Candau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.285-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720715v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of drafting on energy expenditure in in-line skating.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training of aerobic and anaerobic fitness in children with asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Counil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beurey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 142 (2), pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1067/mpd.2003.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622474v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster oxygen uptake kinetics at the onset of submaximal cycling exercise following 4-weeks recombinant human erythropoietin (r-HuEPO) treatment</w:t>
+                <w:t xml:space="preserve">V̇O2 responses to different intermittent runs at velocity associated with V̇O2max.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire P. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00424-003-1174-0⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.410-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/h03-030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01622464v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of inspiratory resistance increases the amplitude of the slow component of O2 uptake kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Keslacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6650,90 +6650,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of cycling followed by running on respiratory muscle performance in elite and competition triathletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6912,286 +6912,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an Enhanced Heart Rate Reserve on Aerobic Performance in Patients with a Heart Transplant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of fat accumulation and lipid disorders by individualized light aerobic training in human immunodeficiency virus infected patients with lipodystrophy and/or dyslipidemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Varray</w:t>
+                <w:t xml:space="preserve">J Thöni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurice Hayot</w:t>
+                <w:t xml:space="preserve">C Fedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Albat</w:t>
+                <w:t xml:space="preserve">J Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.397-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622954v1</w:t>
+                <w:t xml:space="preserve">hal-01622940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of fat accumulation and lipid disorders by individualized light aerobic training in human immunodeficiency virus infected patients with lipodystrophy and/or dyslipidemia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of an Enhanced Heart Rate Reserve on Aerobic Performance in Patients with a Heart Transplant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Fedou</w:t>
+                <w:t xml:space="preserve">Béatrice Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Fabre</w:t>
+                <w:t xml:space="preserve">Bernard Albat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81 (8), pp.584 - 589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00002060-200208000-00005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622940v1</w:t>
+                <w:t xml:space="preserve">hal-01622954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets métaboliques de l'exercice</w:t>
               </w:r>
@@ -7431,51 +7431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Fuchs-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cadopi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7682,51 +7682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Fuchs-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cadopi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8161,77 +8161,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise tolerance in heart transplant patients with altered pulmonary diffusion capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Albat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Messner-Pellenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8523,544 +8523,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'asthmatique peut-il faire du sport?</w:t>
+                <w:t xml:space="preserve">Comparison of two training programmes in chronic airway limitation patients: standardized versus individualized protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0765-1597(97)80697-1⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10 (1), pp.114 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.97.10010114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625252v1</w:t>
+                <w:t xml:space="preserve">hal-01625251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two training programmes in chronic airway limitation patients: standardized versus individualized protocols</w:t>
+                <w:t xml:space="preserve">L'asthmatique peut-il faire du sport?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Préfaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (2), pp.138 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0765-1597(97)80697-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.97.10010114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01625251v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wingate test performance in children with asthma: aerobic or anaerobic limitation?</w:t>
+                <w:t xml:space="preserve">Aerobic metabolism and cardioventilatory responses in paraplegic athletes during an incremental wheelchair exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Pierre Counil</w:t>
+                <w:t xml:space="preserve">D. Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Karila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Voisin</w:t>
+                <w:t xml:space="preserve">P. L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 76 (5), pp.455 - 461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004210050275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00005768-199704000-00002⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625248v1</w:t>
+                <w:t xml:space="preserve">hal-01625245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic metabolism and cardioventilatory responses in paraplegic athletes during an incremental wheelchair exercise</w:t>
+                <w:t xml:space="preserve">Wingate test performance in children with asthma: aerobic or anaerobic limitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Le Gallais</w:t>
+                <w:t xml:space="preserve">Francois-Pierre Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. L. Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Poulain</w:t>
+                <w:t xml:space="preserve">Chantal Karila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s004210050275⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 29 (4), pp.430 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00005768-199704000-00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625245v1</w:t>
+                <w:t xml:space="preserve">hal-01625248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic metabolism and cardioventilatory responses in paraplegic athletes during an incremental wheelchair exercise</w:t>
               </w:r>
@@ -9125,222 +9125,222 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 76, pp.455-461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s004210050275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of post-surgery time after cardiac transplantation on exercise responses</w:t>
+                <w:t xml:space="preserve">Validation of an incremental field test for the direct assessment of peak oxygen uptake in wheelchair-dependent athletes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Wintrebert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+                <w:t xml:space="preserve">D Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P L Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 28 (2), pp.171 - 175. </w:t>
+              <w:t xml:space="preserve">Spinal Cord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.288-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00005768-199602000-00003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sc.1996.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625259v1</w:t>
+                <w:t xml:space="preserve">hal-01625256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du sport chez l'asthmatique</w:t>
               </w:r>
@@ -9436,161 +9436,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an incremental field test for the direct assessment of peak oxygen uptake in wheelchair-dependent athletes.</w:t>
+                <w:t xml:space="preserve">Influence of post-surgery time after cardiac transplantation on exercise responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Vinet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D Le Gallais</w:t>
+                <w:t xml:space="preserve">Pierre Wintrebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spinal Cord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, pp.288-93. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 28 (2), pp.171 - 175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sc.1996.52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/00005768-199602000-00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625256v1</w:t>
+                <w:t xml:space="preserve">hal-01625259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individualized training reduces excessive exercise hyperventilation in asthmatics</w:t>
               </w:r>
@@ -9930,51 +9930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiorespiratory Fitness Evaluation by the Shuttle Test in Asthmatic Subjects During Aerobic Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne M. Savy-Pacaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10155,51 +10155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory gas exchange indices used to detect the blood lactate accumulation threshold during an incremental exercise test in young athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10985,264 +10985,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BASIC software program to estimate cardiac output and alveolar ventilation.</w:t>
+                <w:t xml:space="preserve">[Place of muscular exercise test in screening in asymptomatic smokers].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Préfaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.351-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625373v1</w:t>
+                <w:t xml:space="preserve">hal-01625325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Place of muscular exercise test in screening in asymptomatic smokers].</w:t>
+                <w:t xml:space="preserve">A BASIC software program to estimate cardiac output and alveolar ventilation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Préfaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.261-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0010-4825(90)90051-p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625325v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Effects of individualized aerobic training in the readaptation of the asthmatic child to exercise].</w:t>
               </w:r>
@@ -11613,287 +11613,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle weakness and decreased brain interhemispheric connectivity in chronic obstructive pulmonary disease patients</w:t>
+                <w:t xml:space="preserve">Survival in COPD patients under long-term oxygen therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Stephan</w:t>
+                <w:t xml:space="preserve">Yannick Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Héraud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2019 abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Madrid, Spain. pp.PA3984, </w:t>
+              <w:t xml:space="preserve">ERS International Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society, Sep 2019, Madrid, Spain. pp.PA3984, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA3984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139704v1</w:t>
+                <w:t xml:space="preserve">hal-04297417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival in COPD patients under long-term oxygen therapy</w:t>
+                <w:t xml:space="preserve">Muscle weakness and decreased brain interhemispheric connectivity in chronic obstructive pulmonary disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Stéphan</w:t>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Heraud</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Respiratory Society, Sep 2019, Madrid, Spain. pp.PA3984, </w:t>
+              <w:t xml:space="preserve">ERS International Congress 2019 abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Madrid, Spain. pp.PA3984, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA3984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297417v1</w:t>
+                <w:t xml:space="preserve">hal-03139704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased brain interhemispheric connectivity in COPD</w:t>
               </w:r>
@@ -12299,51 +12299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2016 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom. pp.PA2059, </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12390,51 +12390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance during dual task and impact of a pulmonary rehabilitation in COPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tremey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12684,51 +12684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème journée d'études francophones en activités physiques adaptées (AFAPA), Amiens, 12-14 mai 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12792,64 +12792,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives, Nantes, 26-28 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13388,64 +13388,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of physical self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13496,77 +13496,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bénéfices à long terme d’associations d’entraide dans un réseau de santé sur la qualité de vie de patients BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Préfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13649,77 +13649,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily functioning of dyspnea, self-esteem and physical self in patients with moderate COPD before, during and after a first inpatient rehabilitation program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Préfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13764,256 +13764,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La post-réhabilitation en réseau associatif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">L’instabilité du soi physique chez le malade chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delignières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème congrès international de l’Association des chercheurs en activités physiques et sportives, Paris, 26-28 octobre 2005</w:t>
+              <w:t xml:space="preserve">XIième congrès international de l’Association des chercheurs en activités physiques et sportives, Paris, 26-28 octobre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076457v1</w:t>
+                <w:t xml:space="preserve">hal-03076454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’instabilité du soi physique chez le malade chronique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">La post-réhabilitation en réseau associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Préfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIième congrès international de l’Association des chercheurs en activités physiques et sportives, Paris, 26-28 octobre 2005</w:t>
+              <w:t xml:space="preserve">XIème congrès international de l’Association des chercheurs en activités physiques et sportives, Paris, 26-28 octobre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076454v1</w:t>
+                <w:t xml:space="preserve">hal-03076457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14450,51 +14450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desachy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1553277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjerstin Torre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-023-02268-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Four" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12134353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moullec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-049115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000510465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.669722" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279560" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-019-1042-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.105805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Davy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2018.1469607" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2018.1447137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cristol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chanez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maltais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M J Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5665/sleep.5438" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2014.11.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12478" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084740" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24190" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHPB5SRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.2013.172" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H&#233;raud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pr&#233;faut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/lirmm-00405225v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ9VZGH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ninot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligni&#232;res" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2009.07.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00499494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1565-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3172G7TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03061772v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desplan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638280601055949" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2008.09.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B6BNFL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02770909209048936" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pr&#233;faut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2007.11.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00285657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2008.04.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moullec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prefaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0761-8425(07)91719-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fortes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poulain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrtlng.2005.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKG8P7P5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/apaq.23.2.111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malatesta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauvilliers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-817860" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8425(05)85703-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gosselin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-201X.2004.01290.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-683S4QDB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kippelen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00993.2003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Counil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beurey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/mpd.2003.83" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P. Millet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fattori" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bignet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h03-030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boussana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Galy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(02)00065-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB5H6JPB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720715v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37201" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622474v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Geslan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622464v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-003-1174-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3RWB60P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keslacy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giolbas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borrani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00493.2002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gosselin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.10491" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8139A7DD0273DDA4BBA41E46438B19752315AB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622492v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Palomba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ceugniet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.123.5.1401" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Gallais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouges" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3101361" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ninot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fortes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leymarie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004356-200203000-00007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720562v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ramonatxo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-002-0637-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koechlin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P P Cristol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prefaut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.02.00014302" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622954v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ville" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mercier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Albat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-200208000-00005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Th&#246;ni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fedou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623854v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623861v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;p. Counil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karila" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.1029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E697DB6085DB928A8DF58E5E889ACE3926E7EB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Fuchs-Climent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-200102000-00007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100956" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-199907000-00007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622359v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mass&#233;-Biron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chamari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mucci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4943(98)00118-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFKFDMHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476343v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623880v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Bernard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100774" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Messner-Pellenc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199803000-00002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.113.4.900" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625247v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vallet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00008483-199707000-00003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625252v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(97)80697-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5TJ94GN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625251v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vallet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.97.10010114" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625248v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Pierre Counil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Karila" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Voisin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199704000-00002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625245v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Gallais" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Bernard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050275" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3F7F08VJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476341v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625259v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wintrebert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199602000-00003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625255v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Pr&#233;faut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(96)80092-X" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K349C7V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625256v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vinet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.1996.52" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625261v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Prefaut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004356-199512000-00002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625264v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-9457(94)90018-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KX76K27-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625289v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vallet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Fontaine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Savy-Pacaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Prefaut" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.103.4.1135" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625291v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Savy-Pacaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625300v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00863396" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M6WVNFZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625311v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pujol" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Savy-Pacaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B Michel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625304v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmaidi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collomp" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625307v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625319v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Terral" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G Prefaut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.99.3.579" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625312v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonatxo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00233854" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-12DLFG4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625313v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savy Pacaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(05)80083-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/450DEDFE076A2BA46A256E566AB817A4D3157DB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625373v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4825(90)90051-p" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDPQJCRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625325v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625374v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Terral" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297510v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desachy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Molinier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alexandre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Four" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charbonnel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2022.424" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297293v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA1995" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139704v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA3984" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297417v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick St&#233;phan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139707v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA1647" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139723v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Toullec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/1393003.congress-2017.OA3433" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139710v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA4086" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139738v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA2059" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139741v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calvat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA3594" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139745v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.OA4809" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073664v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073666v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644064v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429410v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344724v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Floor Campfens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344670v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344676v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910544v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072259v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076460v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076457v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076454v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531677v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531683v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desachy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1553277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjerstin Torre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-023-02268-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Four" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12134353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moullec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-049115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.669722" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000510465" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279560" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-019-1042-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.105805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2018.1447137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Davy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2018.1469607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cristol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chanez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maltais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M J Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5665/sleep.5438" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2014.11.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12478" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084740" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622345v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24190" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHPB5SRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.2013.172" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H&#233;raud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pr&#233;faut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2009.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ninot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligni&#232;res" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/lirmm-00405225v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21427" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ9VZGH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00499494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1565-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3172G7TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2008.09.023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B6BNFL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02770909209048936" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03061772v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desplan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638280601055949" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pr&#233;faut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2007.11.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00285657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2008.04.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0761-8425(07)91719-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622372v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moullec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prefaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fortes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poulain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrtlng.2005.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKG8P7P5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/apaq.23.2.111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malatesta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauvilliers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-817860" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8425(05)85703-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gosselin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-201X.2004.01290.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-683S4QDB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kippelen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00993.2003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boussana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Galy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(02)00065-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB5H6JPB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720715v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37201" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622464v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-003-1174-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3RWB60P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622474v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Geslan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622932v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Counil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beurey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/mpd.2003.83" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622489v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P. Millet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fattori" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bignet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h03-030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keslacy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giolbas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borrani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00493.2002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gosselin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.10491" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8139A7DD0273DDA4BBA41E46438B19752315AB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622492v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Palomba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ceugniet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.123.5.1401" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Gallais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouges" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3101361" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ninot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fortes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leymarie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004356-200203000-00007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720562v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ramonatxo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-002-0637-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koechlin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P P Cristol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prefaut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.02.00014302" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Th&#246;ni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fedou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622954v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mercier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Albat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-200208000-00005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623854v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623861v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;p. Counil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karila" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.1029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E697DB6085DB928A8DF58E5E889ACE3926E7EB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Fuchs-Climent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-200102000-00007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100956" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-199907000-00007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622359v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mass&#233;-Biron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chamari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mucci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4943(98)00118-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFKFDMHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476343v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623880v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Bernard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100774" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Messner-Pellenc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199803000-00002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.113.4.900" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625247v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vallet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00008483-199707000-00003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625251v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vallet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.97.10010114" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625252v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(97)80697-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5TJ94GN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625245v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Gallais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050275" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3F7F08VJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625248v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Pierre Counil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Karila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Voisin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199704000-00002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476341v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625256v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vinet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.1996.52" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625255v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Pr&#233;faut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(96)80092-X" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K349C7V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625259v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wintrebert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199602000-00003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625261v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Prefaut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004356-199512000-00002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625264v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-9457(94)90018-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KX76K27-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625289v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vallet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Fontaine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Savy-Pacaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Prefaut" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.103.4.1135" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625291v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Savy-Pacaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625300v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00863396" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M6WVNFZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625311v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pujol" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Savy-Pacaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B Michel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625304v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmaidi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collomp" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625307v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625319v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Terral" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G Prefaut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.99.3.579" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625312v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonatxo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00233854" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-12DLFG4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625313v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savy Pacaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(05)80083-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/450DEDFE076A2BA46A256E566AB817A4D3157DB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625325v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625373v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4825(90)90051-p" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDPQJCRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625374v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Terral" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297510v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desachy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Molinier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alexandre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Four" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charbonnel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2022.424" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297293v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA1995" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297417v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick St&#233;phan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA3984" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139704v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139707v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA1647" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139723v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Toullec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/1393003.congress-2017.OA3433" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139710v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA4086" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139738v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA2059" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139741v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calvat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA3594" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139745v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.OA4809" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073664v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073666v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644064v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429410v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344724v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Floor Campfens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344670v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344676v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910544v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072259v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076460v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076454v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076457v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531677v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531683v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>