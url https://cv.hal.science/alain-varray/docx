--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -633,248 +633,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Capacities and Complexity of Heart Rate Variability in Patients With Chronic Obstructive Pulmonary Disease Throughout Pulmonary Rehabilitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Heraud</w:t>
+                <w:t xml:space="preserve">Cerebral Tissue Oxygenation Saturation Does Not Equate With Cerebral Oxygen Availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kjerstin Torre</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Respiration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (1), pp.88-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.669722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000510465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582202v1</w:t>
+                <w:t xml:space="preserve">hal-03139668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral Tissue Oxygenation Saturation Does Not Equate With Cerebral Oxygen Availability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Alexandre</w:t>
+                <w:t xml:space="preserve">Adaptive Capacities and Complexity of Heart Rate Variability in Patients With Chronic Obstructive Pulmonary Disease Throughout Pulmonary Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Héraud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjerstin Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 100 (1), pp.88-89. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000510465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.669722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139668v1</w:t>
+                <w:t xml:space="preserve">hal-03582202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is bilateral corticospinal connectivity impaired in patients with chronic obstructive pulmonary disease?</w:t>
               </w:r>
@@ -1252,278 +1252,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit attitudes and the improvement of exercise capacity during pulmonary rehabilitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Chronic Obstructive Pulmonary Disease on Cognitive and Motor Performances in Dual-Task Walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Varray</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boiché</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tremey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2018.1447137⟩</w:t>
+              <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), pp.277-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15412555.2018.1469607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297458v1</w:t>
+                <w:t xml:space="preserve">hal-03139716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Chronic Obstructive Pulmonary Disease on Cognitive and Motor Performances in Dual-Task Walking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implicit attitudes and the improvement of exercise capacity during pulmonary rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gueugnon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Davy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (3), pp.277-282. </w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (7), pp.831-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15412555.2018.1469607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2018.1447137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139716v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Local exercise and oxidative stress in chronic obstructive broncho-pneumopathies: preliminary results].</w:t>
               </w:r>
@@ -1673,51 +1673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rehabilitation Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (2), pp.119-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2853,351 +2853,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in stability of physical self</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Delignières</w:t>
+                <w:t xml:space="preserve">Kinetics of neuromuscular changes during low-frequency electrical stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2009.07.001⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (1), pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.21427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062120v1</w:t>
+                <w:t xml:space="preserve">lirmm-00405225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of physical self: Examining the role of chronic obstructive pulmonary disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (1), pp.35- 40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2009.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of neuromuscular changes during low-frequency electrical stimulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+                <w:t xml:space="preserve">Individual differences in stability of physical self</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.21427⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (1), pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00405225v2</w:t>
+                <w:t xml:space="preserve">hal-03062120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Central Fatigue Exist Under Low-Frequency Stimulation of a Low Fatigue-Resistant Muscle ?</w:t>
               </w:r>
@@ -3422,291 +3422,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Physical Exercise Training in Asthmatics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily functioning of dyspnea, self-esteem and physical self in patients with moderate COPD before, during and after a first inpatient rehabilitation program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prefaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asthma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/02770909209048936⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (22), pp.1671-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638280601055949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625305v1</w:t>
+                <w:t xml:space="preserve">hal-03061772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily functioning of dyspnea, self-esteem and physical self in patients with moderate COPD before, during and after a first inpatient rehabilitation program</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Desplan</w:t>
+                <w:t xml:space="preserve">Importance of Physical Exercise Training in Asthmatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prefaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (22), pp.1671-1678. </w:t>
+              <w:t xml:space="preserve">Journal of Asthma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (4), pp.229 - 234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09638280601055949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/02770909209048936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061772v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative maintenance follow-up program aftera first inpatient pulmonary rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,90 +3779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative maintenance follow-up program after a first inpatient pulmonary rehabilitation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4024,308 +4024,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles solutions pour l’après-réhabilitation des patients BPCO ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[What are the post-rehabilitation options for patients with COPD?].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Varray</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 24 (2), pp.121-132. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, pp.121-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061756v1</w:t>
+                <w:t xml:space="preserve">hal-01622372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[What are the post-rehabilitation options for patients with COPD?].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles solutions pour l’après-réhabilitation des patients BPCO ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Préfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Prefaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.121-32</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 24 (2), pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0761-8425(07)91719-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622372v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of physical self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4363,51 +4363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique adaptée et bronchopneumopathie chronique obstructive (BPCO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4439,251 +4439,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender difference in coping strategies among patients enrolled in an inpatient rehabilitation program</w:t>
+                <w:t xml:space="preserve">Improving Health Status through Physical Activity for Individuals with Chronic Pulmonary Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart &amp; Lung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hrtlng.2005.09.004⟩</w:t>
+              <w:t xml:space="preserve">Adapted Physical Activity Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (2), pp.111-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/apaq.23.2.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622373v1</w:t>
+                <w:t xml:space="preserve">hal-01622434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Health Status through Physical Activity for Individuals with Chronic Pulmonary Diseases</w:t>
+                <w:t xml:space="preserve">Gender difference in coping strategies among patients enrolled in an inpatient rehabilitation program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adapted Physical Activity Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heart &amp; Lung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (2), pp.130-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hrtlng.2005.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/apaq.23.2.111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01622434v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic and Functional Capacities in a Selected Active Population of European Octogenarians</w:t>
               </w:r>
@@ -5435,597 +5435,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster oxygen uptake kinetics at the onset of submaximal cycling exercise following 4-weeks recombinant human erythropoietin (r-HuEPO) treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training of aerobic and anaerobic fitness in children with asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Counil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beurey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00424-003-1174-0⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 142 (2), pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1067/mpd.2003.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622464v1</w:t>
+                <w:t xml:space="preserve">hal-01622932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of drafting on energy expenditure in in-line skating.</w:t>
+                <w:t xml:space="preserve">V̇O2 responses to different intermittent runs at velocity associated with V̇O2max.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ferrier</w:t>
+                <w:t xml:space="preserve">Grégoire P. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Candau</w:t>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.410-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/h03-030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622474v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training of aerobic and anaerobic fitness in children with asthma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of drafting on energy expenditure in in-line skating.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Geslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Candau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.285-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622932v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V̇O2 responses to different intermittent runs at velocity associated with V̇O2max.</w:t>
+                <w:t xml:space="preserve">Faster oxygen uptake kinetics at the onset of submaximal cycling exercise following 4-weeks recombinant human erythropoietin (r-HuEPO) treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frank Bignet</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prefaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 447 (2), pp.231 - 238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-003-1174-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/h03-030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01622489v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of inspiratory resistance increases the amplitude of the slow component of O2 uptake kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Keslacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6141,51 +6141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6261,51 +6261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6-minute walk testing is more sensitive than maximal incremental cycle testing for detecting oxygen desaturation in patients with COPD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6912,286 +6912,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of fat accumulation and lipid disorders by individualized light aerobic training in human immunodeficiency virus infected patients with lipodystrophy and/or dyslipidemia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of an Enhanced Heart Rate Reserve on Aerobic Performance in Patients with a Heart Transplant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Fedou</w:t>
+                <w:t xml:space="preserve">Béatrice Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Fabre</w:t>
+                <w:t xml:space="preserve">Bernard Albat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81 (8), pp.584 - 589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00002060-200208000-00005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622940v1</w:t>
+                <w:t xml:space="preserve">hal-01622954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an Enhanced Heart Rate Reserve on Aerobic Performance in Patients with a Heart Transplant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of fat accumulation and lipid disorders by individualized light aerobic training in human immunodeficiency virus infected patients with lipodystrophy and/or dyslipidemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Varray</w:t>
+                <w:t xml:space="preserve">J Thöni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurice Hayot</w:t>
+                <w:t xml:space="preserve">C Fedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Albat</w:t>
+                <w:t xml:space="preserve">J Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.397-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622954v1</w:t>
+                <w:t xml:space="preserve">hal-01622940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets métaboliques de l'exercice</w:t>
               </w:r>
@@ -7431,51 +7431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Fuchs-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cadopi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7682,51 +7682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Fuchs-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cadopi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7923,51 +7923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility of the Adapted Leger and Boucher Test for wheelchair-dependent athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8161,77 +8161,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise tolerance in heart transplant patients with altered pulmonary diffusion capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Albat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Messner-Pellenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8523,544 +8523,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two training programmes in chronic airway limitation patients: standardized versus individualized protocols</w:t>
+                <w:t xml:space="preserve">L'asthmatique peut-il faire du sport?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Préfaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.97.10010114⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (2), pp.138 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0765-1597(97)80697-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625251v1</w:t>
+                <w:t xml:space="preserve">hal-01625252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'asthmatique peut-il faire du sport?</w:t>
+                <w:t xml:space="preserve">Comparison of two training programmes in chronic airway limitation patients: standardized versus individualized protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0765-1597(97)80697-1⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10 (1), pp.114 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.97.10010114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01625252v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic metabolism and cardioventilatory responses in paraplegic athletes during an incremental wheelchair exercise</w:t>
+                <w:t xml:space="preserve">Wingate test performance in children with asthma: aerobic or anaerobic limitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Le Gallais</w:t>
+                <w:t xml:space="preserve">Francois-Pierre Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. L. Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Poulain</w:t>
+                <w:t xml:space="preserve">Chantal Karila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s004210050275⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 29 (4), pp.430 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00005768-199704000-00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625245v1</w:t>
+                <w:t xml:space="preserve">hal-01625248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wingate test performance in children with asthma: aerobic or anaerobic limitation?</w:t>
+                <w:t xml:space="preserve">Aerobic metabolism and cardioventilatory responses in paraplegic athletes during an incremental wheelchair exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Pierre Counil</w:t>
+                <w:t xml:space="preserve">D. Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Karila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Voisin</w:t>
+                <w:t xml:space="preserve">P. L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 76 (5), pp.455 - 461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004210050275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00005768-199704000-00002⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625248v1</w:t>
+                <w:t xml:space="preserve">hal-01625245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic metabolism and cardioventilatory responses in paraplegic athletes during an incremental wheelchair exercise</w:t>
               </w:r>
@@ -9085,262 +9085,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 76, pp.455-461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s004210050275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an incremental field test for the direct assessment of peak oxygen uptake in wheelchair-dependent athletes.</w:t>
+                <w:t xml:space="preserve">Influence of post-surgery time after cardiac transplantation on exercise responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Vinet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D Le Gallais</w:t>
+                <w:t xml:space="preserve">Pierre Wintrebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spinal Cord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, pp.288-93. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 28 (2), pp.171 - 175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sc.1996.52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/00005768-199602000-00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625256v1</w:t>
+                <w:t xml:space="preserve">hal-01625259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du sport chez l'asthmatique</w:t>
               </w:r>
@@ -9436,161 +9436,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of post-surgery time after cardiac transplantation on exercise responses</w:t>
+                <w:t xml:space="preserve">Validation of an incremental field test for the direct assessment of peak oxygen uptake in wheelchair-dependent athletes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Wintrebert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+                <w:t xml:space="preserve">D Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P L Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 28 (2), pp.171 - 175. </w:t>
+              <w:t xml:space="preserve">Spinal Cord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.288-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00005768-199602000-00003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sc.1996.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625259v1</w:t>
+                <w:t xml:space="preserve">hal-01625256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individualized training reduces excessive exercise hyperventilation in asthmatics</w:t>
               </w:r>
@@ -9930,51 +9930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiorespiratory Fitness Evaluation by the Shuttle Test in Asthmatic Subjects During Aerobic Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne M. Savy-Pacaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10155,51 +10155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory gas exchange indices used to detect the blood lactate accumulation threshold during an incremental exercise test in young athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11004,51 +11004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Place of muscular exercise test in screening in asymptomatic smokers].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11613,287 +11613,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival in COPD patients under long-term oxygen therapy</w:t>
+                <w:t xml:space="preserve">Muscle weakness and decreased brain interhemispheric connectivity in chronic obstructive pulmonary disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Stéphan</w:t>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Heraud</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Respiratory Society, Sep 2019, Madrid, Spain. pp.PA3984, </w:t>
+              <w:t xml:space="preserve">ERS International Congress 2019 abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Madrid, Spain. pp.PA3984, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA3984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297417v1</w:t>
+                <w:t xml:space="preserve">hal-03139704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle weakness and decreased brain interhemispheric connectivity in chronic obstructive pulmonary disease patients</w:t>
+                <w:t xml:space="preserve">Survival in COPD patients under long-term oxygen therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Stephan</w:t>
+                <w:t xml:space="preserve">Yannick Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Héraud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2019 abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Madrid, Spain. pp.PA3984, </w:t>
+              <w:t xml:space="preserve">ERS International Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society, Sep 2019, Madrid, Spain. pp.PA3984, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA3984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139704v1</w:t>
+                <w:t xml:space="preserve">hal-04297417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased brain interhemispheric connectivity in COPD</w:t>
               </w:r>
@@ -12299,51 +12299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2016 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom. pp.PA2059, </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12390,51 +12390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance during dual task and impact of a pulmonary rehabilitation in COPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tremey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12684,51 +12684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème journée d'études francophones en activités physiques adaptées (AFAPA), Amiens, 12-14 mai 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12805,51 +12805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives, Nantes, 26-28 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13388,64 +13388,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of physical self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13496,77 +13496,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bénéfices à long terme d’associations d’entraide dans un réseau de santé sur la qualité de vie de patients BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Préfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13649,77 +13649,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily functioning of dyspnea, self-esteem and physical self in patients with moderate COPD before, during and after a first inpatient rehabilitation program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Préfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13764,256 +13764,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’instabilité du soi physique chez le malade chronique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">La post-réhabilitation en réseau associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Préfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIième congrès international de l’Association des chercheurs en activités physiques et sportives, Paris, 26-28 octobre 2005</w:t>
+              <w:t xml:space="preserve">XIème congrès international de l’Association des chercheurs en activités physiques et sportives, Paris, 26-28 octobre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076454v1</w:t>
+                <w:t xml:space="preserve">hal-03076457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La post-réhabilitation en réseau associatif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">L’instabilité du soi physique chez le malade chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delignières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème congrès international de l’Association des chercheurs en activités physiques et sportives, Paris, 26-28 octobre 2005</w:t>
+              <w:t xml:space="preserve">XIième congrès international de l’Association des chercheurs en activités physiques et sportives, Paris, 26-28 octobre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076457v1</w:t>
+                <w:t xml:space="preserve">hal-03076454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14450,51 +14450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desachy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1553277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjerstin Torre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-023-02268-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Four" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12134353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moullec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-049115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.669722" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000510465" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279560" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-019-1042-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.105805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2018.1447137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Davy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2018.1469607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cristol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chanez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maltais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M J Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5665/sleep.5438" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2014.11.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12478" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084740" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622345v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24190" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHPB5SRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.2013.172" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H&#233;raud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pr&#233;faut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2009.07.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ninot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligni&#232;res" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/lirmm-00405225v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21427" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ9VZGH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00499494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1565-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3172G7TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2008.09.023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B6BNFL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02770909209048936" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03061772v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desplan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638280601055949" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pr&#233;faut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2007.11.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00285657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2008.04.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0761-8425(07)91719-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622372v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moullec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prefaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fortes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poulain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrtlng.2005.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKG8P7P5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/apaq.23.2.111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malatesta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauvilliers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-817860" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8425(05)85703-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gosselin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-201X.2004.01290.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-683S4QDB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kippelen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00993.2003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boussana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Galy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(02)00065-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB5H6JPB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720715v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37201" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622464v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-003-1174-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3RWB60P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622474v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Geslan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622932v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Counil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beurey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/mpd.2003.83" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622489v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P. Millet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fattori" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bignet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h03-030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keslacy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giolbas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borrani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00493.2002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gosselin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.10491" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8139A7DD0273DDA4BBA41E46438B19752315AB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622492v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Palomba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ceugniet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.123.5.1401" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Gallais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouges" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3101361" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ninot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fortes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leymarie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004356-200203000-00007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720562v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ramonatxo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-002-0637-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koechlin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P P Cristol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prefaut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.02.00014302" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Th&#246;ni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fedou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622954v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mercier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Albat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-200208000-00005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623854v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623861v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;p. Counil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karila" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.1029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E697DB6085DB928A8DF58E5E889ACE3926E7EB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Fuchs-Climent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-200102000-00007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100956" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-199907000-00007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622359v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mass&#233;-Biron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chamari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mucci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4943(98)00118-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFKFDMHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476343v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623880v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Bernard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100774" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Messner-Pellenc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199803000-00002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.113.4.900" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625247v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vallet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00008483-199707000-00003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625251v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vallet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.97.10010114" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625252v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(97)80697-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5TJ94GN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625245v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Gallais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050275" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3F7F08VJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625248v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Pierre Counil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Karila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Voisin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199704000-00002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476341v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625256v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vinet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.1996.52" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625255v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Pr&#233;faut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(96)80092-X" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K349C7V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625259v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wintrebert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199602000-00003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625261v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Prefaut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004356-199512000-00002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625264v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-9457(94)90018-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KX76K27-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625289v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vallet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Fontaine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Savy-Pacaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Prefaut" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.103.4.1135" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625291v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Savy-Pacaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625300v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00863396" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M6WVNFZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625311v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pujol" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Savy-Pacaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B Michel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625304v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmaidi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collomp" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625307v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625319v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Terral" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G Prefaut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.99.3.579" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625312v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonatxo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00233854" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-12DLFG4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625313v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savy Pacaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(05)80083-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/450DEDFE076A2BA46A256E566AB817A4D3157DB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625325v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625373v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4825(90)90051-p" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDPQJCRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625374v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Terral" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297510v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desachy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Molinier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alexandre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Four" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charbonnel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2022.424" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297293v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA1995" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297417v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick St&#233;phan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA3984" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139704v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139707v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA1647" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139723v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Toullec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/1393003.congress-2017.OA3433" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139710v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA4086" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139738v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA2059" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139741v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calvat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA3594" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139745v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.OA4809" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073664v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073666v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644064v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429410v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344724v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Floor Campfens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344670v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344676v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910544v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072259v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076460v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076454v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076457v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531677v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531683v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desachy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1553277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjerstin Torre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-023-02268-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Four" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12134353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moullec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-049115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000510465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.669722" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279560" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-019-1042-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.105805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Davy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2018.1469607" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2018.1447137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cristol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chanez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maltais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M J Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5665/sleep.5438" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000191" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2014.11.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12478" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084740" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622345v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24190" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHPB5SRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00952423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.2013.172" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H&#233;raud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pr&#233;faut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/lirmm-00405225v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ9VZGH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ninot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligni&#232;res" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2009.07.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00499494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1565-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3172G7TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2008.09.023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B6BNFL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03061772v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desplan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638280601055949" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02770909209048936" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pr&#233;faut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2007.11.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00285657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2008.04.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moullec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prefaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0761-8425(07)91719-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/apaq.23.2.111" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fortes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poulain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrtlng.2005.09.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKG8P7P5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malatesta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauvilliers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-817860" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8425(05)85703-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gosselin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-201X.2004.01290.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-683S4QDB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kippelen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00993.2003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boussana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Galy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(02)00065-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB5H6JPB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720715v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37201" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622932v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Counil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beurey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/mpd.2003.83" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P. Millet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fattori" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bignet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h03-030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622474v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Geslan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622464v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-003-1174-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3RWB60P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keslacy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giolbas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borrani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00493.2002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gosselin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.10491" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8139A7DD0273DDA4BBA41E46438B19752315AB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622492v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Palomba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ceugniet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.123.5.1401" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Gallais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouges" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3101361" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ninot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fortes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leymarie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004356-200203000-00007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720562v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ramonatxo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-002-0637-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koechlin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P P Cristol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prefaut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.02.00014302" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622954v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ville" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mercier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Albat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-200208000-00005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Th&#246;ni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fedou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623854v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623861v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;p. Counil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karila" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.1029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E697DB6085DB928A8DF58E5E889ACE3926E7EB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Fuchs-Climent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-200102000-00007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100956" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00002060-199907000-00007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622359v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mass&#233;-Biron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chamari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mucci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4943(98)00118-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFKFDMHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476343v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623880v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Bernard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100774" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Messner-Pellenc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199803000-00002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.113.4.900" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625247v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vallet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00008483-199707000-00003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625252v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(97)80697-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5TJ94GN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625251v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vallet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.97.10010114" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625248v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Pierre Counil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Karila" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Voisin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199704000-00002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625245v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Gallais" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Bernard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050275" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3F7F08VJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476341v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625259v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wintrebert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199602000-00003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625255v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Pr&#233;faut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(96)80092-X" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K349C7V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625256v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vinet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.1996.52" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625261v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Prefaut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004356-199512000-00002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625264v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-9457(94)90018-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KX76K27-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625289v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vallet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Fontaine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Savy-Pacaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Prefaut" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.103.4.1135" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625291v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Savy-Pacaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625300v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00863396" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M6WVNFZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625311v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pujol" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Savy-Pacaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B Michel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625304v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmaidi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collomp" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625307v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625319v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Terral" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G Prefaut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.99.3.579" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625312v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonatxo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00233854" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-12DLFG4M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625313v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savy Pacaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(05)80083-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/450DEDFE076A2BA46A256E566AB817A4D3157DB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625325v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625373v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4825(90)90051-p" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDPQJCRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625374v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Terral" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297510v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desachy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Molinier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alexandre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Four" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charbonnel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2022.424" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297293v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA1995" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139704v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA3984" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297417v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick St&#233;phan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139707v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA1647" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139723v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Toullec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/1393003.congress-2017.OA3433" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139710v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA4086" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139738v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA2059" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139741v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calvat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA3594" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139745v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.OA4809" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073664v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073666v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644064v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429410v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344724v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Floor Campfens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344670v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344676v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910544v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072259v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076460v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076457v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076454v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531677v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531683v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>