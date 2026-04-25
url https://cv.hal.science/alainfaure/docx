--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Faure </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alainfaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0975-9526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029596017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 14/03/1961 à Moulins (Allier) - Formation : baccalauréat D (lycée Stendhal à Grenoble), Institut d’Etudes Politiques de Grenoble (1982-86), DEA science politique (1987)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes : Thèse de science politique (1991), Habilitation à diriger des recherches (2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emplois : attaché d’enseignement et de recherche à l’IEP Grenoble (1991-94), chargé de recherche CNRS en science politique 2ème classe (1995), chargé de recherche 1ère classe (1998), directeur de recherche 2ème classe (2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mobilité scientifique : chercheur invité au Canada (2001-2002, INRS Urbanisation – Montréal), Chercheur invité en Italie (2008-2009, Université Federico II – Naples)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche : UMR PACTE (Politiques, ACtion publique, TErritoires) - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.pacte.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonnées : Alain Faure – PACTE IEP Grenoble – BP 45 38 040 Grenoble cedex 9 (France) – +33 476826138 – </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain.faure@sciencespo-grenoble.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carnet de recherche : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://enigmes.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions collectives : membre de la direction collégiale du département </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique&Organisations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, membre de l’</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">école doctorale des sciences de l’Homme, du Politique et du Territoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université de Grenoble, expert dans le groupe-projet IDEX de l’Université de Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements : 3 Masters à l’Institut d’Etudes Politiques de Grenoble – Ecole doctorale SHPT de l’Université de Grenoble – Formation continue (élus, fonctionnaires, ingénieurs, associations)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise scientifique: Membre de la commission scientifique et du conseil d’administration de l’</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEP Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, du conseil scientifique des revues </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, du conseil d’administration de l’</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">association française de science politique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, du conseil scientifique de l’ICPP (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference on Public Policy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), du conseil scientifique de l’</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agence d’urbanisme de la région urbaine grenobloise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, de la commission d’évaluation des politiques publique à </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble Alpes Métropole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auditeur/évaluateur ponctuel dans différents comité de sélection (le HCERES des revues de science politique et de sociologie, des fonds de recherche en Suisse, au Canada et en Belgique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agenda : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://enigmes.hypotheses.org/agenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Bibliographie: </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://enigmes.hypotheses.org/biblio/biblio-complete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de thèses en cours : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fortoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Maïmona Ndong, Marina Laabi, François Bonnaz.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues: </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lemettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Audikana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boisseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Méasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Participation à des jurys de thèse: Marc Dumont, Nicolas Belloir, David Guéranger, Anne Paillet, Séverine Frère, Anne Mévellec, Sarah Russeil, Sabine Menu, Thibaut Marmont, Joël Idt, Dany Lapostolle, Olivier Gautier, Caroline Stamm, Nicolas Maisetti, Vincent Guillon, Chemsa Tortchinski, Jessica Sainty</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’une HDR : Caroline Gallez</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Série La Fièvre: la fragilité et la joie pour conjurer les ténèbres de la guerre civile?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04577333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CEPEL, ses gouts de lutte et ses sourires en coin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 ans du CEPEL. Le territoire dans tous ses états, 60, pp.11-13. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.060.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04509232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivre en politique. À propos de : Laurent Godmer, Jean Tiberi. Le métier d’homme politique, Presses Universitaires de Rennes, Collection Respublica, 2023, 303 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04674900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses de la science politique hors les laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Déloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MagAFSP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blessures du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04413081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (1), pp.237-242. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.086.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger, Laurent Le Gall, Sébastien Vignon (dirs) – Voter au village. Les formes locales de la vie politique, xxe-xxie siècles. – Villeneuve-d’Ascq, Presses universitaires du Septentrion, 2021 (Paradoxa). 310 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (4), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.714.0663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces médiateurs politiques dont les métropoles ont besoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les empreintes singulières des émotions premières des élus locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Emotions et politique, 86, pp.150-172. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1079497ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03052177v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage-Animal, 11, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02382785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modernité politique métropolitaine? Impressions sensibles depuis Angers et Tokyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, hors série 2018 : 10 ans numéro anniversaire, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.6377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01812013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La piscine du soir, le dancing irlandais et les lieux vides…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sénégas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tiers-lieux : un modèle à suivre ?, 52, pp.59-61. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.052.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01828205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi les SCOT sont-ils les signes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La planification à bout de souffle?, 408, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01790893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ivresses inattendues du pouvoir local (voyage en ego-politique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Territoires, 1 (21), pp.27-42. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdes.021.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01658757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages sensibles, des boussoles pour exister ensemble?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paysages singuliers, paysage pluriel, 9, pp.126-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification à la croisée des chemins : les SCoT comme cas d’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Martin-Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01469713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement citoyen à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boulacel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.194-208. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.1703.0194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement citoyen à Grenoble. Un « dancing » dans la ville : La Chimère citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.200-201. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.1703.0194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et le poisson rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paysages singuliers, paysage pluriel, 9, pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin R. Barber, 2015, Et si les maires gouvernaient le monde ? Décadence des États, grandeur des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.5290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les passions de l'élu local, du notable au médiateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Notables et République en France de 1870 à nos jours, 25, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zittoun: la fabrique des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.129-132. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.143.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énigmes politiques du moment métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Elections de crise municipales, européennes, sénatoriales, 1071-1072, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université et son territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La politique culturelle universitaire en question(s), HS n°5, pp.34-35. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.hs5.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Tomàs, Penser métropolitain ? La bataille politique du Grand Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation: après le milieu du gué, le risque de l'impasse!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Béhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caillosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (97), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel horizon interterritorial pour les politiques culturelles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.42-43. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.043.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropole/région: une gouvernance sédimentée et incarnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Romain Pasquier &amp;quot;Le pouvoir régional. Mobilisations, décentralisation et gouvernance en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (3-4), pp.709-710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes urbaines à l'épreuve des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler différenciation et standardisation dans l'analyse de l'action publique locale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halpern Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leresche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, II (93), pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le différentiel démocratique de l'action publique locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (93), pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer sans perdre : le dilemme cornélien des élus locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 141, pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00698934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring modulation of action potential firing by artificial graft of fast GABAergic autaptic afferences in hypophyseal neuroendocrine melanotrope cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leboulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (1-2), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Vassallo, un profeta globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sussurri &amp; Grida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Les fragiles assonances du vivre ensemble canadien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00514862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures critiques: les métropoles et les agglomérations en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (6), pp.1189-1192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie participative et démocratie différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leresche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (32), pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles et les agglomérations en politique : une lecture critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche du Programme Villes &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage « La gouvernance territoriale, pratiques, discours et théories »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.558-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du DSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double énigme intercommunale des élections municipales de mars 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1047, pp.77-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00292874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques et gouvernements urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télescope : Stratégie, Management public et Performance des organisations de l’État [Anciennement : Revue d'analyse comparée en administration publique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois défis de la décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et développement rural. Les temps difficiles de la transition introspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (21), pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidentielles: décentralisation, la grande absente!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Cadre Territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 335, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au raz des rails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, été 2006, pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps venu des agglomérations providence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRDSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions et transports ferroviaires : un chantier d'expérimentation et d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, III (69)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique de l'ouvrage &amp;quot;Les régulations des politiques d'éducation&amp;quot; d'Yves Dutercq (PUR Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (18), pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new minimally invasive heart surgery instrument for atrial fibrillation treatment : first in vitro and animal tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (2), pp.188-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service public, les leaders politiques locaux et les clients citoyens. Le cas d'école des musées gratuits et des musées entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (4), pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites madeleines de la démocratie différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, III (62), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons françaises de l'action éducative décentralisée au Portugal et en Hongrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, IV (67), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons françaises de l'action éducative décentralisée au Portugal et en Hongrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, IV, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bruissements intercommunaux et la lecture publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage : BOUSSAGUET, JACQUOT Sophie, RAVINET Pauline, Dictionnaire des politiques publiques, Paris, Presses de Sciences Po, 2004, 518 p. (Références)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.579-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux pour connecter les idées et les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montréal, l'île laboratoire. Les politiques publiques à l'épreuve du bien commun urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Urban Research / Revue Canadienne de Recherche Urbaine (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.35-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage : BARAIZE François et NEGRIER Emmanuel, L'invention politique de l'agglomération, Paris, L'Harmattan, 2001, 206 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45, pp.304-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une île, une ville, un laboratoire politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots pour le 'faire autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, III, pp.143-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montréal, laboratoire politique. Une métropole à l'épreuve du pouvoir d'agglomération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.369-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir local en débats. Pour une sociologie du rapport entre leadership et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Qui gouverne les viLLES ,, 13, pp.103 - 119. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2000.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie territoriale contre la République (canal historique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace rural, politiques publiques et cultures politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralia : revue de l'Association des ruralistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 02, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03211194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation objet de savoir et enjeu de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Sciences sociales, expertise et consultance, 32, pp.101-112. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/sciso.1994.1162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des efforts exercés par le vent sur un arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 4 (1), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu angevin subtil de la planification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d'histoire entre mémoire des lieux et vision du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence d'Urbanisme de la Région Angevine, Oct 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03381571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il prendre au sérieux les larmes du pouvoir?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages &amp; Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Alpes, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘tournant émotionnel’ (en science politique) à l’épreuve des théories et des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02153419v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le courage en politique, une promesse au féminin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des femmes élues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01657761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique des émotions - Le bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès international de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la « transition territoriale »…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAT, Sep 2015, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils de développement Auvergne Rhône-Alpes: du pouvoir et des promesses…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre régionale des Conseils de développement Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de développement de la Métro, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie des lieux et les promesses politiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour des territoires, renouveau de la mésologie?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Corte, Mar 2015, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortcomings and Difficulties in Transcoding Public Policy in Metropolitan Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Public Policy -Session 40 : Understanding Policy Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle, réseaux, récits : questions de recherche sur l'action publique locale-globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations et appropriations des normes et des modèles de l'action locale / UMR ART-Dev (Acteurs, ressources et territoires dans le développement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles à l'épreuve de leur récit politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governing the Metropolis : powers and territories. New Directions for research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">politiques régionales, dynamiques métropolitaines et performance institutionnelle: et si Clastres et Putnam avaient raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Associées ou rivales? Les métropoles, les régions et les nouvelles dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">penser la territorialité des changements d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boisseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leresche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nahrath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international des Associations Francophones de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">des hommes et des lieux. politique locale et croyances politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès international de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société contre les politiques publiques? Le cas de Naples, théâtre paradoxal du désenchantement politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Convegno SISP (Società Italiana di Scienza Politica)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits régionaux et politiques ferroviaires: l'action publique sur les rails de la différenciation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'écriture de PACTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l'heure communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Assisies de la Culture du Boulonnais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Boulogne sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle culture pour les Monts d'Ardèche?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du PNR des Monts d'Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Saint-Pierreville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse conclusive des ateliers: la démocratie participative en pleine ébullition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Démocratie locale: osons innover!"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération Annecienne,une ville en pointe (culturelle) et en panne de récit communautaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Brotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'intercommunalité en culture dans les agglomérations (et vice versa)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et visages de la solidarité: quelle(s) définition(s) de l'action solidaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontre mondiale de la démocratie participative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser la territorialité des politiques publiques ? Retour sur les idées en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International des Associations Francophones de Science Politique, Université de Laval, Québec, Atelier 15 : « Les approches cognitives en science politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter pour créer et décider collectivement. La cartogrophie: enjeux d'échelle, de temps et de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Rencontre nationale des Agences d'Urbanisme - Dunkerque - 15&amp;16 novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00115742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et développement rural: les temps difficiles de la transition introspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ENESAD "Développement culturel, enjeu artistique et projets de territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. pp.Ministères de la Culture et de l'Agriculture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et Europe: les sentiers de dépendance du développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Forum des Territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Bordeaux, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités, pouvoirs, identifications: texte d'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités, Pouvoirs, Identifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion sur la notion de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires/Territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle critique territoriale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFSP IEP Grenoble "Les politiques publiques à l'épreuve de l'action territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociopolitique du fait communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation "Recomposition des territoires et nouveaux enjeux politiques: l'intercommunalité pour une action publique plus efficace?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service public, les leaders politiques locaux et les clients-citoyens. Le cas d'école des musées gratuits et des musées entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique au risque du client? Client-centrisme et citoyenneté : 15e colloque international de la revue Politique et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Lille, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du monde aux Balcons! Retour sur la 1ère rencontre de trois intercommunalités qui surplombent la région urbaine grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence des intercommunalités de Balcon de la région urbaine grenobloise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00115741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de prospective politique sur les prospectives territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontre régionale des prospectives territoriales - Région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Charbonnière Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et conclusion du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Développement culturel, enjeu artistique et projet de territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et synthèse des 4 séances plénières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontres nationales des SCOT "Un SCOT oui, mais pour quoi faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective territoriale, entre sentiers de dépendances et nouveaux grands récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée-débat "La prospective territoriale en Rhône-Alpes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements d'échelle en science politique: objet classique, questions nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée scientifique de l'action publique et du développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Arlon (Belgique), Belgique. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tout numérique, la grande vague et le Capitaine Troy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour les bibliothèques à l'ère numérique? Colloque de la Fédération Nationale des Collectivités pour la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montceau Les Mines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique Montagne du conseil régional Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Montagne de la Région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil de développement comme outil de délibération coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination nationale des Conseils de Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités intercommunales en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe FNSP "Identités, Pouvoirs et Identifications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les conseils de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Rural des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres Internationales "La mobilité qui fait la ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois synthèses &amp;quot;distanciées&amp;quot; sur les débats en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales des Scot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Grenoble, France. 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élus locaux et le développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FNCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leresche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nahrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Papadoupolous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde 6 Internationale : Villes, Régions, Etats, Europe : l'action publique à l'épreuve des changements d'échelle. 8e Congrès de l'AFSP (Association Française de Science Politique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements d'échelle en science politique: object classique, questions nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Quatre Pays "Mondialisation, européanisation, fédéralisme et décentralisation: l'Etat et l'action publique à l'épreuve des changements d'échelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements d'échelle en science politique : objet classique, questions nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session 6 : Politiques publiques et politique locale. Mondialisation, européanisation, fédéralisme et décentralisation : L'Etat et l'action publique à l'épreuve des changements d'échelle. Congrès des quatre pays (1er congrès commun des associations suisse, française, belge communauté francophone et de la société québécoise de science politique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme territoriale en quête de politiques urbaines durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'échanges entre chercheurs et acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. 92 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation en panne de controverses intellectuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du 40ème anniversaire du Cerat : Les "sciences" de l'action publique. Genèses, pratiques, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montréal, une métropole à l'épreuve du pouvoir d'agglomération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thème 2 : La gestation et la mise en oeuvre des réformes métropolitaines. XVIIe Entretiens Jacques Cartier : La gouvernance métropolitaine. Recherche de cohérence dans la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et territoires : nouvelles donnes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Financement privé et public de la culture aux Etats-Unis et en France : nouvelles synergies et interdépendances de sources privées et publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture périurbaine ou les limites de la campagne à la ville. Regards sur la construction socio-politique de la question agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Rural - urbain : les nouvelles frontières. Permanences et changements des inégalités socio-spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique à l'épreuve des projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International : Territoires éducatifs et gouvernance. Rapports entre les nouveaux découpages territoriaux éducatifs, leurs projets et leur management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Lyon a besoin d'espaces politiques de médiation !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée prospective : Vers une charte culturelle d'agglomération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes encore libres de nos rêves !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 212 p., 2025, Collection Empreintes du temps, 978‐2‐7061‐5699‐1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05167029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions fortes en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Virus de la recherche - Série XXL, 978‐2‐7061‐5795‐0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05206799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions politiques inattendues de la pensée confinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9 p., 2020, Virus de la recherche, 978‑2‑7061‑4955‑9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02880679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique à l'épreuve des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.158850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des élus sur le divan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p., 2017, Politique en plus, 978-2-7061-2613-0. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.faure.2017.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique locale dans tous ses états : différenciation et standardisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halpern Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leresche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2012, 978-2-296-96534-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique locale dans tous ses états. Différenciation et Standardisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halpern Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leresche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.354, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What holds the Arctic together?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.194, 2012, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société canadienne en débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 220 p., 2008, Logiques contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00292866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 302 p., 2007, 978-2-296-04229-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRETS, 55, 2007, Synthèses INRETS, 978-2-85782-652-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sciences » de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble, 288 p., 2006, Symposium, 9782706113376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique et la question territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG (Presses Universitaires de Grenoble), 298 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes, Régions, Etats, Europe : l'action publique à l'épreuve des changements d'échelle. Recueil des interventions. Table Ronde 6 Internationale. 8e Congrès de l'AFSP (Association Française de Science Politique), Institut d'Etudes Politiques, Lyon, 14-16 septembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leresche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nahrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Papadoupolous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PACTE / Cerat - IEP, 132 p. + 91 p. (en 2 volumes), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sens plus que jamais en débats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble, 2005, Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique et la question territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, 2005, 9782706112743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture publique à l'heure intercommunale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Aube, Observatoires des Politiques Culturelles, 269 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique culturelle des agglomérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 2001, Alain faure- Emmanuel Négrier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Du rural suranné aux mondes ruraux dépliés, fantasmés et sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bué; Marc Ortolani; Christine Pina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflis politiques en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2025, Politique en +, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/oei8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04238092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. La guerre des mots tranquille…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Breux; Anne Mévellec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire politique de la scène municipale québécoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université Laval (PUL)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XVII-XXI, 2024, Etudes urbaines, 9782766301515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique entre l'émerveillement et l'impuissance… Retour sur deux introspections autobiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Le Bart; Éric Treille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les livres des politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PU Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-262, 2023, Res Publica, 978-2-7535-8854-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04082971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirages et impasses du moment métropolitain : une impossible mise en récit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Offner; Gilles Pinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impossible pouvoir local ? De nouvelles marges de manœuvre pour l'action publique urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le bord de l'eau, 2021, Documents, 978-2-35687-815-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03377055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion de la Partie 3 : des fusions territoriales à front renversé?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arambourou Clément; Négrier Emmanuel; Paoletti Marion; Simoulin Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la fusion. Organisations, services, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.211-216, 2021, Droit et société. Recherches, 978-2-275-02958-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03213477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cole (Alistair), Guigner (Sebastien), Pasquier (Romain). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de SciencesPo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2ème édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet L, Jacquot S., Ravinet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciencesPo Les Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5ème édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Froment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Institut - Nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7061-4207-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy analysis in French local government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Halpern; Patrick Hassenteufel; Philippe Zittoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy Analysis in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Policy press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-135, 2017, 9781447324218. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/policypress/9781447324218.003.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01667336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Les énigmes de la démocratie sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure; Emmanuel Négrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique à l'épreuve des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-28, 2017, 978-2-7535-5251-7. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.158890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence du doute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Aubrée; A. Bouillon; A. Faure; H. Frumy; B. Pouyet; H. Torgue; J.-P. Saez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs d'une vie. Catherine Pouyet 1944-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.89-91, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue. Pour un renversement de perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des élus sur le divan. Les passions cachées du pouvoir local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-22, 2016, 978-2-7061-2613-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle, réseaux, récits : questions de recherche sur l'action publique locale-globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnal; Pascal Chevalier; Marc Dedeire; Jean-Michel Sourisseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et circulation des normes pour l'action territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.31-39, 2016, 9782367812366. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulm.3301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrepoint : la politique des signes au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des élus sur le divan. Les passions cachées du pouvoir local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-186, 2016, Politique+, 978-2-7061-2613-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04694965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois regards sur les politiques publiques vues du local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Boussaguet; Sophie Jacquot; Pauline Ravinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une "French touch" dans l'analyse des politiques publiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.319-348, 2015, 978-2-7246-1645-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercommunalités et métropoles : le tournant politique indicible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tabous de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, pp.191-204, 2015, 978-2-7013-1835-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et mobilisations des politiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Balme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Vincent Holeindre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir. Concepts, lieux, dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Sciences Humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.174-179, 2014, 9782361060428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01072017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casillo I., Barbier R., Blondiaux L., Chateauraynaud F., FourniauJ-M., Lefèbvre R., Neveu C. et Salles D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie et Participation, 5 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00991781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casillo I., Barbier R., Blondiaux L., Chateauraynaud F., FourniauJ-M., Lefèbvre R., Neveu C. et Salles D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie et participation, 2 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casillo I., Barbier R., Blondiaux L., Chateauraynaud F., FourniauJ-M., Lefèbvre R., Neveu C. et Salles D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie et Participation, 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, métropole positive et providentielle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pottecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Bloch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer la ville. Regards croisés sur Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.173-182, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble métropole expérimentale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Bloch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer la ville. Regards croisés sur Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.151-160, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques intercommunales sans imaginaire politique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboulker M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter l'intercommunalité. Enjeux et pratiques de la communication des communautés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADCF, pp.63-65, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic and the Configuration of the Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelaudeix C.; Faure A.; Griffiths R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What holds the Arctic together?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.10-14, 2012, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale. Penser la démocratie différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douillet A.-C., Faure A., Halpern C., Leresche J.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique locale dans tous ses états. Différenciation et standardisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.305-312, 2012, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récits fragmentaires sur l'intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollivier-Trigalo M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bornes routières, cartes magnétiques, espaces portuaires : la décentralisation des transports à l'épreuve de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVMT, pp.139-146, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Des démocraties subnationales en formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douillet A.-C., Faure A., Halpern C., Leresche J.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique locale dans tous ses états. Différenciation et standardisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.239-244, 2012, Logiques politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: au-delà des compétences régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Barone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques régionales en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.112-116, 2011, Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification territoriale: de nouveaux récits sur le bien commun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf et Lauren Andres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de la planification territoriale en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Polytechniques et Universitaires Romandes, pp.69-76, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la durabilité urbaine au travers des conseils de développement: une démocratie d'agglomération recomposée ou réenchantée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Béal; Mario Gauthier; Gilles Pinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable changera-t-il la ville? Le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint Etienne, pp.213-231, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires/Territorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Boussaguet, Sophie Jacquot, Pauline Ravinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.623-632, 2011, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les motifs dés)enchantés de l'action publique régionale à Lyon et à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Barone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques régionales en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.207-233, 2011, Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alistair Cole, Sébastien Guigner, Romain Pasquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.25-33, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité urbaine au travers des conseils de développement : une démocratie d'agglomération recomposée ou réenchantée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Pinson ; Vincent Béal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable changera-t-il la ville ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUSE, pp.125-139, 2011, Dynamiques métropolitaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00577662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernements intercommunaux et ressources politiques : l'identité territoriale pour énoncer des priorités d'action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Denis-Constant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité en jeux : pouvoirs, identifications, mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.337-360, 2010, Recherches internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périurbanité et dynamiques intercommunales : l'agriculture entre sillons de dépendance et nouvelles priorités d'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture dans la ville éclatée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Développement durable et dynamique territoriale, pp.123-138, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élus locaux changent-ils la politique ? Méthode, controverses, énigmes...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bidégaray, Stéphane Cadiou et Christine Pina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élu local aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, 240 p., 2009, Libre cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00385683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération annecienne, une ville en pointe culturelle et en panne de récit communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Brotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrier E., Teillet Ph., Préau J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercommunalité : le temps de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'OPC, pp.277, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale: le double impensé de la Canadian Attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société canadienne en débats. What Holds Canada Together?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-13, 2008, Logiques politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00292871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet, Contrat, Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question sociale et les politiques publiques: entre protection et compassion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, pp.107-108, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00279070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et transversalités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes, santé et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.191-198, 2007, Coll. Villes et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale: Une nouvelle critique territoriale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale. Critiques de la territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 275-283, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale: objet classique, équations nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et changements d'échelles: les nouvelles focales du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-21, 2007, Logiques Politiques, 9782296037731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctrine ferroviaire et différenciation régionale : la décentralisation en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Ollivier-Trigallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, INRETS, pp.55-72, 2007, Synthèse n°55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq controverses pour l'avenir des régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zembri-Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Six Régions à l'épreuve des politiques de transport Décentralisation, régionalisation ferroviaire et différenciation territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRETS, pp. 193-198, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00378338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et transversalités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Villes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes, santé et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.191-198, 2007, Collection Villes et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Décentralisation en panne de controverses intellectuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "sciences" de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.133-148, 2006, Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique locale et consensus politique. Les accords trompeurs de la petite musique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Arnaud, C. Le Bart et R. Pasquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idéologies et action publique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.14, 2006, Presses Universitaires de Rennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militant, mi-techno...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciavatti, Michèle;Pouyet, Bernard;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'INUDEL, 20 ans au service de l'innovation urbaine et du développement local en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INUDEL, pp.28-30, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercommunalité et pouvoir d'agglomération : les nouveaux tournois de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Alain;Douillet, Anne-Cécile;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique et la question territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG (Presses Universitaires de Grenoble), pp.205-227, 2005, Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires/Territorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, p. 430-436, 2005, Gouvernance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Isle d'Abeau ou la ville nouvelle malgré tout, quelques réflexions sur le traumatisme territorial en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chalas, Yves;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Isle d'Abeau. De la ville nouvelle à la ville contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.105-129, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces réformes qui transforment le jeu politique urbain... et vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bherer, Laurence;Collin, Jean-Pierre;Kerrouche, Eric;Palard, Jacques;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux d'échelle et transformation de l'Etat : le gouvernement des territoires au Québec et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Université Laval, pp.19-24, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture périurbaine ou les limites de la campagne à la ville. La construction socio-politique de la question agricole dans la région urbaine grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arlaud, Samuel;Royoux, Jean et Dominique;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural-Urbain. Nouveaux liens, nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR (Presses Universitaires de Rennes), pp.189-202, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. La 'construction du sens' plus que jamais en débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Alain;Douillet, Anne-Cécile;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique et la question territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG (Presses Universitaires de Grenoble), pp.9-24, 2005, Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et territoires : nouvelles donnes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Economie des Finances et de l'Industrie,;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement et gestion de la culture aux Etats-Unis et en France. Nouvelles synergies et interdépendances des sources privées et publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Editions de Bercy, pp.227-230, 2004, Colloques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CERAT nec mergitur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douillet, Anne-Cécile;Zuanon, Jean-Paul;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante ans de recherche en sciences sociales. Regards sur le CERAT 1963-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG (Presses Universitaires de Grenoble), pp.204, 2004, Symposium ; hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l'intercommunalité en débats. Résultats de l'enquête par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Alain;Négrier, Emmanuel;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lecture publique à l'heure intercommunaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, Observatoires des Politiques Culturelles, pp.237-260, 2004, Monde en cours ; Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture publique à l'heure intercommunale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Alain;Négrier, Emmanuel;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lecture publique à l'heure intercommunaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, Observatoires des Politiques Culturelles, pp.15-50, 2004, Monde en cours ; Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires/territorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie;Jacquot, Sophie;Ravinet, Pauline;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.430-437, 2004, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Isle d'Abeau, ou la ville nouvelle malgré tout, réflexions sur le traumatisme territorial en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chalas, Yves;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville nouvelle de l'Isle d'Abeau, origines, évolution, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.150- 187, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'itinéraire d'un centre de recherche en science politique. Le CERAT, de l'aménagement du territoire aux politiques publiques et aux territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pongy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernardy, Michel de;Debarbieux, Bernard;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire en sciences sociales. Approches disciplinaires et pratiques de laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Alpes, pp.85-101, 2003, Publications de la MSH-Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique à l'épreuve des projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Do, Yves de;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires éducatifs et gouvernance. Colloque international, Université Blaise Pascal, 14-16 avril 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP d'Auvergne, pp.39-42, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership, intercommunalité et action publique. Les nouvelles donnes du jeu politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Smith, Andy;Sorbets, Claude;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le leadership politique et le territoire. Les cadres d'analyse en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR (Presses Universitaires de Rennes), pp.229-245, 2003, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre&amp;quot;, fable sur la politique par delà les passions tristes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04585682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi certains adorent détester Emmanuel Macron ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03608741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth au pays des merveilles, souveraine télévisuelle planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner, c'est aussi savoir pleurer ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les larmes des puissants incarnent leur force politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02316467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : Emmanuel Macron face à 30 ans de faillite intellectuelle et politique sur la transformation du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01810350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « gilets jaunes », aux confins de la Révolution française et de l’individualisme post-moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01952399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanglots, frissons et uppercut : la démocratie au risque des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01899514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations anti-Macron et émotion : une convergence conservatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désigner les élus métropolitains au suffrage universel direct ? Trois leçons venues de l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : la citoyenneté du nombril des &amp;quot;gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogne: le dilemme des trois ivresses cumulées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Démocratie sensible » : l’équation explosive des émotions politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final: SCoT et territoires. Quels acquis ? Quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Vassallo, un prophète assassiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elus locaux: crise des vocations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un conseil de développement au coeur de la démocratie d'agglomération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports ferroviaires en Rhône-Alpes: naissance d'une politique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports ferroviaires en Rhône-Alpes : naissance d'une politique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales périurbaines et nouvelles fonctionnalités de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Briquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Tolron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots magiques du débat public. Dictionnaire sarcastique à l'usage du citoyen local planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Isle d'Abeau ou la ville nouvelle malgré tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fusions territoriales à front renversé?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivez le guide! Essai prophétique de municipalisme écolo-radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Graeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mirages et les impasses du moment métropolitain…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085950v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie s'est-elle arrêtée à Napoli ? La politique locale, ses émotions, ses récits et ses passions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles à l'épreuve de leur récit politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernements intercommunaux et ressources politiques: l'identité territoriale pour énoncer des priorités d'action publique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport. Décentralisation, régionalisation ferroviaire et différenciation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guéranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctrine ferroviaire et différenciation régionale : la décentralisation en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques communautaires et politiques régionales : les acteurs régionaux des politiques agricoles et rurales (PACREGIO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Berriet-Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard nouveau sur les émotions en politique ? Trois mémoires sur les addictions, le genre et la radicalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Kropotkine-Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Labiausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences Po Grenoble; Université Grenoble Alpes. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02514147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCoT et territoires. Quels acquis ? Quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Fédération nationale des SCoT. 2016, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses politiques des campagnes métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence d'Urbanisme de Tours. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie s'est-elle arrêtée à Napoli ? La politique locale, ses émotions, ses récits et ses passions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances politiques et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte - Université Grenoble Alpes; CEPEL - Université de Montpellier. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du déclin démographique et de la croissance métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes routières, cartes magnétiques, espaces portuaires : la décentralisation des transports à l'épreuve de la technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Debrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rouvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATAR, Politiques et pratiques d'aménagement du territoire au Canada et au Japon - Volet 1 : Le Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mévellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Casinca, sept villages corses en quête d'identité communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut d'Etudes Politiques de Grenoble; Observatoire national des Politiques Culturelles. 2008, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création et la diffusion du spectacle vivant en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joêl Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des territoires - Economies - Sociétés - Politiques - Cultures. Montpellier; Comité Consultatif Régional des Professions du Spectacle Languedoc-Roussillon. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture publique et intercommunalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADBDP (Association des Directeurs de Bibliothèques Départementales de Prêt); ADBGV (Association des Directeurs de Bibliothèques de Grandes Villes). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre de la compétence culturelle dans les agglomérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DEXIA; DATAR; l'Observatoire des Politiques Culturelles. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Sud-Est et la Culture » Réflexions sur une action publique inter-régionale de l’Etat en matière culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles; Mission Interministérielle d’Aménagement du Territoire. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des sols au compactage : rôle de l'argile et conséquences sur l'arrangement des grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Joseph Fourier (Grenoble 1), 1978. Français. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02859494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question territoriale. Pouvoirs locaux, action publique et politique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Pierre Mendès-France - Grenoble II, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00326249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId413"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Faure </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alainfaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0975-9526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029596017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 14/03/1961 à Moulins (Allier) - Formation : baccalauréat D (lycée Stendhal à Grenoble), Institut d’Etudes Politiques de Grenoble (1982-86), DEA science politique (1987)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes : Thèse de science politique (1991), Habilitation à diriger des recherches (2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emplois : attaché d’enseignement et de recherche à l’IEP Grenoble (1991-94), chargé de recherche CNRS en science politique 2ème classe (1995), chargé de recherche 1ère classe (1998), directeur de recherche 2ème classe (2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mobilité scientifique : chercheur invité au Canada (2001-2002, INRS Urbanisation – Montréal), Chercheur invité en Italie (2008-2009, Université Federico II – Naples)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche : UMR PACTE (Politiques, ACtion publique, TErritoires) - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.pacte.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonnées : Alain Faure – PACTE IEP Grenoble – BP 45 38 040 Grenoble cedex 9 (France) – +33 476826138 – </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain.faure@sciencespo-grenoble.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carnet de recherche : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://enigmes.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions collectives : membre de la direction collégiale du département </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique&Organisations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, membre de l’</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">école doctorale des sciences de l’Homme, du Politique et du Territoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université de Grenoble, expert dans le groupe-projet IDEX de l’Université de Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignements : 3 Masters à l’Institut d’Etudes Politiques de Grenoble – Ecole doctorale SHPT de l’Université de Grenoble – Formation continue (élus, fonctionnaires, ingénieurs, associations)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise scientifique: Membre de la commission scientifique et du conseil d’administration de l’</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEP Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, du conseil scientifique des revues </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, du conseil d’administration de l’</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">association française de science politique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, du conseil scientifique de l’ICPP (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference on Public Policy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), du conseil scientifique de l’</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agence d’urbanisme de la région urbaine grenobloise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, de la commission d’évaluation des politiques publique à </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble Alpes Métropole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auditeur/évaluateur ponctuel dans différents comité de sélection (le HCERES des revues de science politique et de sociologie, des fonds de recherche en Suisse, au Canada et en Belgique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agenda : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://enigmes.hypotheses.org/agenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Bibliographie: </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://enigmes.hypotheses.org/biblio/biblio-complete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de thèses en cours : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fortoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Maïmona Ndong, Marina Laabi, François Bonnaz.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèses soutenues: </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lemettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Audikana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boisseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Méasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Participation à des jurys de thèse: Marc Dumont, Nicolas Belloir, David Guéranger, Anne Paillet, Séverine Frère, Anne Mévellec, Sarah Russeil, Sabine Menu, Thibaut Marmont, Joël Idt, Dany Lapostolle, Olivier Gautier, Caroline Stamm, Nicolas Maisetti, Vincent Guillon, Chemsa Tortchinski, Jessica Sainty</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’une HDR : Caroline Gallez</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances, grandeur et aveuglement du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05570642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CEPEL, ses gouts de lutte et ses sourires en coin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 ans du CEPEL. Le territoire dans tous ses états, 60, pp.11-13. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.060.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04509232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivre en politique. À propos de : Laurent Godmer, Jean Tiberi. Le métier d’homme politique, Presses Universitaires de Rennes, Collection Respublica, 2023, 303 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04674900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses de la science politique hors les laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Déloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MagAFSP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les blessures du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04413081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Série La Fièvre: la fragilité et la joie pour conjurer les ténèbres de la guerre civile?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04577333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (1), pp.237-242. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.086.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces médiateurs politiques dont les métropoles ont besoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les empreintes singulières des émotions premières des élus locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Emotions et politique, 86, pp.150-172. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1079497ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03052177v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Granger, Laurent Le Gall, Sébastien Vignon (dirs) – Voter au village. Les formes locales de la vie politique, xxe-xxie siècles. – Villeneuve-d’Ascq, Presses universitaires du Septentrion, 2021 (Paradoxa). 310 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (4), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.714.0663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysage-Animal, 11, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02382785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La piscine du soir, le dancing irlandais et les lieux vides…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sénégas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tiers-lieux : un modèle à suivre ?, 52, pp.59-61. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.052.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01828205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi les SCOT sont-ils les signes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La planification à bout de souffle?, 408, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01790893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ivresses inattendues du pouvoir local (voyage en ego-politique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Territoires, 1 (21), pp.27-42. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdes.021.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01658757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modernité politique métropolitaine? Impressions sensibles depuis Angers et Tokyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, hors série 2018 : 10 ans numéro anniversaire, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.6377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01812013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification à la croisée des chemins : les SCoT comme cas d’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Martin-Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01469713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement citoyen à Grenoble. Un « dancing » dans la ville : La Chimère citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.200-201. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.1703.0194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement citoyen à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Boulacel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.194-208. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.1703.0194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01817706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et le poisson rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paysages singuliers, paysage pluriel, 9, pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages sensibles, des boussoles pour exister ensemble?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paysages singuliers, paysage pluriel, 9, pp.126-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin R. Barber, 2015, Et si les maires gouvernaient le monde ? Décadence des États, grandeur des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.5290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les passions de l'élu local, du notable au médiateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Notables et République en France de 1870 à nos jours, 25, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zittoun: la fabrique des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.129-132. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.143.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énigmes politiques du moment métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Elections de crise municipales, européennes, sénatoriales, 1071-1072, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université et son territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La politique culturelle universitaire en question(s), HS n°5, pp.34-35. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.hs5.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation: après le milieu du gué, le risque de l'impasse!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Béhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caillosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (97), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel horizon interterritorial pour les politiques culturelles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.42-43. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.043.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropole/région: une gouvernance sédimentée et incarnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Romain Pasquier &amp;quot;Le pouvoir régional. Mobilisations, décentralisation et gouvernance en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (3-4), pp.709-710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes urbaines à l'épreuve des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Tomàs, Penser métropolitain ? La bataille politique du Grand Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler différenciation et standardisation dans l'analyse de l'action publique locale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halpern Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leresche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, II (93), pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer sans perdre : le dilemme cornélien des élus locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 141, pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00698934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le différentiel démocratique de l'action publique locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (93), pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures critiques: les métropoles et les agglomérations en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (6), pp.1189-1192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie participative et démocratie différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leresche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (32), pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles et les agglomérations en politique : une lecture critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche du Programme Villes &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring modulation of action potential firing by artificial graft of fast GABAergic autaptic afferences in hypophyseal neuroendocrine melanotrope cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leboulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (1-2), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Les fragiles assonances du vivre ensemble canadien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00514862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Vassallo, un profeta globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sussurri &amp; Grida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage « La gouvernance territoriale, pratiques, discours et théories »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.558-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double énigme intercommunale des élections municipales de mars 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1047, pp.77-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00292874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du DSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques et gouvernements urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télescope : Stratégie, Management public et Performance des organisations de l’État [Anciennement : Revue d'analyse comparée en administration publique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois défis de la décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et développement rural. Les temps difficiles de la transition introspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (21), pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidentielles: décentralisation, la grande absente!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Cadre Territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 335, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00141486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au raz des rails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, été 2006, pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps venu des agglomérations providence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRDSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique de l'ouvrage &amp;quot;Les régulations des politiques d'éducation&amp;quot; d'Yves Dutercq (PUR Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (18), pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions et transports ferroviaires : un chantier d'expérimentation et d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, III (69)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new minimally invasive heart surgery instrument for atrial fibrillation treatment : first in vitro and animal tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (2), pp.188-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service public, les leaders politiques locaux et les clients citoyens. Le cas d'école des musées gratuits et des musées entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (4), pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons françaises de l'action éducative décentralisée au Portugal et en Hongrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, IV (67), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons françaises de l'action éducative décentralisée au Portugal et en Hongrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, IV, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bruissements intercommunaux et la lecture publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage : BOUSSAGUET, JACQUOT Sophie, RAVINET Pauline, Dictionnaire des politiques publiques, Paris, Presses de Sciences Po, 2004, 518 p. (Références)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.579-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites madeleines de la démocratie différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, III (62), pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux pour connecter les idées et les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture de l'ouvrage : BARAIZE François et NEGRIER Emmanuel, L'invention politique de l'agglomération, Paris, L'Harmattan, 2001, 206 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45, pp.304-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une île, une ville, un laboratoire politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots pour le 'faire autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, III, pp.143-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montréal, laboratoire politique. Une métropole à l'épreuve du pouvoir d'agglomération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.369-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montréal, l'île laboratoire. Les politiques publiques à l'épreuve du bien commun urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Urban Research / Revue Canadienne de Recherche Urbaine (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.35-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie territoriale contre la République (canal historique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir local en débats. Pour une sociologie du rapport entre leadership et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Qui gouverne les viLLES ,, 13, pp.103 - 119. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2000.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace rural, politiques publiques et cultures politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralia : revue de l'Association des ruralistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 02, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03211194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation objet de savoir et enjeu de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Sciences sociales, expertise et consultance, 32, pp.101-112. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/sciso.1994.1162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des efforts exercés par le vent sur un arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 4 (1), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu angevin subtil de la planification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d'histoire entre mémoire des lieux et vision du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence d'Urbanisme de la Région Angevine, Oct 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03381571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il prendre au sérieux les larmes du pouvoir?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages &amp; Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme Alpes, Dec 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘tournant émotionnel’ (en science politique) à l’épreuve des théories et des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02153419v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le courage en politique, une promesse au féminin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des femmes élues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01657761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la « transition territoriale »…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAT, Sep 2015, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils de développement Auvergne Rhône-Alpes: du pouvoir et des promesses…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre régionale des Conseils de développement Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de développement de la Métro, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie des lieux et les promesses politiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour des territoires, renouveau de la mésologie?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Corte, Mar 2015, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique des émotions - Le bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès international de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle, réseaux, récits : questions de recherche sur l'action publique locale-globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations et appropriations des normes et des modèles de l'action locale / UMR ART-Dev (Acteurs, ressources et territoires dans le développement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortcomings and Difficulties in Transcoding Public Policy in Metropolitan Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Public Policy -Session 40 : Understanding Policy Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles à l'épreuve de leur récit politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governing the Metropolis : powers and territories. New Directions for research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">politiques régionales, dynamiques métropolitaines et performance institutionnelle: et si Clastres et Putnam avaient raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Associées ou rivales? Les métropoles, les régions et les nouvelles dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">des hommes et des lieux. politique locale et croyances politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès international de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">penser la territorialité des changements d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boisseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leresche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nahrath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international des Associations Francophones de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société contre les politiques publiques? Le cas de Naples, théâtre paradoxal du désenchantement politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Convegno SISP (Società Italiana di Scienza Politica)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits régionaux et politiques ferroviaires: l'action publique sur les rails de la différenciation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'écriture de PACTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l'heure communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Assisies de la Culture du Boulonnais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Boulogne sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse conclusive des ateliers: la démocratie participative en pleine ébullition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Démocratie locale: osons innover!"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle culture pour les Monts d'Ardèche?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du PNR des Monts d'Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Saint-Pierreville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser la territorialité des politiques publiques ? Retour sur les idées en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International des Associations Francophones de Science Politique, Université de Laval, Québec, Atelier 15 : « Les approches cognitives en science politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération Annecienne,une ville en pointe (culturelle) et en panne de récit communautaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Brotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L'intercommunalité en culture dans les agglomérations (et vice versa)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et visages de la solidarité: quelle(s) définition(s) de l'action solidaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontre mondiale de la démocratie participative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociopolitique du fait communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation "Recomposition des territoires et nouveaux enjeux politiques: l'intercommunalité pour une action publique plus efficace?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités, pouvoirs, identifications: texte d'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités, Pouvoirs, Identifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle critique territoriale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFSP IEP Grenoble "Les politiques publiques à l'épreuve de l'action territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion sur la notion de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires/Territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service public, les leaders politiques locaux et les clients-citoyens. Le cas d'école des musées gratuits et des musées entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique au risque du client? Client-centrisme et citoyenneté : 15e colloque international de la revue Politique et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Lille, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du monde aux Balcons! Retour sur la 1ère rencontre de trois intercommunalités qui surplombent la région urbaine grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence des intercommunalités de Balcon de la région urbaine grenobloise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00115741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et conclusion du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Développement culturel, enjeu artistique et projet de territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et synthèse des 4 séances plénières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontres nationales des SCOT "Un SCOT oui, mais pour quoi faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective territoriale, entre sentiers de dépendances et nouveaux grands récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée-débat "La prospective territoriale en Rhône-Alpes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements d'échelle en science politique: objet classique, questions nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée scientifique de l'action publique et du développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Arlon (Belgique), Belgique. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tout numérique, la grande vague et le Capitaine Troy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour les bibliothèques à l'ère numérique? Colloque de la Fédération Nationale des Collectivités pour la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Montceau Les Mines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de prospective politique sur les prospectives territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontre régionale des prospectives territoriales - Région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Charbonnière Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités intercommunales en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe FNSP "Identités, Pouvoirs et Identifications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique Montagne du conseil régional Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Montagne de la Région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil de développement comme outil de délibération coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination nationale des Conseils de Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les conseils de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Rural des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élus locaux et le développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FNCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres Internationales "La mobilité qui fait la ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois synthèses &amp;quot;distanciées&amp;quot; sur les débats en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales des Scot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Grenoble, France. 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et développement rural: les temps difficiles de la transition introspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ENESAD "Développement culturel, enjeu artistique et projets de territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. pp.Ministères de la Culture et de l'Agriculture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et Europe: les sentiers de dépendance du développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Forum des Territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Bordeaux, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter pour créer et décider collectivement. La cartogrophie: enjeux d'échelle, de temps et de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Rencontre nationale des Agences d'Urbanisme - Dunkerque - 15&amp;16 novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00115742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements d'échelle en science politique: object classique, questions nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Quatre Pays "Mondialisation, européanisation, fédéralisme et décentralisation: l'Etat et l'action publique à l'épreuve des changements d'échelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements d'échelle en science politique : objet classique, questions nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session 6 : Politiques publiques et politique locale. Mondialisation, européanisation, fédéralisme et décentralisation : L'Etat et l'action publique à l'épreuve des changements d'échelle. Congrès des quatre pays (1er congrès commun des associations suisse, française, belge communauté francophone et de la société québécoise de science politique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme territoriale en quête de politiques urbaines durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'échanges entre chercheurs et acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. 92 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00168935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leresche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nahrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Papadoupolous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde 6 Internationale : Villes, Régions, Etats, Europe : l'action publique à l'épreuve des changements d'échelle. 8e Congrès de l'AFSP (Association Française de Science Politique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montréal, une métropole à l'épreuve du pouvoir d'agglomération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thème 2 : La gestation et la mise en oeuvre des réformes métropolitaines. XVIIe Entretiens Jacques Cartier : La gouvernance métropolitaine. Recherche de cohérence dans la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation en panne de controverses intellectuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du 40ème anniversaire du Cerat : Les "sciences" de l'action publique. Genèses, pratiques, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et territoires : nouvelles donnes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Financement privé et public de la culture aux Etats-Unis et en France : nouvelles synergies et interdépendances de sources privées et publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture périurbaine ou les limites de la campagne à la ville. Regards sur la construction socio-politique de la question agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Rural - urbain : les nouvelles frontières. Permanences et changements des inégalités socio-spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00291018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique à l'épreuve des projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International : Territoires éducatifs et gouvernance. Rapports entre les nouveaux découpages territoriaux éducatifs, leurs projets et leur management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Lyon a besoin d'espaces politiques de médiation !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée prospective : Vers une charte culturelle d'agglomération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes encore libres de nos rêves !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 212 p., 2025, Collection Empreintes du temps, 978‐2‐7061‐5699‐1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05167029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions fortes en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Virus de la recherche - Série XXL, 978‐2‐7061‐5795‐0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05206799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions politiques inattendues de la pensée confinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9 p., 2020, Virus de la recherche, 978‑2‑7061‑4955‑9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02880679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique à l'épreuve des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.158850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des élus sur le divan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p., 2017, Politique en plus, 978-2-7061-2613-0. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.faure.2017.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique locale dans tous ses états : différenciation et standardisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halpern Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leresche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2012, 978-2-296-96534-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique locale dans tous ses états. Différenciation et Standardisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halpern Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leresche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.354, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What holds the Arctic together?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.194, 2012, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société canadienne en débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 220 p., 2008, Logiques contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00292866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 302 p., 2007, 978-2-296-04229-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zembri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRETS, 55, 2007, Synthèses INRETS, 978-2-85782-652-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sciences » de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble, 288 p., 2006, Symposium, 9782706113376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sens plus que jamais en débats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble, 2005, Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique et la question territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, 2005, 9782706112743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes, Régions, Etats, Europe : l'action publique à l'épreuve des changements d'échelle. Recueil des interventions. Table Ronde 6 Internationale. 8e Congrès de l'AFSP (Association Française de Science Politique), Institut d'Etudes Politiques, Lyon, 14-16 septembre 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leresche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nahrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Papadoupolous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PACTE / Cerat - IEP, 132 p. + 91 p. (en 2 volumes), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique et la question territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUG (Presses Universitaires de Grenoble), 298 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture publique à l'heure intercommunale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Aube, Observatoires des Politiques Culturelles, 269 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique culturelle des agglomérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 2001, Alain faure- Emmanuel Négrier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Du rural suranné aux mondes ruraux dépliés, fantasmés et sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bué; Marc Ortolani; Christine Pina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflis politiques en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2025, Politique en +, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/oei8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04238092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. La guerre des mots tranquille…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Breux; Anne Mévellec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire politique de la scène municipale québécoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université Laval (PUL)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XVII-XXI, 2024, Etudes urbaines, 9782766301515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique entre l'émerveillement et l'impuissance… Retour sur deux introspections autobiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Le Bart; Éric Treille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les livres des politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PU Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-262, 2023, Res Publica, 978-2-7535-8854-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04082971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirages et impasses du moment métropolitain : une impossible mise en récit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Offner; Gilles Pinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impossible pouvoir local ? De nouvelles marges de manœuvre pour l'action publique urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le bord de l'eau, 2021, Documents, 978-2-35687-815-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03377055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion de la Partie 3 : des fusions territoriales à front renversé?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arambourou Clément; Négrier Emmanuel; Paoletti Marion; Simoulin Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la fusion. Organisations, services, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.211-216, 2021, Droit et société. Recherches, 978-2-275-02958-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03213477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cole (Alistair), Guigner (Sebastien), Pasquier (Romain). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de SciencesPo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2ème édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet L, Jacquot S., Ravinet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciencesPo Les Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5ème édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Froment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Institut - Nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7061-4207-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy analysis in French local government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Halpern; Patrick Hassenteufel; Philippe Zittoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy Analysis in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Policy press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-135, 2017, 9781447324218. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/policypress/9781447324218.003.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01667336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Les énigmes de la démocratie sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure; Emmanuel Négrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique à l'épreuve des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-28, 2017, 978-2-7535-5251-7. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.158890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence du doute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Aubrée; A. Bouillon; A. Faure; H. Frumy; B. Pouyet; H. Torgue; J.-P. Saez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs d'une vie. Catherine Pouyet 1944-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.89-91, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle, réseaux, récits : questions de recherche sur l'action publique locale-globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonnal; Pascal Chevalier; Marc Dedeire; Jean-Michel Sourisseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et circulation des normes pour l'action territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.31-39, 2016, 9782367812366. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulm.3301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrepoint : la politique des signes au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des élus sur le divan. Les passions cachées du pouvoir local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-186, 2016, Politique+, 978-2-7061-2613-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04694965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue. Pour un renversement de perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des élus sur le divan. Les passions cachées du pouvoir local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-22, 2016, 978-2-7061-2613-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois regards sur les politiques publiques vues du local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Boussaguet; Sophie Jacquot; Pauline Ravinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une "French touch" dans l'analyse des politiques publiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.319-348, 2015, 978-2-7246-1645-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercommunalités et métropoles : le tournant politique indicible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tabous de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, pp.191-204, 2015, 978-2-7013-1835-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et mobilisations des politiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Balme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Vincent Holeindre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir. Concepts, lieux, dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Sciences Humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.174-179, 2014, 9782361060428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01072017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casillo I., Barbier R., Blondiaux L., Chateauraynaud F., FourniauJ-M., Lefèbvre R., Neveu C. et Salles D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie et Participation, 5 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00991781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casillo I., Barbier R., Blondiaux L., Chateauraynaud F., FourniauJ-M., Lefèbvre R., Neveu C. et Salles D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie et participation, 2 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casillo I., Barbier R., Blondiaux L., Chateauraynaud F., FourniauJ-M., Lefèbvre R., Neveu C. et Salles D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie et Participation, 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble métropole expérimentale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Bloch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer la ville. Regards croisés sur Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.151-160, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, métropole positive et providentielle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pottecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Bloch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer la ville. Regards croisés sur Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.173-182, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques intercommunales sans imaginaire politique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboulker M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter l'intercommunalité. Enjeux et pratiques de la communication des communautés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADCF, pp.63-65, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00865855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arctic and the Configuration of the Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelaudeix C.; Faure A.; Griffiths R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What holds the Arctic together?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.10-14, 2012, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récits fragmentaires sur l'intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollivier-Trigalo M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bornes routières, cartes magnétiques, espaces portuaires : la décentralisation des transports à l'épreuve de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVMT, pp.139-146, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale. Penser la démocratie différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douillet A.-C., Faure A., Halpern C., Leresche J.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique locale dans tous ses états. Différenciation et standardisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.305-312, 2012, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Des démocraties subnationales en formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douillet A.-C., Faure A., Halpern C., Leresche J.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique locale dans tous ses états. Différenciation et standardisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.239-244, 2012, Logiques politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: au-delà des compétences régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Barone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques régionales en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.112-116, 2011, Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la durabilité urbaine au travers des conseils de développement: une démocratie d'agglomération recomposée ou réenchantée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Béal; Mario Gauthier; Gilles Pinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable changera-t-il la ville? Le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint Etienne, pp.213-231, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires/Territorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Boussaguet, Sophie Jacquot, Pauline Ravinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.623-632, 2011, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les motifs dés)enchantés de l'action publique régionale à Lyon et à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Barone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques régionales en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.207-233, 2011, Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification territoriale: de nouveaux récits sur le bien commun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcus Zepf et Lauren Andres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de la planification territoriale en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Polytechniques et Universitaires Romandes, pp.69-76, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alistair Cole, Sébastien Guigner, Romain Pasquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.25-33, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durabilité urbaine au travers des conseils de développement : une démocratie d'agglomération recomposée ou réenchantée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Pinson ; Vincent Béal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable changera-t-il la ville ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUSE, pp.125-139, 2011, Dynamiques métropolitaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00577662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périurbanité et dynamiques intercommunales : l'agriculture entre sillons de dépendance et nouvelles priorités d'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture dans la ville éclatée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Développement durable et dynamique territoriale, pp.123-138, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernements intercommunaux et ressources politiques : l'identité territoriale pour énoncer des priorités d'action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Denis-Constant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité en jeux : pouvoirs, identifications, mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.337-360, 2010, Recherches internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00496283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élus locaux changent-ils la politique ? Méthode, controverses, énigmes...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bidégaray, Stéphane Cadiou et Christine Pina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élu local aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, 240 p., 2009, Libre cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00385683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération annecienne, une ville en pointe culturelle et en panne de récit communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Brotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrier E., Teillet Ph., Préau J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercommunalité : le temps de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'OPC, pp.277, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale: le double impensé de la Canadian Attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société canadienne en débats. What Holds Canada Together?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-13, 2008, Logiques politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00292871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet, Contrat, Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question sociale et les politiques publiques: entre protection et compassion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, pp.107-108, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00279070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale: objet classique, équations nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et changements d'échelles: les nouvelles focales du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-21, 2007, Logiques Politiques, 9782296037731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctrine ferroviaire et différenciation régionale : la décentralisation en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Ollivier-Trigallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, INRETS, pp.55-72, 2007, Synthèse n°55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq controverses pour l'avenir des régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zembri-Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Six Régions à l'épreuve des politiques de transport Décentralisation, régionalisation ferroviaire et différenciation territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRETS, pp. 193-198, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00378338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et transversalités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Villes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes, santé et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.191-198, 2007, Collection Villes et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et transversalités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes, santé et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.191-198, 2007, Coll. Villes et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale: Une nouvelle critique territoriale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale. Critiques de la territorialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 275-283, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Décentralisation en panne de controverses intellectuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "sciences" de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.133-148, 2006, Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique locale et consensus politique. Les accords trompeurs de la petite musique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Arnaud, C. Le Bart et R. Pasquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idéologies et action publique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.14, 2006, Presses Universitaires de Rennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Isle d'Abeau ou la ville nouvelle malgré tout, quelques réflexions sur le traumatisme territorial en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chalas, Yves;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Isle d'Abeau. De la ville nouvelle à la ville contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.105-129, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces réformes qui transforment le jeu politique urbain... et vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bherer, Laurence;Collin, Jean-Pierre;Kerrouche, Eric;Palard, Jacques;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux d'échelle et transformation de l'Etat : le gouvernement des territoires au Québec et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l'Université Laval, pp.19-24, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture périurbaine ou les limites de la campagne à la ville. La construction socio-politique de la question agricole dans la région urbaine grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arlaud, Samuel;Royoux, Jean et Dominique;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural-Urbain. Nouveaux liens, nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR (Presses Universitaires de Rennes), pp.189-202, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. La 'construction du sens' plus que jamais en débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Alain;Douillet, Anne-Cécile;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique et la question territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG (Presses Universitaires de Grenoble), pp.9-24, 2005, Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires/Territorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, p. 430-436, 2005, Gouvernance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercommunalité et pouvoir d'agglomération : les nouveaux tournois de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Alain;Douillet, Anne-Cécile;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique et la question territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG (Presses Universitaires de Grenoble), pp.205-227, 2005, Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militant, mi-techno...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciavatti, Michèle;Pouyet, Bernard;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'INUDEL, 20 ans au service de l'innovation urbaine et du développement local en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INUDEL, pp.28-30, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CERAT nec mergitur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douillet, Anne-Cécile;Zuanon, Jean-Paul;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante ans de recherche en sciences sociales. Regards sur le CERAT 1963-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG (Presses Universitaires de Grenoble), pp.204, 2004, Symposium ; hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires/territorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie;Jacquot, Sophie;Ravinet, Pauline;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.430-437, 2004, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l'intercommunalité en débats. Résultats de l'enquête par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Alain;Négrier, Emmanuel;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lecture publique à l'heure intercommunaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, Observatoires des Politiques Culturelles, pp.237-260, 2004, Monde en cours ; Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture publique à l'heure intercommunale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Alain;Négrier, Emmanuel;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lecture publique à l'heure intercommunaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, Observatoires des Politiques Culturelles, pp.15-50, 2004, Monde en cours ; Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Isle d'Abeau, ou la ville nouvelle malgré tout, réflexions sur le traumatisme territorial en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chalas, Yves;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville nouvelle de l'Isle d'Abeau, origines, évolution, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.150- 187, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et territoires : nouvelles donnes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Economie des Finances et de l'Industrie,;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement et gestion de la culture aux Etats-Unis et en France. Nouvelles synergies et interdépendances des sources privées et publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Editions de Bercy, pp.227-230, 2004, Colloques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'itinéraire d'un centre de recherche en science politique. Le CERAT, de l'aménagement du territoire aux politiques publiques et aux territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pongy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernardy, Michel de;Debarbieux, Bernard;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire en sciences sociales. Approches disciplinaires et pratiques de laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Alpes, pp.85-101, 2003, Publications de la MSH-Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique à l'épreuve des projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Do, Yves de;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires éducatifs et gouvernance. Colloque international, Université Blaise Pascal, 14-16 avril 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP d'Auvergne, pp.39-42, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership, intercommunalité et action publique. Les nouvelles donnes du jeu politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Smith, Andy;Sorbets, Claude;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le leadership politique et le territoire. Les cadres d'analyse en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR (Presses Universitaires de Rennes), pp.229-245, 2003, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections municipales 2026. Alliances, grandeur et aveuglement du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05591770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropole grenobloise, laboratoire politique déboussolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05557976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre&amp;quot;, fable sur la politique par delà les passions tristes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04585682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi certains adorent détester Emmanuel Macron ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03608741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth au pays des merveilles, souveraine télévisuelle planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner, c'est aussi savoir pleurer ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les larmes des puissants incarnent leur force politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02316467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : Emmanuel Macron face à 30 ans de faillite intellectuelle et politique sur la transformation du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01810350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « gilets jaunes », aux confins de la Révolution française et de l’individualisme post-moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01952399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanglots, frissons et uppercut : la démocratie au risque des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01899514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations anti-Macron et émotion : une convergence conservatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : la citoyenneté du nombril des &amp;quot;gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désigner les élus métropolitains au suffrage universel direct ? Trois leçons venues de l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogne: le dilemme des trois ivresses cumulées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Démocratie sensible » : l’équation explosive des émotions politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final: SCoT et territoires. Quels acquis ? Quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Vassallo, un prophète assassiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un conseil de développement au coeur de la démocratie d'agglomération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports ferroviaires en Rhône-Alpes: naissance d'une politique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports ferroviaires en Rhône-Alpes : naissance d'une politique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elus locaux: crise des vocations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots magiques du débat public. Dictionnaire sarcastique à l'usage du citoyen local planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Isle d'Abeau ou la ville nouvelle malgré tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales périurbaines et nouvelles fonctionnalités de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Briquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Tolron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00097817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fusions territoriales à front renversé?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivez le guide! Essai prophétique de municipalisme écolo-radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Graeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mirages et les impasses du moment métropolitain…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085950v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles à l'épreuve de leur récit politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00954765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie s'est-elle arrêtée à Napoli ? La politique locale, ses émotions, ses récits et ses passions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernements intercommunaux et ressources politiques: l'identité territoriale pour énoncer des priorités d'action publique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport. Décentralisation, régionalisation ferroviaire et différenciation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guéranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctrine ferroviaire et différenciation régionale : la décentralisation en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques communautaires et politiques régionales : les acteurs régionaux des politiques agricoles et rurales (PACREGIO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Berriet-Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard nouveau sur les émotions en politique ? Trois mémoires sur les addictions, le genre et la radicalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Kropotkine-Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Labiausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sciences Po Grenoble; Université Grenoble Alpes. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02514147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCoT et territoires. Quels acquis ? Quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Fédération nationale des SCoT. 2016, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses politiques des campagnes métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence d'Urbanisme de Tours. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances politiques et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte - Université Grenoble Alpes; CEPEL - Université de Montpellier. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie s'est-elle arrêtée à Napoli ? La politique locale, ses émotions, ses récits et ses passions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornes routières, cartes magnétiques, espaces portuaires : la décentralisation des transports à l'épreuve de la technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Debrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rouvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du déclin démographique et de la croissance métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATAR, Politiques et pratiques d'aménagement du territoire au Canada et au Japon - Volet 1 : Le Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mévellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Casinca, sept villages corses en quête d'identité communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut d'Etudes Politiques de Grenoble; Observatoire national des Politiques Culturelles. 2008, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création et la diffusion du spectacle vivant en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joêl Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des territoires - Economies - Sociétés - Politiques - Cultures. Montpellier; Comité Consultatif Régional des Professions du Spectacle Languedoc-Roussillon. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture publique et intercommunalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADBDP (Association des Directeurs de Bibliothèques Départementales de Prêt); ADBGV (Association des Directeurs de Bibliothèques de Grandes Villes). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre de la compétence culturelle dans les agglomérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DEXIA; DATAR; l'Observatoire des Politiques Culturelles. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Sud-Est et la Culture » Réflexions sur une action publique inter-régionale de l’Etat en matière culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles; Mission Interministérielle d’Aménagement du Territoire. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des sols au compactage : rôle de l'argile et conséquences sur l'arrangement des grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Joseph Fourier (Grenoble 1), 1978. Français. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02859494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question territoriale. Pouvoirs locaux, action publique et politique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Pierre Mendès-France - Grenoble II, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00326249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD3078D2"/>
+    <w:nsid w:val="1DD3A3BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alainfaure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0975-9526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029596017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alain.faure@iep-grenoble.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://enigmes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr/organisation/departements/departement-politique-organisations/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gredoct.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo-grenoble.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pole-sud.etud.univ-montp1.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.idecentralisation.asso.fr/revue.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afsp.msh-paris.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icpp2013.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aurg.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lametro.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://enigmes.hypotheses.org/agenda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://enigmes.hypotheses.org/biblio/biblio-complete" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr/blog/pesle-manon/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr/blog/fortoul-fabien/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr/blog/simon-eva/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr/blog/lemettre-sonia/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr/blog/clement-florent/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr/blog/gourgues-guillaume/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lvmt.fr/spip.php?article381" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicationspub.unil.ch/interpub/noauth/php/Un/UnPers.php?PerNum=27526" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.institut.minefi.gouv.fr/sections/modernisationgp/repp/competencesrecherche/downloadFile/attachedFile_1/CV-Measson.pdf?nocache=1328179035.75" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/087478064" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04509232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.060.0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04674900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#233;loye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.086.0237" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.714.0663" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052177v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079497ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6377" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.052.0059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01790893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.021.0027" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469713v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Loisel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Martin-Gousset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougnoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulacel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Braud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1703.0194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5290" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0127" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.hs5.0034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854323v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caillosse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.043.0042" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halpern Charlotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leresche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713742v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314811v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boussa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pasquier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leboulenger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glassey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541219v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abadie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113295v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291488v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291487v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290324v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291485v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393520v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Genieys" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baraize" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2000.1090" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1994.1162" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884614v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pellet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381571v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153419v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249874v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Negrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249872v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffiths" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660286v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660278v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisseaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nahrath" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660282v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196416v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Brotel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196557v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115742v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117000v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079070v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113259v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113257v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079089v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115741v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116800v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079082v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079079v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079088v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079085v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113260v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113290v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079050v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113286v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168937v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291019v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Papadoupolous" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117017v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291020v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290373v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290369v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290370v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290371v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05167029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duclos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2169/9782706156991/nous-sommes-encore-libres-de-nos-reves" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2176/9782706157950/les-emotions-fortes-en-politique-essai-sur-les-hypermediateurs-des-territoires" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880679v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/store/page/278/le-virus-de-la-recherche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483497v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.158850" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417761v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.faure.2017.01" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516741v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Douillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735598v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pelaudeix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292866v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349465v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gauron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Niel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290252v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290253v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113309v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290254v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438196v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238092v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oei8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793604v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/dictionnaire-politique-de-la-scene-municipale-quebecoise" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04082971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9661/les-livres-des-politiques" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377055v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213477v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368573v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100681590" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360623v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100023520" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907155v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1632/9782706142079/LInstitut" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667336v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policypress.universitypressscholarship.com/view/10.1332/policypress/9781447324218.001.0001/upso-9781447324218-chapter-007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/policypress/9781447324218.003.0007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483503v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4319" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.158890" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525382v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417764v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1310/9782706126130/Des%20elus%20sur%20le%20divan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580790v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.3301" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694965v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116857v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184891v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01072017v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Balme" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.scienceshumaines.com/le-pouvoir_fr-546.htm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991781v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992823v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992825v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860040v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Evin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pottecher" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860038v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865855v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735613v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695607v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747414v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695605v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643786v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667135v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660372v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558329v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643781v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660363v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577662v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496283v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541240v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385683v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439871v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292871v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279070v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196555v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196494v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196499v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142591v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378338v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trigalo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zembri-Mary" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079033v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113293v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113311v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286781v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286780v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113296v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286765v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286776v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286725v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286779v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286773v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286774v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286784v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286783v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286775v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277520v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286782v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gerbaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pongy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286772v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286771v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585682v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608741v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793597v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557623v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316467v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810350v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952399v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899514v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791410v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791389v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934215v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791454v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791353v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357848v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541700v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079077v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113289v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117012v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113273v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097817v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briquel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borg" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Tolron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113310v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113308v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108058v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437636v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Graeff" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085950v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956796v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954765v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343002v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135823v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113291v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839173v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barua" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Becker" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514147v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blache" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kropotkine-Watson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Labiausse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357832v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358275v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908425v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908424v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769224v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mevellec" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gauthier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00710868v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806754v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;vellec" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146555v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518825v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#234;l Inguimbert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518754v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518516v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517757v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Jacques" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02859494v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326249v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alainfaure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0975-9526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029596017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alain.faure@iep-grenoble.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://enigmes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr/organisation/departements/departement-politique-organisations/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gredoct.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo-grenoble.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pole-sud.etud.univ-montp1.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.idecentralisation.asso.fr/revue.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afsp.msh-paris.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icpp2013.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aurg.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lametro.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://enigmes.hypotheses.org/agenda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://enigmes.hypotheses.org/biblio/biblio-complete" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr/blog/pesle-manon/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr/blog/fortoul-fabien/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr/blog/simon-eva/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr/blog/lemettre-sonia/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr/blog/clement-florent/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacte-grenoble.fr/blog/gourgues-guillaume/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lvmt.fr/spip.php?article381" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicationspub.unil.ch/interpub/noauth/php/Un/UnPers.php?PerNum=27526" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.institut.minefi.gouv.fr/sections/modernisationgp/repp/competencesrecherche/downloadFile/attachedFile_1/CV-Measson.pdf?nocache=1328179035.75" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/087478064" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04509232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.060.0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04674900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#233;loye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.086.0237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508848v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052177v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079497ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.714.0663" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.052.0059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01790893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658757v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.021.0027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6377" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469713v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Loisel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Martin-Gousset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676151v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1703.0194" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougnoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulacel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Braud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5290" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0127" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.hs5.0034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854323v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caillosse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.043.0042" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halpern Charlotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leresche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713742v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glassey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boussa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pasquier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leboulenger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135840v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113292v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135829v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abadie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117008v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291488v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291487v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113295v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515918v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393520v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Genieys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baraize" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2000.1090" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211194v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1994.1162" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884614v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pellet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381571v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153419v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249872v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249875v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249871v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Negrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925856v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854317v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffiths" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660282v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisseaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nahrath" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439877v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196427v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196416v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196557v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196463v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Brotel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196449v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113277v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113259v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079090v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079082v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079085v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116449v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116800v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079050v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113260v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113290v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113286v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113285v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168937v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117000v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079070v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115742v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117017v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168935v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291019v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Papadoupolous" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290373v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290372v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290369v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291018v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290370v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290371v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05167029v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duclos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2169/9782706156991/nous-sommes-encore-libres-de-nos-reves" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206799v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2176/9782706157950/les-emotions-fortes-en-politique-essai-sur-les-hypermediateurs-des-territoires" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880679v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/store/page/278/le-virus-de-la-recherche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483497v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.158850" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417761v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.faure.2017.01" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516741v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Douillet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695601v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735598v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pelaudeix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292866v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196475v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349465v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gauron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Niel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113309v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290252v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290254v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438196v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238092v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oei8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793604v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/dictionnaire-politique-de-la-scene-municipale-quebecoise" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04082971v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9661/les-livres-des-politiques" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03377055v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213477v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368573v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100681590" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360623v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100023520" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907155v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1632/9782706142079/LInstitut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667336v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policypress.universitypressscholarship.com/view/10.1332/policypress/9781447324218.001.0001/upso-9781447324218-chapter-007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/policypress/9781447324218.003.0007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4319" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.158890" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525382v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580790v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.3301" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694965v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417764v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1310/9782706126130/Des%20elus%20sur%20le%20divan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116857v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184891v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01072017v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Balme" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.scienceshumaines.com/le-pouvoir_fr-546.htm" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991781v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992823v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992825v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860038v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860040v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Evin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pottecher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865855v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735613v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747414v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695607v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695605v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643786v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660372v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558329v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643781v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667135v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660363v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577662v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541240v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496283v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385683v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439871v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292871v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279070v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196499v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142591v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378338v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trigalo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zembri-Mary" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079033v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196555v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196494v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113293v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113311v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286765v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286776v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286725v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286779v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113296v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286780v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286781v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286774v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286775v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286784v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286783v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277520v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286773v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286782v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gerbaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pongy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286772v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286771v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05591770v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05557976v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585682v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608741v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793597v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557623v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316467v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810350v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952399v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899514v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791410v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934215v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791389v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791454v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791353v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357848v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541700v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113289v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117012v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113273v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079077v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113310v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113308v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097817v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briquel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borg" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Tolron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108058v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437636v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Graeff" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085950v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954765v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956796v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343002v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135823v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113291v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839173v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barua" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Becker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514147v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blache" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kropotkine-Watson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Labiausse" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357832v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358275v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908424v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908425v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00710868v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769224v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mevellec" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gauthier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806754v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;vellec" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146555v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518825v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#234;l Inguimbert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518754v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518516v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517757v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Jacques" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02859494v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326249v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>