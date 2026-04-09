--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -542,51 +542,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.056010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-2552/ae01d8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1527,412 +1527,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do low spatial frequencies explain the extremely fast saccades towards human faces?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Chauvin</w:t>
+                <w:t xml:space="preserve">Automatized set-up procedure for transcranial magnetic stimulation protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Boucart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passera Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dall'Igna Gaelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2016.12.019⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569378v1</w:t>
+                <w:t xml:space="preserve">inserm-01504574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of age on the soccer-specific cognitive-motor performance of elite young soccer players: Comparison between objective measurements and coaches’ evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Halim Hicheur</w:t>
+                <w:t xml:space="preserve">Do low spatial frequencies explain the extremely fast saccades towards human faces?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Chenevière</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Boucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0185460⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133, pp.100-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2016.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676284v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatized set-up procedure for transcranial magnetic stimulation protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+                <w:t xml:space="preserve">Effects of age on the soccer-specific cognitive-motor performance of elite young soccer players: Comparison between objective measurements and coaches’ evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Diard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Raffin</w:t>
+                <w:t xml:space="preserve">Steve Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passera Brice</w:t>
+                <w:t xml:space="preserve">Xavier Chenevière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dall'Igna Gaelle</w:t>
+                <w:t xml:space="preserve">Wolfgang Taube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0185460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01504574v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of guns and snakes: testing a modern threat superiority effect</w:t>
               </w:r>
@@ -2042,307 +2042,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping dynamical properties of cortical microcircuits using robotized TMS and EEG: Towards functional cytoarchitectonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence d’un traitement émotionnel implicite sur le contrôle inhibiteur dans le trouble bipolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysianne Beynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fredembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (2), pp.96 - 97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318810v1</w:t>
+                <w:t xml:space="preserve">hal-01569811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’un traitement émotionnel implicite sur le contrôle inhibiteur dans le trouble bipolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping dynamical properties of cortical microcircuits using robotized TMS and EEG: Towards functional cytoarchitectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysianne Beynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marendaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01569811v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial frequency processing in scene-selective cortical regions</w:t>
               </w:r>
@@ -2464,658 +2464,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective connectivity in the neural network underlying coarse-to-fine categorization of visual scenes. A dynamic causal modeling study.</w:t>
+                <w:t xml:space="preserve">Rapid scene categorization: Role of spatial frequency order, accumulation mode and luminance contrast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pichat</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2015.07.004⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2014.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196760v1</w:t>
+                <w:t xml:space="preserve">hal-01120812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid scene categorization: Role of spatial frequency order, accumulation mode and luminance contrast.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Supercapacitor Ageing Model on Optimal Sizing and Control of a HEV using Combinatorial Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Peyrin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2014.11.013⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (15), pp.403 - 410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120812v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Supercapacitor Ageing Model on Optimal Sizing and Control of a HEV using Combinatorial Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective connectivity in the neural network underlying coarse-to-fine categorization of visual scenes. A dynamic causal modeling study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Sari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Bideaux</w:t>
+                <w:t xml:space="preserve">Cédric Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.46-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2015.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873473v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What saccadic eye movements tell us about TMS-induced neuromodulation of the DLPFC and mood changes: a pilot study in bipolar disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lysianne Beynel</w:t>
+                <w:t xml:space="preserve">Brain Processing of Emotional Scenes in Aging: Effect of Arousal and Affective Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilles Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnint.2014.00065⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e99523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375549v1</w:t>
+                <w:t xml:space="preserve">hal-01378304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Processing of Emotional Scenes in Aging: Effect of Arousal and Affective Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Gentaz</w:t>
+                <w:t xml:space="preserve">What saccadic eye movements tell us about TMS-induced neuromodulation of the DLPFC and mood changes: a pilot study in bipolar disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysianne Beynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alan Chauvin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.e99523. </w:t>
+              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnint.2014.00065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378304v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related changes in intracortical inhibition are mental-cognitive state-dependent</w:t>
               </w:r>
@@ -3377,51 +3377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsaccades are modulated by both attentional demands of a visual discrimination task and background noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6305,77 +6305,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial approach for sizing and optimal energy management of HEV including durability constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Búzios, RJ, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6422,77 +6422,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost Optimization for Plug-In Integration in a Hybrid Electric Mini-Excavator with Mixed-Integer Linear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VPPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6660,77 +6660,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sizing of an energy storage system for a hybrid vehicle applied to an off-road application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.775 - 780, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6764,51 +6764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of background noise on microsaccades generation in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6872,51 +6872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of background noise on microsaccades generation in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8104,51 +8104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8221,51 +8221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9035,51 +9035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0DFF18D"/>
+    <w:nsid w:val="09C3D089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9266,51 +9266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alan-chauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6498-2766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076395847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanbuckhave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Huson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109378" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2025.103974" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Varmaghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae01d8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03920785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Passera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raffin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03200741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Parisot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.1.9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Entzmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36510-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01911098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2018.09.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianne Beynel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marendaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dall&#8217;igna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Per&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Manto Jonte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.179" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180170" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2016.12.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Hicheur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chassot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chenevi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Taube" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185460" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01504574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passera Brice" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dall'Igna Gaelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.04.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Subra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2017.1284044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318810v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bacle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.05.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fredembach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LG7Q8Z4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z6NGBPS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2015.07.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7841V5T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.11.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.058" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00065" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles Mathieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099523" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375545v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2014.05.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSBH60DN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Musel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giavarini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00643" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Campagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/13.13.18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925660v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Malsert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2012.00112" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2012.05.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQKLR9V1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038493" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680864v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2012.666965" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Willenbockel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fiset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arguin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0016465" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.02.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN9RL2GK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Worsley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Schyns" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/5.9.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.11.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64F0TKZM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.08.035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW21V6X1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/5.8.919" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.02.044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHWP6TWV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.02.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLFVB2KQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861979v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0278-2626(03)00126-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZXBCXWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806803v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872153v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Pesci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Josse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lenouvel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5598" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325594v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840244v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000176v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Molto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726513v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281649" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873439v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352923" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998721v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878173" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878348v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907212v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madelain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Rieger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915785v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894621v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forest" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Techer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915882v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.16" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Majki&#263;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l M Jobard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982512v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982507v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390016v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alan-chauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6498-2766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076395847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanbuckhave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Huson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109378" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2025.103974" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Varmaghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae01d8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03920785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Passera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raffin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03200741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Parisot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.1.9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Entzmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36510-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01911098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2018.09.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianne Beynel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marendaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dall&#8217;igna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Per&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Manto Jonte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.179" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180170" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01504574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passera Brice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dall'Igna Gaelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.04.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2016.12.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Hicheur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chassot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chenevi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Taube" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Subra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2017.1284044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fredembach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LG7Q8Z4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318810v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bacle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.05.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z6NGBPS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.11.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.058" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2015.07.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7841V5T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378304v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles Mathieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099523" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00065" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375545v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2014.05.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSBH60DN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Musel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giavarini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00643" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Campagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/13.13.18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925660v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Malsert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2012.00112" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2012.05.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQKLR9V1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038493" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680864v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2012.666965" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Willenbockel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fiset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arguin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0016465" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.02.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN9RL2GK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Worsley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Schyns" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/5.9.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.11.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64F0TKZM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.08.035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW21V6X1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/5.8.919" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.02.044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHWP6TWV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.02.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLFVB2KQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861979v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0278-2626(03)00126-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZXBCXWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806803v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872153v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Pesci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Josse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lenouvel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5598" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325594v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840244v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000176v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Molto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726513v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281649" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873439v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352923" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998721v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878173" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878348v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907212v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madelain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Rieger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915785v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894621v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forest" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Techer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915882v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.16" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Majki&#263;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l M Jobard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982512v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982507v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390016v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>