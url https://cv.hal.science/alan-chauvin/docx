--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -199,291 +199,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pupil changes to voluntary and involuntary visual imagery: A unified paradigm with implications for aphantasia research</w:t>
+                <w:t xml:space="preserve">Comparing the characteristics of hallucinations and mental imagery: a large cross-sectional study in the general population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vanbuckhave</w:t>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Huson</w:t>
+                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+                <w:t xml:space="preserve">Camille Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Chauvin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 223 (March), pp.109378. </w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 137, pp.103974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2026.109378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2025.103974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527566v1</w:t>
+                <w:t xml:space="preserve">hal-05527552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the characteristics of hallucinations and mental imagery: a large cross-sectional study in the general population</w:t>
+                <w:t xml:space="preserve">Pupil changes to voluntary and involuntary visual imagery: A unified paradigm with implications for aphantasia research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+                <w:t xml:space="preserve">Claire Vanbuckhave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Huson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 137, pp.103974. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 223 (March), pp.109378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2025.103974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2026.109378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527552v1</w:t>
+                <w:t xml:space="preserve">hal-05527566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ICA-based artifact suppression method for online extraction of TMS-evoked potentials: toward closed-loop TMS-EEG applications beyond the motor cortex</w:t>
               </w:r>
@@ -521,51 +521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (5), pp.056010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -612,51 +612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the spatial resolution of TMS-EEG coupling on the sensorimotor region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Passera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Entzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1049,51 +1049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 109, pp.19-30. </w:t>
@@ -1412,64 +1412,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Emotional Attention is Impacted in Alzheimer’s Disease: An Eye-Tracking Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Juphard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,412 +1527,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatized set-up procedure for transcranial magnetic stimulation protocols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of age on the soccer-specific cognitive-motor performance of elite young soccer players: Comparison between objective measurements and coaches’ evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Diard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Raffin</w:t>
+                <w:t xml:space="preserve">Halim Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passera Brice</w:t>
+                <w:t xml:space="preserve">Steve Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dall'Igna Gaelle</w:t>
+                <w:t xml:space="preserve">Xavier Chenevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Taube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.04.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0185460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01504574v1</w:t>
+                <w:t xml:space="preserve">hal-01676284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do low spatial frequencies explain the extremely fast saccades towards human faces?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 133, pp.100-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.visres.2016.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of age on the soccer-specific cognitive-motor performance of elite young soccer players: Comparison between objective measurements and coaches’ evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Chauvin</w:t>
+                <w:t xml:space="preserve">Automatized set-up procedure for transcranial magnetic stimulation protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Chassot</w:t>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Chenevière</w:t>
+                <w:t xml:space="preserve">Passera Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Taube</w:t>
+                <w:t xml:space="preserve">Dall'Igna Gaelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (9), </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0185460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676284v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01504574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of guns and snakes: testing a modern threat superiority effect</w:t>
               </w:r>
@@ -1957,51 +1957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2061,64 +2061,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d’un traitement émotionnel implicite sur le contrôle inhibiteur dans le trouble bipolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysianne Beynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fredembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,51 +2246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysianne Beynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marendaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -2354,64 +2354,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2464,390 +2464,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid scene categorization: Role of spatial frequency order, accumulation mode and luminance contrast.</w:t>
+                <w:t xml:space="preserve">Effective connectivity in the neural network underlying coarse-to-fine categorization of visual scenes. A dynamic causal modeling study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2014.11.013⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.46-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120812v1</w:t>
+                <w:t xml:space="preserve">hal-01196760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Supercapacitor Ageing Model on Optimal Sizing and Control of a HEV using Combinatorial Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (15), pp.403 - 410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective connectivity in the neural network underlying coarse-to-fine categorization of visual scenes. A dynamic causal modeling study.</w:t>
+                <w:t xml:space="preserve">Rapid scene categorization: Role of spatial frequency order, accumulation mode and luminance contrast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pichat</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2014.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2015.07.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01196760v1</w:t>
+                <w:t xml:space="preserve">hal-01120812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Processing of Emotional Scenes in Aging: Effect of Arousal and Affective Context</w:t>
               </w:r>
@@ -2885,51 +2885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vercueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (6), pp.e99523. </w:t>
@@ -2980,64 +2980,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What saccadic eye movements tell us about TMS-induced neuromodulation of the DLPFC and mood changes: a pilot study in bipolar disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysianne Beynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3114,64 +3114,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related changes in intracortical inhibition are mental-cognitive state-dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysianne Beynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3295,51 +3295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Giavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (10), pp.2287-2297. </w:t>
@@ -3377,90 +3377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsaccades are modulated by both attentional demands of a visual discrimination task and background noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (13), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3507,64 +3507,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccadic performance and cortical excitability as trait-markers and state-markers in rapid cycling bipolar disorder: a two-case follow-up study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Malsert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3641,64 +3641,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antisaccades as a follow-up tool in major depressive disorder therapies: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Malsert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,64 +3787,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is coarse-to-fine strategy sensitive to normal aging?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Musel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chokron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3917,64 +3917,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Having to identify a target reduces antisaccade latencies in mixed saccadic paradigms: A top-down effect released by tonic prefrontal activation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Malsert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marendaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4047,51 +4047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Willenbockel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4168,51 +4168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing or producing a motor action improves later perception of biological motion: evidence for a gender effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4265,329 +4265,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate statistical tests for smooth classification images.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improving generalisation skills in a neural network on the basis of neurophysiological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/5.9.1⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 58 (2), pp.246-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2004.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806723v1</w:t>
+                <w:t xml:space="preserve">hal-00372319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving generalisation skills in a neural network on the basis of neurophysiological data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Accurate statistical tests for smooth classification images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith J. Worsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe G. Schyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Arguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2004.11.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (9), pp.659-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/5.9.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00372319v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coarse-to-fine hypothesis revisited: Evidence from neuro-computational modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 57 (2), pp.151-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4646,51 +4646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A causal link between scene exploration, local saliency and scene contex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marendaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanny Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4750,64 +4750,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of orientation channels in the striate cortex for distributed categorization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 55 (2), pp.352-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4853,64 +4853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image phase or amplitude? Rapid scene categorization is an amplitude based process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5008,51 +5008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemispheric specialization for spatial frequency processing in the analysis of natural scenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chokron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5150,277 +5150,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological characterisation of the continuum of hallucination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does auditory verbal aphantasia affect rhyme judgment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Téo Pesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Jacquet</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Peperkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECHR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lisbonne, France</w:t>
+              <w:t xml:space="preserve">13th International Seminar of Speech Production (ISSP),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans (Vercors), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806803v1</w:t>
+                <w:t xml:space="preserve">hal-04872153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does auditory verbal aphantasia affect rhyme judgment?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Josse</w:t>
+                <w:t xml:space="preserve">Phenomenological characterisation of the continuum of hallucination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Chauvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sharon Peperkamp</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Seminar of Speech Production (ISSP),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Autrans (Vercors), France</w:t>
+              <w:t xml:space="preserve">ECHR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lisbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872153v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the direction of motion after-effect when the induction phase stimulus is multi-stable</w:t>
               </w:r>
@@ -5432,51 +5432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lenouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vision Sciences Society, May 2022, St Pete Beach, FL, United States. pp.5598, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5523,51 +5523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'ambiguïté d'une multi-stabilité visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,51 +5631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-stability and fixationnal eye movements: an energy potential fields modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5765,64 +5765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Entzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5860,51 +5860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Multi-stability and Fixational Eye Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,51 +5981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Molto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque Francophone International sur l’Enseignement de la Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6063,51 +6063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multistable gravitational potential approach to fixational eye movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6184,51 +6184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion on a Necker cube leads to micro-pursuit-like eye movements and affects the dynamics of bistability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6292,90 +6292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial approach for sizing and optimal energy management of HEV including durability constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Búzios, RJ, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6409,90 +6409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost Optimization for Plug-In Integration in a Hybrid Electric Mini-Excavator with Mixed-Integer Linear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VPPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6539,64 +6539,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of contrast equalization on spatial frequency processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,90 +6647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sizing of an energy storage system for a hybrid vehicle applied to an off-road application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.775 - 780, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6764,90 +6764,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of background noise on microsaccades generation in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECVP 2012 - European Conference on Visual Preception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6872,90 +6872,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of background noise on microsaccades generation in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECVP 2012 - European Conference on Visual Preception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7006,51 +7006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Deplancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Madelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7101,51 +7101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percevoir l'imperceptible par l'action: l'exemple du mouvement biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7183,64 +7183,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid visual scene categorization relies mainly on amplitude spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7334,277 +7334,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimodal Weights in Bimodal Perception: Influence of intermodal differences in stimulus reliability and task induced saccades on crossmodal bias</w:t>
+                <w:t xml:space="preserve">Effect of sensory reliability and saccadic eye-movements on multisensory integration in the spatial ventriloquism paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisa Rieger</w:t>
+                <w:t xml:space="preserve">Aurélien Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMRF 2022 - International Multisensory Research Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Ulm, Germany. </w:t>
+              <w:t xml:space="preserve">, Jul 2022, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977890v1</w:t>
+                <w:t xml:space="preserve">hal-04977898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sensory reliability and saccadic eye-movements on multisensory integration in the spatial ventriloquism paradigm</w:t>
+                <w:t xml:space="preserve">Unimodal Weights in Bimodal Perception: Influence of intermodal differences in stimulus reliability and task induced saccades on crossmodal bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Belle</w:t>
+                <w:t xml:space="preserve">Alisa Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMRF 2022 - International Multisensory Research Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Ulm, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977898v1</w:t>
+                <w:t xml:space="preserve">hal-04977890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistability: Physiological 'signature' of perceptual changes in ambiguous vision</w:t>
               </w:r>
@@ -7616,51 +7616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lenouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7692,269 +7692,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude of saccades is modulated by the nature of visual stimuli and saccade accuracy in saccadic choice tasks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantifying pursuit movements through measures of spatio-temporal similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECVP 2018 - European Conference on Visual Preception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">GDR Vision 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915785v1</w:t>
+                <w:t xml:space="preserve">hal-01986047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying pursuit movements through measures of spatio-temporal similarity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Amplitude of saccades is modulated by the nature of visual stimuli and saccade accuracy in saccadic choice tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Entzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Steeve Zozor</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Vision 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t>
+              <w:t xml:space="preserve">ECVP 2018 - European Conference on Visual Preception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986047v1</w:t>
+                <w:t xml:space="preserve">hal-01915785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of eye-movements on multisensory stimulus localization: experiments, models and robotics applications</w:t>
               </w:r>
@@ -7992,51 +7992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Grenoble, France. , pp.1</w:t>
@@ -8065,90 +8065,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccades toward faces are not only faster but also larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8189,260 +8189,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective connectivity in the cerebral network underlying visual scene categorization. A dynamic causal modeling study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pichat</w:t>
+                <w:t xml:space="preserve">The ArcheoNeuro Project: The neural basis of early engravings perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Majkić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël M Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Art and the Brain: How Imagery Makes Us Human</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982397v1</w:t>
+                <w:t xml:space="preserve">hal-01982382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ArcheoNeuro Project: The neural basis of early engravings perception</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesco D’errico</w:t>
+                <w:t xml:space="preserve">Effective connectivity in the cerebral network underlying visual scene categorization. A dynamic causal modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art and the Brain: How Imagery Makes Us Human</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982382v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial frequency processing within scene-selective cortical regions</w:t>
               </w:r>
@@ -8454,64 +8454,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8543,273 +8543,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of RMS contrast normalization on the retinotopic processing of spatial frequencies during scene categorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does RMS contrast normalization impair Coarse-to-Fine processing of natural scenes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, St Pete Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982512v1</w:t>
+                <w:t xml:space="preserve">hal-01982507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does RMS contrast normalization impair Coarse-to-Fine processing of natural scenes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of RMS contrast normalization on the retinotopic processing of spatial frequencies during scene categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ramanoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, St Pete Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982507v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8853,51 +8853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysianne Beynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marendaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9035,51 +9035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09C3D089"/>
+    <w:nsid w:val="9E52612E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9266,51 +9266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alan-chauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6498-2766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076395847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanbuckhave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Huson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109378" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2025.103974" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Varmaghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae01d8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03920785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Passera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raffin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03200741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Parisot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.1.9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Entzmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36510-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01911098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2018.09.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianne Beynel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marendaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dall&#8217;igna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Per&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Manto Jonte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.179" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180170" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01504574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passera Brice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dall'Igna Gaelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.04.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2016.12.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Hicheur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chassot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chenevi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Taube" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Subra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2017.1284044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fredembach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LG7Q8Z4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318810v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bacle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.05.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z6NGBPS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.11.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.058" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2015.07.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7841V5T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378304v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles Mathieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099523" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00065" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375545v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2014.05.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSBH60DN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Musel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giavarini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00643" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Campagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/13.13.18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925660v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Malsert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2012.00112" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2012.05.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQKLR9V1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038493" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680864v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2012.666965" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Willenbockel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fiset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arguin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0016465" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.02.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN9RL2GK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Worsley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Schyns" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/5.9.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.11.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64F0TKZM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.08.035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW21V6X1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/5.8.919" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.02.044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHWP6TWV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.02.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLFVB2KQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861979v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0278-2626(03)00126-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZXBCXWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806803v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872153v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Pesci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Josse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lenouvel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5598" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325594v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840244v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000176v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Molto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726513v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281649" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873439v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352923" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998721v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878173" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878348v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907212v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madelain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Rieger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915785v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894621v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forest" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Techer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915882v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.16" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Majki&#263;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l M Jobard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982512v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982507v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390016v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alan-chauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6498-2766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076395847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2025.103974" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanbuckhave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Huson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109378" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Varmaghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae01d8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03920785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Passera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raffin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03200741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Parisot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.1.9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Entzmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36510-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01911098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2018.09.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianne Beynel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marendaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dall&#8217;igna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Per&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Manto Jonte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.179" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180170" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Hicheur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chassot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chenevi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Taube" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185460" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2016.12.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01504574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passera Brice" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dall'Igna Gaelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.04.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Subra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2017.1284044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fredembach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LG7Q8Z4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318810v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bacle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.05.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z6NGBPS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2015.07.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7841V5T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.058" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.11.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378304v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles Mathieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099523" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00065" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375545v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2014.05.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSBH60DN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Musel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giavarini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00643" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Campagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/13.13.18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925660v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Malsert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2012.00112" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2012.05.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQKLR9V1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038493" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680864v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2012.666965" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Willenbockel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fiset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arguin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0016465" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.02.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN9RL2GK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.11.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64F0TKZM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806723v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Worsley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Schyns" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/5.9.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.08.035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW21V6X1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/5.8.919" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.02.044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHWP6TWV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.02.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLFVB2KQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861979v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0278-2626(03)00126-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZXBCXWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Pesci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Josse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806803v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lenouvel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5598" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325594v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840244v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000176v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Molto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726513v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281649" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873439v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352923" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998721v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878173" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878348v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907212v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madelain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977890v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Rieger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986047v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915785v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894621v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forest" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Techer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915882v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.16" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982382v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Majki&#263;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l M Jobard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982507v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982512v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390016v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>