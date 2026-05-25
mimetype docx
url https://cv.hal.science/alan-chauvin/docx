--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,8980 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8929 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alan Chauvin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alan-chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6498-2766</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076395847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=4hzgI_gAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pupil changes to voluntary and involuntary visual imagery: A unified paradigm with implications for aphantasia research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vanbuckhave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lœvenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223 (March), pp.109378. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2026.109378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the characteristics of hallucinations and mental imagery: a large cross-sectional study in the general population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lœvenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 137, pp.103974. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2025.103974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ICA-based artifact suppression method for online extraction of TMS-evoked potentials: toward closed-loop TMS-EEG applications beyond the motor cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Varmaghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Harquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (5), pp.056010. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ae01d8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the spatial resolution of TMS-EEG coupling on the sensorimotor region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Passera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 259, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-pursuit: A class of fixational eye movements correlating with smooth, predictable, small-scale target trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Zozor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.21.1.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twice-daily neuronavigated intermittent theta burst stimulation for bipolar depression: A Randomized Sham-Controlled Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysianne Beynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dall’igna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Peré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (5), pp.371-375. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2019.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face perception influences the programming of eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.560. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36510-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of recurrent top-down synaptic connections for the anticipation of dynamic emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Caucasian and North African French Faces (CaNAFF): A Face Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Manto Jonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Emotional Attention is Impacted in Alzheimer’s Disease: An Eye-Tracking Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sauvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (4), pp.1445-1458. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-180170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of guns and snakes: testing a modern threat superiority effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Subra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fourgassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Alexopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.81 - 91. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2017.1284044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of age on the soccer-specific cognitive-motor performance of elite young soccer players: Comparison between objective measurements and coaches’ evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Hicheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chenevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Taube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0185460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do low spatial frequencies explain the extremely fast saccades towards human faces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.100-111. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2016.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatized set-up procedure for transcranial magnetic stimulation protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Harquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passera Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dall'Igna Gaelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01504574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d’un traitement émotionnel implicite sur le contrôle inhibiteur dans le trouble bipolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysianne Beynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fredembach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Harquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (2), pp.96 - 97. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping dynamical properties of cortical microcircuits using robotized TMS and EEG: Towards functional cytoarchitectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Harquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bacle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysianne Beynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial frequency processing in scene-selective cortical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.86 - 95. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective connectivity in the neural network underlying coarse-to-fine categorization of visual scenes. A dynamic causal modeling study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.46-56. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Supercapacitor Ageing Model on Optimal Sizing and Control of a HEV using Combinatorial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (15), pp.403 - 410. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: Role of spatial frequency order, accumulation mode and luminance contrast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2014.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What saccadic eye movements tell us about TMS-induced neuromodulation of the DLPFC and mood changes: a pilot study in bipolar disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysianne Beynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Harquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2014.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Processing of Emotional Scenes in Aging: Effect of Arousal and Affective Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilles Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Harquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e99523. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0099523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in intracortical inhibition are mental-cognitive state-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysianne Beynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Harquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.9-12. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsycho.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-to-fine categorization of visual scenes in scene-selective cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Giavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (10), pp.2287-2297. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsaccades are modulated by both attentional demands of a visual discrimination task and background noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Hicheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Zozor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (13), pp.18. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/13.13.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccadic performance and cortical excitability as trait-markers and state-markers in rapid cycling bipolar disorder: a two-case follow-up study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Malsert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Polosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Szekely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.112. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2012.00112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisaccades as a follow-up tool in major depressive disorder therapies: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Malsert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Polosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200 (2-3), pp.1051-1053. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2012.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is coarse-to-fine strategy sensitive to normal aging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38493. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Having to identify a target reduces antisaccade latencies in mixed saccadic paradigms: A top-down effect released by tonic prefrontal activation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Malsert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17588928.2012.666965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does face inversion change spatial frequency tuning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Willenbockel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Arguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (1), pp.122-35. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0016465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing or producing a motor action improves later perception of biological motion: evidence for a gender effect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bidet-Ildei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Coello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 134 (2), pp.215-24. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving generalisation skills in a neural network on the basis of neurophysiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (2), pp.246-248. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2004.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate statistical tests for smooth classification images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith J. Worsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe G. Schyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Arguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (9), pp.659-667. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/5.9.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coarse-to-fine hypothesis revisited: Evidence from neuro-computational modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (2), pp.151-157. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2004.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A causal link between scene exploration, local saliency and scene contex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanny Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (8), pp.919. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/5.8.919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of orientation channels in the striate cortex for distributed categorization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (2), pp.352-354. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2004.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image phase or amplitude? Rapid scene categorization is an amplitude based process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanny Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (4), pp.313-318. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispheric specialization for spatial frequency processing in the analysis of natural scenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.278-82. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0278-2626(03)00126-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does auditory verbal aphantasia affect rhyme judgment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Pesci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Peperkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Seminar of Speech Production (ISSP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans (Vercors), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological characterisation of the continuum of hallucination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECHR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lisbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the direction of motion after-effect when the induction phase stimulus is multi-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lenouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vision Sciences Society, May 2022, St Pete Beach, FL, United States. pp.5598, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.23.9.5598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'ambiguïté d'une multi-stabilité visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Zozor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stability and fixationnal eye movements: an energy potential fields modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Zozor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face stimuli influence the programming of saccade amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Multi-stability and Fixational Eye Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Zozor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de risque et QCMs : conséquences sur la validité des méthodes de notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multistable gravitational potential approach to fixational eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Zozor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2017 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion on a Necker cube leads to micro-pursuit-like eye movements and affects the dynamics of bistability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Zozor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM 2017 - 19th European Conference on Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wuppertal, Germany. pp.869 - 878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial approach for sizing and optimal energy management of HEV including durability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Búzios, RJ, Brazil. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Optimization for Plug-In Integration in a Hybrid Electric Mini-Excavator with Mixed-Integer Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of contrast equalization on spatial frequency processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Grenoble Cognition - 5e Rencontres du Pôle Grenoble Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an energy storage system for a hybrid vehicle applied to an off-road application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.775 - 780, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of background noise on microsaccades generation in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Hicheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Zozor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2012 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of background noise on microsaccades generation in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Hicheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Zozor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2012 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual acquisition of a visual target is influenced by distractors only when they are perceived: evidence for no dissociation between perception and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Coello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percevoir l'imperceptible par l'action: l'exemple du mouvement biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bidet-Ildei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Coello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième Forum du GDR-vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid visual scene categorization relies mainly on amplitude spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanny Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology (ARVO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistability: Physiological 'signature' of perceptual changes in ambiguous vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lenouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant.e.s et post-doctorant.e.s du pôle PSD (Pôle Sciences des Données)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sensory reliability and saccadic eye-movements on multisensory integration in the spatial ventriloquism paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMRF 2022 - International Multisensory Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimodal Weights in Bimodal Perception: Influence of intermodal differences in stimulus reliability and task induced saccades on crossmodal bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisa Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMRF 2022 - International Multisensory Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ulm, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eye-movements on multisensory stimulus localization: experiments, models and robotics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying pursuit movements through measures of spatio-temporal similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Zozor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Vision 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude of saccades is modulated by the nature of visual stimuli and saccade accuracy in saccadic choice tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2018 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccades toward faces are not only faster but also larger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2017 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/10.4.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial frequency processing within scene-selective cortical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2015 - 21st Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective connectivity in the cerebral network underlying visual scene categorization. A dynamic causal modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ArcheoNeuro Project: The neural basis of early engravings perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Majkić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël M Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and the Brain: How Imagery Makes Us Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does RMS contrast normalization impair Coarse-to-Fine processing of natural scenes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St Pete Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of RMS contrast normalization on the retinotopic processing of spatial frequencies during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St Pete Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CortExTool: a toolbox for processing motor cortical excitability measurements by transcranial magnetic stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Harquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysianne Beynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9035,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E52612E"/>
+    <w:nsid w:val="989BA178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9266,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alan-chauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6498-2766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076395847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2025.103974" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanbuckhave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Huson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109378" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Varmaghani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae01d8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03920785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Passera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raffin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03200741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Parisot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.1.9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Entzmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36510-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01911098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2018.09.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianne Beynel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marendaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dall&#8217;igna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Per&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Manto Jonte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.179" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180170" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Hicheur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chassot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chenevi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Taube" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185460" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2016.12.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01504574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passera Brice" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dall'Igna Gaelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.04.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Subra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2017.1284044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fredembach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LG7Q8Z4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318810v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bacle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.05.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z6NGBPS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2015.07.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7841V5T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873473v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.058" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.11.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378304v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles Mathieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099523" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00065" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375545v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2014.05.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSBH60DN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Musel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giavarini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00643" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Campagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/13.13.18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925660v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Malsert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2012.00112" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2012.05.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQKLR9V1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038493" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680864v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2012.666965" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Willenbockel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fiset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arguin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0016465" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.02.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN9RL2GK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.11.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64F0TKZM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806723v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Worsley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Schyns" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/5.9.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.08.035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW21V6X1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/5.8.919" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.02.044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHWP6TWV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.02.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLFVB2KQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861979v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0278-2626(03)00126-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZXBCXWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Pesci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Josse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806803v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lenouvel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5598" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325594v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840244v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000176v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Molto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726513v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281649" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873439v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352923" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998721v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878173" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878348v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907212v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madelain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977890v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Rieger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986047v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915785v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894621v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forest" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Techer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915882v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.16" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982382v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Majki&#263;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l M Jobard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982507v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982512v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390016v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alan-chauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6498-2766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076395847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4hzgI_gAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanbuckhave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Huson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109378" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2025.103974" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Varmaghani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae01d8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03920785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Passera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raffin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03200741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Parisot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.1.9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianne Beynel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marendaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dall&#8217;igna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Per&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Entzmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36510-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01911098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2018.09.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Manto Jonte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.179" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180170" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Subra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2017.1284044" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Hicheur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chassot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chenevi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Taube" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2016.12.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01504574v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passera Brice" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dall'Igna Gaelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.04.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569811v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fredembach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LG7Q8Z4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bacle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.05.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z6NGBPS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2015.07.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7841V5T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.058" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.11.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles Mathieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099523" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375545v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2014.05.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSBH60DN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077513v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Musel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giavarini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00643" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917125v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Campagne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/13.13.18" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Malsert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2012.00112" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2012.05.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQKLR9V1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827611v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038493" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680864v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2012.666965" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925697v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Willenbockel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fiset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arguin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0016465" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965245v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.02.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN9RL2GK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.11.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64F0TKZM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806723v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Worsley" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Schyns" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/5.9.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372320v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.08.035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW21V6X1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365887v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/5.8.919" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.02.044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHWP6TWV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372326v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.02.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLFVB2KQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861979v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0278-2626(03)00126-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZXBCXWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872153v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Pesci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Josse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806803v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027056v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lenouvel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5598" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325594v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840244v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840236v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Molto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724178v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726513v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281649" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873439v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352923" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075201v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878173" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797067v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878348v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907212v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madelain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001364v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977890v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Rieger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894621v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Forest" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Techer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986047v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915882v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.16" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982474v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982397v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Majki&#263;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l M Jobard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982507v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982512v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390016v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>