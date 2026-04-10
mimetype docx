--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -4710,51 +4710,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antixenosis Resistance in Wild and Cultivated Tomato Accessions: How Plant Volatilome Influences the Behavior of Tuta absoluta?</w:t>
+                <w:t xml:space="preserve">Phylogenetic drivers involved in the diversity of plant volatile profiles shape antixenosis resistance of tomato against Tuta absoluta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Fourati</w:t>
@@ -4789,97 +4789,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'Ecole Doctorale SIRENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, NANCY, France</w:t>
+              <w:t xml:space="preserve">XII European Congress of Entomology (ECE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Heraklion, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516597v1</w:t>
+                <w:t xml:space="preserve">hal-04399246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic drivers involved in the diversity of plant volatile profiles shape antixenosis resistance of tomato against Tuta absoluta</w:t>
+                <w:t xml:space="preserve">Antixenosis Resistance in Wild and Cultivated Tomato Accessions: How Plant Volatilome Influences the Behavior of Tuta absoluta?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Fourati</w:t>
@@ -4914,73 +4914,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Congress of Entomology (ECE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Heraklion, Greece. </w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'Ecole Doctorale SIRENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399246v1</w:t>
+                <w:t xml:space="preserve">hal-04516597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Cap Zéro Phyto</w:t>
               </w:r>
@@ -5714,51 +5714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Otto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlens C&#233;lestin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini G Pashalidou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02371-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot&#8208;antalik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04647748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121818" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grosjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Baillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240890" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fourati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Del-Valle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ferrante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04039060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00870-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542174v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Semeraro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#225;nchez&#8208;moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Goodall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Humair" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Maire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Moreno-Aguilar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Godschalx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59068-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Descombes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pitteloud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Glauser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defossez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd7015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana H Wall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wardle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Traunspurger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0437-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03028286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#224;nchez-Moreno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04778-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Routh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Ferris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1418-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R&#246;der" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rasmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13190" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pellissier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13286" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Petry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Abdala-Roberts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Butr&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de La Fuente" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy139" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Humair" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana M&#252;nzbergov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13396" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pellissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4162-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenggao Xiao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Koricheva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e&#8208;claire Le Bayon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12969" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moe Bakhtiari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Formenti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects7040070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Campos-Herrera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#225;nchez-Moreno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vittoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2016.00084" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dourlot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Paty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12187" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BF6JLDDJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Danner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M van Dam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-015-0575-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Basso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pintureau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dugravot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortreuil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cortesero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2012.01257.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X6T3QQ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastein Dugravot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mortreuil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Pashalidou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Paschalidou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. van Dam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917496v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Josso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399246v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia I Rondon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Souriau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917136v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91614-9_10" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S147" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Otto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlens C&#233;lestin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini G Pashalidou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02371-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot&#8208;antalik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04647748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121818" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grosjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Baillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240890" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fourati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Del-Valle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ferrante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04039060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00870-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542174v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Semeraro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#225;nchez&#8208;moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Goodall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Humair" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Maire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Moreno-Aguilar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Godschalx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59068-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Descombes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pitteloud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Glauser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defossez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd7015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana H Wall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wardle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Traunspurger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0437-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03028286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#224;nchez-Moreno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04778-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Routh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Ferris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1418-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R&#246;der" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rasmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13190" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pellissier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13286" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Petry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Abdala-Roberts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Butr&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de La Fuente" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy139" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Humair" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana M&#252;nzbergov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13396" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pellissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4162-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenggao Xiao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Koricheva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e&#8208;claire Le Bayon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12969" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moe Bakhtiari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Formenti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects7040070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Campos-Herrera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#225;nchez-Moreno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vittoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2016.00084" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dourlot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Paty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12187" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BF6JLDDJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Danner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M van Dam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-015-0575-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Basso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pintureau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dugravot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortreuil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cortesero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2012.01257.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X6T3QQ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastein Dugravot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mortreuil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Pashalidou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Paschalidou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. van Dam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917496v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Josso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516597v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia I Rondon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Souriau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917136v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91614-9_10" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S147" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>