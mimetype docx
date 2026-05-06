--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -389,425 +389,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological restoration combining mowing and competition limits the development of invasive Reynoutria japonica</w:t>
+                <w:t xml:space="preserve">Phytochemical drivers of insect herbivory: a functional toolbox to support agroecological diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+                <w:t xml:space="preserve">Jeremy Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kergunteuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 366, pp.121818. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (7), pp.1-15, 240890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.240890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647748v1</w:t>
+                <w:t xml:space="preserve">hal-04684947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical drivers of insect herbivory: a functional toolbox to support agroecological diversification</w:t>
+                <w:t xml:space="preserve">Joint effects of inter-specific and intra-specific diversity of tomato volatile profiles on antixenosis against Tuta absoluta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Grosjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Foteini G Pashalidou</w:t>
+                <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Fauvet</w:t>
+                <w:t xml:space="preserve">Yasmine Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Baillet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvia Del-Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Salgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.240890⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.325-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684947v1</w:t>
+                <w:t xml:space="preserve">hal-04557514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint effects of inter-specific and intra-specific diversity of tomato volatile profiles on antixenosis against Tuta absoluta</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological restoration combining mowing and competition limits the development of invasive Reynoutria japonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Del-Valle</w:t>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Salgon</w:t>
+                <w:t xml:space="preserve">Paul Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Ferrante</w:t>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (2), pp.325-337. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366, pp.121818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557514v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How agricultural techniques mediating bottom-up and top-down regulation foster crop protection against pests. A review</w:t>
               </w:r>
@@ -1051,295 +1051,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritrophic interactions follow phylogenetic escalation and climatic adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel trophic interactions under climate change promote alpine plant coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pitteloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Glauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kergunteuil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrienne Godschalx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 370 (6523), pp.1469-1473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59068-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abd7015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894441v1</w:t>
+                <w:t xml:space="preserve">hal-03199330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel trophic interactions under climate change promote alpine plant coexistence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tritrophic interactions follow phylogenetic escalation and climatic adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Descombes</w:t>
+                <w:t xml:space="preserve">Laureline Humair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pitteloud</w:t>
+                <w:t xml:space="preserve">Anne-Laure Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Glauser</w:t>
+                <w:t xml:space="preserve">María Fernanda Moreno-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Defossez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
+                <w:t xml:space="preserve">Adrienne Godschalx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 370 (6523), pp.1469-1473. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abd7015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59068-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199330v1</w:t>
+                <w:t xml:space="preserve">hal-02894441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global database of soil nematode abundance and functional group composition</w:t>
               </w:r>
@@ -1463,64 +1463,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting responses of above- and below-ground herbivore communities along elevation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pitteloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Sànchez-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,395 +1591,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil nematode abundance and functional group composition at a global scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Geisen</w:t>
+                <w:t xml:space="preserve">Environmental gradients and the evolution of tri-trophic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devin Routh</w:t>
+                <w:t xml:space="preserve">Gregory Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howard Ferris</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergio Rasmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 572 (7768), pp.194+. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (2), pp.292-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1418-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.13190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627798v1</w:t>
+                <w:t xml:space="preserve">hal-02894452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental gradients and the evolution of tri-trophic interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant physical and chemical traits associated with herbivory in situ and under a warming treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kergunteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Röder</w:t>
+                <w:t xml:space="preserve">Gaétan Glauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rasmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Rasmann</w:t>
+                <w:t xml:space="preserve">Loic Pellissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (2), pp.292-301. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108 (2), pp.733-749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.13190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894452v1</w:t>
+                <w:t xml:space="preserve">hal-02864918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant physical and chemical traits associated with herbivory in situ and under a warming treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
+                <w:t xml:space="preserve">Soil nematode abundance and functional group composition at a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van den Hoogen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Glauser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Rasmann</w:t>
+                <w:t xml:space="preserve">Devin Routh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Pellissier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Howard Ferris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Traunspurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 108 (2), pp.733-749. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 572 (7768), pp.194+. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1418-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864918v1</w:t>
+                <w:t xml:space="preserve">hal-02627798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducibility of chemical defences in young oak trees is stronger in species with high elevational ranges</w:t>
               </w:r>
@@ -2138,51 +2138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréline Humair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Münzbergová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rasmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (10), pp.1893-1903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréline Humair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Münzbergová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rasmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (10), pp.1893-1903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2346,90 +2346,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant physical and chemical defence variation along elevation gradients: a functional trait-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kergunteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Glauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rasmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 187 (2), pp.561-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2476,90 +2476,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth‐competition‐herbivore resistance trade‐offs and the responses of alpine plant communities to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Glauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (7), pp.1693-1703. </w:t>
@@ -2783,51 +2783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenggao Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (4), pp.70. </w:t>
@@ -2917,51 +2917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Sánchez-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rasmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3918,273 +3918,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing volatiles and attractiveness of five brassicaceous plants with potential for a « Push-Pull » strategy toward the cabbage root fly</w:t>
+                <w:t xml:space="preserve">Indirect plant defences do not get high : adaptive differentiation of phytochemistry along elevation gradients drives variations in the strength of plant-mediated trophic cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kergunteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A.M. Cortesero</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rasmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Meeting of International Society of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Urbana-Champaign, United States</w:t>
+              <w:t xml:space="preserve">16th Symposium on Insect-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917499v1</w:t>
+                <w:t xml:space="preserve">hal-02917162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect plant defences do not get high : adaptive differentiation of phytochemistry along elevation gradients drives variations in the strength of plant-mediated trophic cascades</w:t>
+                <w:t xml:space="preserve">Characterizing volatiles and attractiveness of five brassicaceous plants with potential for a « Push-Pull » strategy toward the cabbage root fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kergunteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Rasmann</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Danner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M. van Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Cortesero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Symposium on Insect-Plant Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">30th Meeting of International Society of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917162v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri-trophic interactions along ecological gradients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kergunteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rasmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Symposium of the European Society of Nematologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4222,51 +4222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-insect communication for offense and defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kergunteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rasmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4710,70 +4710,70 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic drivers involved in the diversity of plant volatile profiles shape antixenosis resistance of tomato against Tuta absoluta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Antixenosis Resistance in Wild and Cultivated Tomato Accessions: How Plant Volatilome Influences the Behavior of Tuta absoluta?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4789,116 +4789,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Congress of Entomology (ECE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Heraklion, Greece. </w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'Ecole Doctorale SIRENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399246v1</w:t>
+                <w:t xml:space="preserve">hal-04516597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antixenosis Resistance in Wild and Cultivated Tomato Accessions: How Plant Volatilome Influences the Behavior of Tuta absoluta?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic drivers involved in the diversity of plant volatile profiles shape antixenosis resistance of tomato against Tuta absoluta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,73 +4914,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'Ecole Doctorale SIRENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, NANCY, France</w:t>
+              <w:t xml:space="preserve">XII European Congress of Entomology (ECE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Heraklion, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516597v1</w:t>
+                <w:t xml:space="preserve">hal-04399246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Cap Zéro Phyto</w:t>
               </w:r>
@@ -5270,51 +5270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kergunteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moe Bakhtiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rasmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aboveground–Belowground Community Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-245, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5714,51 +5714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Otto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlens C&#233;lestin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini G Pashalidou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02371-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot&#8208;antalik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04647748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121818" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grosjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Baillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240890" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fourati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Del-Valle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ferrante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04039060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00870-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542174v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Semeraro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#225;nchez&#8208;moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Goodall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Humair" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Maire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Moreno-Aguilar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Godschalx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59068-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Descombes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pitteloud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Glauser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defossez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd7015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana H Wall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wardle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Traunspurger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0437-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03028286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#224;nchez-Moreno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04778-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Routh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Ferris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1418-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R&#246;der" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rasmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13190" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pellissier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13286" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Petry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Abdala-Roberts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Butr&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de La Fuente" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy139" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Humair" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana M&#252;nzbergov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13396" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pellissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4162-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenggao Xiao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Koricheva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e&#8208;claire Le Bayon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12969" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moe Bakhtiari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Formenti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects7040070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Campos-Herrera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#225;nchez-Moreno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vittoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2016.00084" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dourlot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Paty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12187" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BF6JLDDJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Danner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M van Dam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-015-0575-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Basso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pintureau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dugravot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortreuil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cortesero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2012.01257.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X6T3QQ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastein Dugravot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mortreuil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Pashalidou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Paschalidou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. van Dam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917496v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Josso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516597v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia I Rondon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Souriau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917136v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91614-9_10" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S147" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Otto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlens C&#233;lestin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini G Pashalidou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02371-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot&#8208;antalik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grosjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Baillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240890" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fourati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Del-Valle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ferrante" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2399" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04647748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121818" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04039060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00870-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542174v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Semeraro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#225;nchez&#8208;moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Goodall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Descombes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pitteloud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Glauser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defossez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd7015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Humair" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Maire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Moreno-Aguilar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Godschalx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59068-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana H Wall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wardle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Traunspurger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0437-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03028286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#224;nchez-Moreno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04778-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R&#246;der" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rasmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13190" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pellissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13286" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627798v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Routh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Ferris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1418-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Petry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Abdala-Roberts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Butr&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de La Fuente" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy139" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Humair" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana M&#252;nzbergov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13396" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pellissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4162-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenggao Xiao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Koricheva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e&#8208;claire Le Bayon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12969" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moe Bakhtiari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Formenti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects7040070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Campos-Herrera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#225;nchez-Moreno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vittoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2016.00084" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dourlot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Paty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12187" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BF6JLDDJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Danner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M van Dam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-015-0575-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Basso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pintureau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dugravot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortreuil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cortesero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2012.01257.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X6T3QQ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastein Dugravot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mortreuil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Pashalidou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Paschalidou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917162v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. van Dam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917496v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Josso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399246v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia I Rondon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Souriau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917136v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91614-9_10" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S147" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>