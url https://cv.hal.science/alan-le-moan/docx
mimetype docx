--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -81,463 +81,463 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome divergence between European anchovy ecotypes fuelled by structural variants originating from trans-equatorial admixture</w:t>
+                <w:t xml:space="preserve">Inversions support both parallel and location-specific adaptations in snail ecotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Meyer</w:t>
+                <w:t xml:space="preserve">Basile Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Qin Choo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Castilho</w:t>
+                <w:t xml:space="preserve">Rui Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292 (2058), </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64898/2026.01.05.697708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348288v1</w:t>
+                <w:t xml:space="preserve">hal-05557912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale genome assembly and gene annotation of the hydrothermal vent annelid Alvinella pompejana yield insight into animal evolution in extreme environments</w:t>
+                <w:t xml:space="preserve">Genome divergence between European anchovy ecotypes fuelled by structural variants originating from trans-equatorial admixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami El Hilali</w:t>
+                <w:t xml:space="preserve">Laura Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dru</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang I Li</w:t>
+                <w:t xml:space="preserve">Christine Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn A Huynen</w:t>
+                <w:t xml:space="preserve">Rita Castilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.274. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2058), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02369-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335717v1</w:t>
+                <w:t xml:space="preserve">hal-05348288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genealogical Analysis of Replicate Flower Colour Hybrid Zones in Antirrhinum</w:t>
+                <w:t xml:space="preserve">Chromosome-scale genome assembly and gene annotation of the hydrothermal vent annelid Alvinella pompejana yield insight into animal evolution in extreme environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arka Pal</w:t>
+                <w:t xml:space="preserve">Sami El Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Shipilina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Philippe Dru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Mcnairn</w:t>
+                <w:t xml:space="preserve">Yang I Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Grenier</w:t>
+                <w:t xml:space="preserve">Martijn A Huynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (22), pp.e70067. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.70067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02369-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273449v1</w:t>
+                <w:t xml:space="preserve">hal-05335717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evolutionary Mosaic Challenges Traditional Monitoring of a Foundation Species in a Coastal Environment—The Baltic Fucus vesiculosus</w:t>
               </w:r>
@@ -549,1745 +549,2398 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Pereyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kinnby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Ortega-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, CONSERVATION GENOMICS ‐ MAKING A DIFFERENCE, 34 (23), pp.e17699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.17699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Scale Patterns of Population Structure and Connectivity in Scandinavian Flat Oysters in Scandinavia (Ostrea edulis L.)</w:t>
+                <w:t xml:space="preserve">Genealogical Analysis of Replicate Flower Colour Hybrid Zones in Antirrhinum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Robert</w:t>
+                <w:t xml:space="preserve">Arka Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homère Alves Monteiro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Daria Shipilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+                <w:t xml:space="preserve">Adrian Mcnairn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ane Laugen</w:t>
+                <w:t xml:space="preserve">Jennifer Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (4), pp.e70096. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (22), pp.e70067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.70096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.70067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055506v1</w:t>
+                <w:t xml:space="preserve">hal-05273449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse pathways to speciation revealed by marine snails</w:t>
+                <w:t xml:space="preserve">Fine Scale Patterns of Population Structure and Connectivity in Scandinavian Flat Oysters in Scandinavia (Ostrea edulis L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Johannesson</w:t>
+                <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Faria</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Homère Alves Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Rafajlović</w:t>
+                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Marie Westram</w:t>
+                <w:t xml:space="preserve">Ane Laugen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (4), pp.337-351. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.e70096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2024.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807670v1</w:t>
+                <w:t xml:space="preserve">hal-05055506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of twelve putative chromosomal inversions maintains a strong barrier to gene flow between snail ecotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diverse pathways to speciation revealed by marine snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Johannesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rafajlović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rui Faria</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Marie Westram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evlett/qrae014⟩</w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (4), pp.337-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2024.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546042v1</w:t>
+                <w:t xml:space="preserve">hal-04807670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic basis of a recent transition to live-bearing in marine snails</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Coupling of twelve putative chromosomal inversions maintains a strong barrier to gene flow between snail ecotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Stankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daria Shipilina</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rafajlović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Ortega-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adi2982⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.575 - 586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qrae014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546225v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmasking microsatellite deceptiveness and debunking hybridization with SNPs in four marine copepod species of Calanus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marvin Choquet</w:t>
+                <w:t xml:space="preserve">The genetic basis of a recent transition to live-bearing in marine snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Stankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollo Lizano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alan Le Moan</w:t>
+                <w:t xml:space="preserve">Zuzanna Zagrodzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Ravinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anusha Dhanasiri</w:t>
+                <w:t xml:space="preserve">Martin Garlovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arka Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Shipilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17183⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 383 (6678), pp.114-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adi2982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936153v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten years of demographic modelling of divergence and speciation in the sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unmasking microsatellite deceptiveness and debunking hybridization with SNPs in four marine copepod species of Calanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien de Jode</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apollo Lizano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sean Stankowski</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Ravinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusha Dhanasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13428⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (24), pp.6854-6873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819893v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management and conservation implications of cryptic population substructure for two commercially exploited fishes (Merluccius spp.) in southern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie von der Heyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deon Durholtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (5), pp.e13820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.13820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An allozyme polymorphism is associated with a large chromosomal inversion in the marine snail Littorina fabalis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ten years of demographic modelling of divergence and speciation in the sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de Jode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mårten Duvetorp</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Johannesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Stankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16 (2), pp.279-292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13427⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.542-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545764v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introgression between highly divergent sea squirt genomes: an adaptive breakthrough?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An allozyme polymorphism is associated with a large chromosomal inversion in the marine snail Littorina fabalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Roux</w:t>
+                <w:t xml:space="preserve">Marina Panova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de Jode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Ortega-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+                <w:t xml:space="preserve">Mårten Duvetorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.172⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.279-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817700v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introgression breakthrough left by an anthropogenic contact between two ascidians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Seascape genomics identify adaptive barriers correlated to tidal amplitude in the shore crab&amp;lt;i&amp;gt;Carcinus maenas&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Jahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per‐olav Moknes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Daguin‐thiébaut</w:t>
+                <w:t xml:space="preserve">Gerrit A Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Per R Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (24), pp.6718 - 6732. </w:t>
+              <w:t xml:space="preserve">, 2022, 31, pp.1980 - 1994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355754v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post‐glacial establishment of locally adapted fish populations over a steep salinity gradient</w:t>
+                <w:t xml:space="preserve">Introgression between highly divergent sea squirt genomes: an adaptive breakthrough?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Leder</w:t>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alan Le Moan</w:t>
+                <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mats Töpel</w:t>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Blomberg</w:t>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (1), pp.138-156. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545878v1</w:t>
+                <w:t xml:space="preserve">hal-03817700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An introgression breakthrough left by an anthropogenic contact between two ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin‐thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (24), pp.6718 - 6732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355754v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Darwinian Laboratory of Multiple Contact Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Johannesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Perini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.1021 - 1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2020.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post‐glacial establishment of locally adapted fish populations over a steep salinity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Leder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Töpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Blomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (1), pp.138-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic Signatures After Five Generations of Intensive Selective Breeding: Runs of Homozygosity and Genetic Diversity in Representative Domestic and Wild Populations of Turbot (Scophthalmus maximus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Aramburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ceballos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Hemmer-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weak genetic structure despite strong genomic signal in lesser sandeel in the North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Jiménez‐mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asbjørn Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael van Deurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Mosegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.376 - 387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New set of candidate gene SNPs and microsatellites to disentangle selective and neutral processes shaping population responses of European flounder (Platichthys flesus) to anthropogenic stress and contrasted environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (4), pp.823 - 826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12686-015-0492-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2434,51 +3087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348288v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Castilho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1416" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Hilali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang I Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn A Huynen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02369-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Pal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shipilina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mcnairn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grenier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pereyra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kinnby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ortega-Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jonsson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17699" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Laugen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Johannesson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Faria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rafajlovi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Marie Westram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2024.01.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Stankowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Zagrodzka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garlovsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi2982" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Choquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollo Lizano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ravinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Dhanasiri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17183" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13428" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Forde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie von der Heyden" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Nielsen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deon Durholtz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13820" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Panova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Duvetorp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355754v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin&#8208;thi&#233;baut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545878v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Leder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats T&#246;pel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Blomberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13668" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;dron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0492-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557912v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pajot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Qin Choo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Faria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.05.697708" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Castilho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1416" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Hilali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang I Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn A Huynen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02369-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pereyra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kinnby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ortega-Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jonsson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17699" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Pal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shipilina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mcnairn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grenier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Laugen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Johannesson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rafajlovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Marie Westram" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2024.01.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Stankowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Zagrodzka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garlovsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi2982" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Choquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollo Lizano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ravinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Dhanasiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17183" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Forde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie von der Heyden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Nielsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deon Durholtz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13820" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13428" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545764v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Panova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Duvetorp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jahnke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per&#8208;olav Moknes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit A Martens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per R Jonsson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355754v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin&#8208;thi&#233;baut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16189" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.07.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Leder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats T&#246;pel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Blomberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13668" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Aramburu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ceballos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Casanova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hemmer-Hansen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00296" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Jim&#233;nez&#8208;mena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn Christensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael van Deurs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Mosegaard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12875" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;dron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0492-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>