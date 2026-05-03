--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -383,295 +383,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale genome assembly and gene annotation of the hydrothermal vent annelid Alvinella pompejana yield insight into animal evolution in extreme environments</w:t>
+                <w:t xml:space="preserve">An Evolutionary Mosaic Challenges Traditional Monitoring of a Foundation Species in a Coastal Environment—The Baltic Fucus vesiculosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami El Hilali</w:t>
+                <w:t xml:space="preserve">Ricardo Pereyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dru</w:t>
+                <w:t xml:space="preserve">Alexandra Kinnby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang I Li</w:t>
+                <w:t xml:space="preserve">Olga Ortega-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn A Huynen</w:t>
+                <w:t xml:space="preserve">Per Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.274. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, CONSERVATION GENOMICS ‐ MAKING A DIFFERENCE, 34 (23), pp.e17699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02369-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.17699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335717v1</w:t>
+                <w:t xml:space="preserve">hal-04968495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evolutionary Mosaic Challenges Traditional Monitoring of a Foundation Species in a Coastal Environment—The Baltic Fucus vesiculosus</w:t>
+                <w:t xml:space="preserve">Chromosome-scale genome assembly and gene annotation of the hydrothermal vent annelid Alvinella pompejana yield insight into animal evolution in extreme environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Pereyra</w:t>
+                <w:t xml:space="preserve">Sami El Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Kinnby</w:t>
+                <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Ortega-Martinez</w:t>
+                <w:t xml:space="preserve">Yang I Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Jonsson</w:t>
+                <w:t xml:space="preserve">Martijn A Huynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, CONSERVATION GENOMICS ‐ MAKING A DIFFERENCE, 34 (23), pp.e17699. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.17699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02369-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968495v1</w:t>
+                <w:t xml:space="preserve">hal-05335717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genealogical Analysis of Replicate Flower Colour Hybrid Zones in Antirrhinum</w:t>
               </w:r>
@@ -1098,51 +1098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Stankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rafajlović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Ortega-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1768,51 +1768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Panova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de Jode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Ortega-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mårten Duvetorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2255,282 +2255,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Darwinian Laboratory of Multiple Contact Zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Johannesson</w:t>
+                <w:t xml:space="preserve">Post‐glacial establishment of locally adapted fish populations over a steep salinity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Leder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Töpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Blomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2020.07.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (1), pp.138-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545699v1</w:t>
+                <w:t xml:space="preserve">hal-05545878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post‐glacial establishment of locally adapted fish populations over a steep salinity gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erica Leder</w:t>
+                <w:t xml:space="preserve">A Darwinian Laboratory of Multiple Contact Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Johannesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Perini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (1), pp.138-156. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.1021 - 1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2020.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05545878v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Signatures After Five Generations of Intensive Selective Breeding: Runs of Homozygosity and Genetic Diversity in Representative Domestic and Wild Populations of Turbot (Scophthalmus maximus)</w:t>
               </w:r>
@@ -3087,51 +3087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557912v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pajot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Qin Choo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Faria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.05.697708" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Castilho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1416" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Hilali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang I Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn A Huynen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02369-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pereyra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kinnby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ortega-Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jonsson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17699" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Pal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shipilina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mcnairn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grenier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Laugen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Johannesson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rafajlovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Marie Westram" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2024.01.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Stankowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Zagrodzka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garlovsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi2982" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Choquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollo Lizano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ravinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Dhanasiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17183" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Forde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie von der Heyden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Nielsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deon Durholtz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13820" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13428" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545764v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Panova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Duvetorp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jahnke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per&#8208;olav Moknes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit A Martens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per R Jonsson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355754v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin&#8208;thi&#233;baut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16189" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.07.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Leder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats T&#246;pel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Blomberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13668" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Aramburu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ceballos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Casanova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hemmer-Hansen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00296" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Jim&#233;nez&#8208;mena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn Christensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael van Deurs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Mosegaard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12875" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;dron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0492-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557912v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pajot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Qin Choo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Faria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.05.697708" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Castilho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1416" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pereyra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kinnby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ortega-Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jonsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17699" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Hilali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang I Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn A Huynen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02369-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Pal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shipilina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mcnairn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grenier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Laugen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Johannesson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rafajlovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Marie Westram" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2024.01.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Stankowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Zagrodzka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garlovsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi2982" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Choquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollo Lizano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ravinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Dhanasiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17183" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Forde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie von der Heyden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Nielsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deon Durholtz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13820" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13428" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545764v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Panova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Duvetorp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jahnke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per&#8208;olav Moknes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit A Martens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per R Jonsson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355754v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin&#8208;thi&#233;baut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16189" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Leder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats T&#246;pel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Blomberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13668" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.07.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Aramburu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ceballos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Casanova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hemmer-Hansen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00296" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Jim&#233;nez&#8208;mena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn Christensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael van Deurs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Mosegaard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12875" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;dron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0492-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>