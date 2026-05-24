--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -249,563 +249,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome divergence between European anchovy ecotypes fuelled by structural variants originating from trans-equatorial admixture</w:t>
+                <w:t xml:space="preserve">An Evolutionary Mosaic Challenges Traditional Monitoring of a Foundation Species in a Coastal Environment—The Baltic Fucus vesiculosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barry</w:t>
+                <w:t xml:space="preserve">Ricardo Pereyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kinnby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Castilho</w:t>
+                <w:t xml:space="preserve">Olga Ortega-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1416⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, CONSERVATION GENOMICS ‐ MAKING A DIFFERENCE, 34 (23), pp.e17699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348288v1</w:t>
+                <w:t xml:space="preserve">hal-04968495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evolutionary Mosaic Challenges Traditional Monitoring of a Foundation Species in a Coastal Environment—The Baltic Fucus vesiculosus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genealogical Analysis of Replicate Flower Colour Hybrid Zones in Antirrhinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Kinnby</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Arka Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Shipilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Jonsson</w:t>
+                <w:t xml:space="preserve">Adrian Mcnairn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, CONSERVATION GENOMICS ‐ MAKING A DIFFERENCE, 34 (23), pp.e17699. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17699⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 34 (22), pp.e70067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.70067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968495v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome-scale genome assembly and gene annotation of the hydrothermal vent annelid Alvinella pompejana yield insight into animal evolution in extreme environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami El Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang I Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn A Huynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (1), pp.274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12915-025-02369-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genealogical Analysis of Replicate Flower Colour Hybrid Zones in Antirrhinum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome divergence between European anchovy ecotypes fuelled by structural variants originating from trans-equatorial admixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Shipilina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laura Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Mcnairn</w:t>
+                <w:t xml:space="preserve">Christine Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Grenier</w:t>
+                <w:t xml:space="preserve">Rita Castilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (22), pp.e70067. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2058), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.70067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273449v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine Scale Patterns of Population Structure and Connectivity in Scandinavian Flat Oysters in Scandinavia (Ostrea edulis L.)</w:t>
               </w:r>
@@ -817,51 +817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homère Alves Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,377 +919,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse pathways to speciation revealed by marine snails</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling of twelve putative chromosomal inversions maintains a strong barrier to gene flow between snail ecotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Johannesson</w:t>
+                <w:t xml:space="preserve">Sean Stankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rafajlović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Ortega-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Faria</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anja Marie Westram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2024.01.002⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.575 - 586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qrae014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807670v1</w:t>
+                <w:t xml:space="preserve">hal-05546042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of twelve putative chromosomal inversions maintains a strong barrier to gene flow between snail ecotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diverse pathways to speciation revealed by marine snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Johannesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rafajlović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Stankowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rui Faria</w:t>
+                <w:t xml:space="preserve">Anja Marie Westram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.575 - 586. </w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (4), pp.337-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/evlett/qrae014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2024.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546042v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic basis of a recent transition to live-bearing in marine snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Stankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzanna Zagrodzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Garlovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arka Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Shipilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 383 (6678), pp.114-119. </w:t>
@@ -1353,51 +1353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apollo Lizano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1487,51 +1487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie von der Heyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1608,90 +1608,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten years of demographic modelling of divergence and speciation in the sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de Jode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Johannesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Stankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (2), pp.542-559. </w:t>
@@ -1729,90 +1729,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An allozyme polymorphism is associated with a large chromosomal inversion in the marine snail Littorina fabalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Panova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de Jode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Ortega-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mårten Duvetorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per‐olav Moknes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit A Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2006,51 +2006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introgression between highly divergent sea squirt genomes: an adaptive breakthrough?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2127,51 +2127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introgression breakthrough left by an anthropogenic contact between two ascidians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2287,51 +2287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Leder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats Töpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2395,64 +2395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Darwinian Laboratory of Multiple Contact Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Johannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Perini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2555,51 +2555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ceballos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Hemmer-Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2663,51 +2663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak genetic structure despite strong genomic signal in lesser sandeel in the North Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Jiménez‐mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asbjørn Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2810,51 +2810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3087,51 +3087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557912v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pajot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Qin Choo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Faria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.05.697708" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Castilho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1416" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968495v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pereyra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kinnby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ortega-Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jonsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17699" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Hilali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang I Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn A Huynen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02369-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Pal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shipilina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mcnairn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grenier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Laugen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Johannesson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rafajlovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Marie Westram" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2024.01.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Stankowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Zagrodzka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garlovsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi2982" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Choquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollo Lizano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ravinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Dhanasiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17183" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Forde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie von der Heyden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Nielsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deon Durholtz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13820" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13428" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545764v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Panova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Duvetorp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jahnke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per&#8208;olav Moknes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit A Martens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per R Jonsson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355754v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin&#8208;thi&#233;baut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16189" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Leder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats T&#246;pel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Blomberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13668" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.07.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Aramburu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ceballos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Casanova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hemmer-Hansen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00296" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Jim&#233;nez&#8208;mena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn Christensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael van Deurs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Mosegaard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12875" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;dron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0492-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557912v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pajot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Qin Choo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Faria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.05.697708" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pereyra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kinnby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ortega-Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jonsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17699" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Pal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shipilina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mcnairn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grenier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Hilali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang I Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn A Huynen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02369-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Castilho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1416" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Laugen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Stankowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rafajlovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Johannesson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Marie Westram" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2024.01.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Zagrodzka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garlovsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi2982" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Choquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollo Lizano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ravinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Dhanasiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17183" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Forde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie von der Heyden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Nielsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deon Durholtz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13820" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13428" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545764v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Panova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Duvetorp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Jahnke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per&#8208;olav Moknes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit A Martens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per R Jonsson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355754v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin&#8208;thi&#233;baut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16189" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Leder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats T&#246;pel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Blomberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13668" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.07.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Aramburu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ceballos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Casanova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hemmer-Hansen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00296" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Jim&#233;nez&#8208;mena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn Christensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael van Deurs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Mosegaard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12875" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;dron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-015-0492-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>