--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -541,390 +541,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative network with SMEs providing a backbone for urban PSS: a model and initial sustainability analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Environmental Assessment Method for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bonvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09537287.2011.627660⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653741v1</w:t>
+                <w:t xml:space="preserve">hal-00958682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Environmental Assessment Method for Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bonvoisin</w:t>
+                <w:t xml:space="preserve">A review of product-service systems design methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gokula Vijaykumar Annamalai Vasantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajkumar Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.04.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (9), pp.635-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09544828.2011.639712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958682v1</w:t>
+                <w:t xml:space="preserve">hal-00653736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of product-service systems design methodologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gokula Vijaykumar Annamalai Vasantha</w:t>
+                <w:t xml:space="preserve">Collaborative network with SMEs providing a backbone for urban PSS: a model and initial sustainability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Lelah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajkumar Roy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+                <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (9), pp.635-659. </w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (4 April 2012), pp.299 - 314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09544828.2011.639712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2011.627660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653736v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to eco-design of machine-to-machine product service systems: the example of waste glass collection</w:t>
               </w:r>
@@ -1040,577 +1040,577 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Approach to Teaching Sustainable Design and Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PSS Characterisation of Telecom Offerings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Lelah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Riel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tom Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP 25th Design Conference Innovative Product Creation, 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.01.059⟩</w:t>
+              <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, St Étienne, France. pp.78-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357179v1</w:t>
+                <w:t xml:space="preserve">hal-01206739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Three Telecom Offers and PSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Bauer</w:t>
+                <w:t xml:space="preserve">Sustainability indicators for Small and Medium-sized Enterprises (SMEs) in the transition to provide Product-Service Systems (PSS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundin Erik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nässlander Elin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, St Étienne, France. pp.221-226, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.020⟩</w:t>
+              <w:t xml:space="preserve">, May 2015, St Etienne, France. pp.149 - 154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206726v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New PSS design method of a pneumatic energy system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Innovative Approach to Teaching Sustainable Design and Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Lelah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Trevisan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tichkiewitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.034⟩</w:t>
+              <w:t xml:space="preserve">CIRP 25th Design Conference Innovative Product Creation, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technion – Israel Institute of Technology, Mechanical Engineering Faculty, Mar 2015, Haifa, Israel. pp.Pages 29-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240384v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSS Characterisation of Telecom Offerings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing Three Telecom Offers and PSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, St Étienne, France. pp.78-83, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2015, St Étienne, France. pp.221-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01206739v1</w:t>
+                <w:t xml:space="preserve">hal-01206726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability indicators for Small and Medium-sized Enterprises (SMEs) in the transition to provide Product-Service Systems (PSS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New PSS design method of a pneumatic energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nässlander Elin</w:t>
+                <w:t xml:space="preserve">Lucile Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, St Etienne, France. pp.149 - 154, </w:t>
+              <w:t xml:space="preserve">, 2015, Saint-Etienne, France. pp.48-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207227v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenarios as a Tool for Transition towards Sustainable PSS</w:t>
               </w:r>
@@ -1821,51 +1821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Buckles to facilitate Eco-design of Product-Service Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1923,727 +1923,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarifying Frontiers of PSS and Information and Communication Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An environmental assessment method for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bonvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th CIRP International Conference on Industrial Product-Service Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tokyo, Japan. pp.441 - 446</w:t>
+              <w:t xml:space="preserve">18th CIRP International Conference on Life Cycle Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Braunschweig, Germany. pp.145-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764926v1</w:t>
+                <w:t xml:space="preserve">hal-00657514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-design for microelectronic products: measurement and integration of environmental criteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data collection of chemicals used in microelectronic manufacturing processes for environmental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Petit</w:t>
+                <w:t xml:space="preserve">Ingwild Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Design Conference DESIGN, 2012, Dubrovnik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.1177 - 1184</w:t>
+              <w:t xml:space="preserve">19th CIRP Conference on Life Cycle Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berkeley, United States. pp.521-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737163v1</w:t>
+                <w:t xml:space="preserve">hal-00707368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service Delivery and Co-Creation to support Value and Sustainability in PSS design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clarifying Frontiers of PSS and Information and Communication Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Through-life Engineering Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Shrivenham, United Kingdom. pp.151-158</w:t>
+              <w:t xml:space="preserve">4th CIRP International Conference on Industrial Product-Service Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tokyo, Japan. pp.441 - 446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772501v1</w:t>
+                <w:t xml:space="preserve">hal-00764926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Benefits of PSS Strategies: A Bicycle Sharing System Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Amaya</w:t>
+                <w:t xml:space="preserve">Eco-design for microelectronic products: measurement and integration of environmental criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th CIRP International Conference on Industrial Product-Service Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tokyo, Japan. pp.339 - 344</w:t>
+              <w:t xml:space="preserve">12th International Design Conference DESIGN, 2012, Dubrovnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Dubrovnik, Croatia. pp.1177 - 1184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764922v1</w:t>
+                <w:t xml:space="preserve">hal-00737163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An eco-design tool for manufacturers of semi-conductor technologies: looking for environmental opportunities in the design phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Villard</w:t>
+                <w:t xml:space="preserve">Service Delivery and Co-Creation to support Value and Sustainability in PSS design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Mantelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE ISSST</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Conference on Through-life Engineering Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Shrivenham, United Kingdom. pp.151-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737235v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data collection of chemicals used in microelectronic manufacturing processes for environmental studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingwild Baudry</w:t>
+                <w:t xml:space="preserve">Environmental Benefits of PSS Strategies: A Bicycle Sharing System Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th CIRP Conference on Life Cycle Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berkeley, United States. pp.521-526</w:t>
+              <w:t xml:space="preserve">4th CIRP International Conference on Industrial Product-Service Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tokyo, Japan. pp.339 - 344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707368v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An environmental assessment method for wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bonvoisin</w:t>
+                <w:t xml:space="preserve">An eco-design tool for manufacturers of semi-conductor technologies: looking for environmental opportunities in the design phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mantelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th CIRP International Conference on Life Cycle Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE ISSST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Boston, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSST.2012.6228013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657514v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Network of SME for a Global PSS Infrastructure in Complex High-Tech Systems: Example of Urban Applications</w:t>
               </w:r>
@@ -2821,164 +2821,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Evaluation of Machine-to-Machine Services: the case of Glass Waste Collection.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A network of complementary SMEs for a global infrastructure for services : the example of environmental urban services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gimeno</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd CIRP IPS2 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Linköping, Sweden. pp.75-82</w:t>
+              <w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint Etienne, France. p 73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00478240v1</w:t>
+                <w:t xml:space="preserve">emse-00662026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SensCity: a new project opening the way for sustainable services in the city based on a mutualised M2M infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3020,165 +3007,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP IPS2 Conference 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Linkoping, Sweden. pp 99 - 106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00478604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network of complementary SMEs for a global infrastructure for services : the example of environmental urban services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental Evaluation of Machine-to-Machine Services: the case of Glass Waste Collection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Vincent</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gimeno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Saint Etienne, France. p 73-80</w:t>
+              <w:t xml:space="preserve">2nd CIRP IPS2 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Linköping, Sweden. pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00662026v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00478240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Network of Complementary SMEs for a Global Infrastructure for Services: the Example of Environmental Urban Services</w:t>
               </w:r>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises, PRO-VE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, St. Etienne, France, France. pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3441,51 +3441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lelah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.10.031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.08.061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonvoisin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.01.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SBTC5S7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2014.974523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2011.627660" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.04.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91P2SBMC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokula Vijaykumar Annamalai Vasantha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Roy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2011.639712" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.02.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.01.059" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Trevisan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundin Erik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#228;sslander Elin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.01.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772501v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mantelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSST.2012.6228013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707368v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingwild Baudry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19689-8_60" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/560DA460FF683F6D77747EFCA54DFC12D0C5E20F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hoang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gimeno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lelah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.10.031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.08.061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonvoisin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.01.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SBTC5S7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2014.974523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.04.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91P2SBMC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokula Vijaykumar Annamalai Vasantha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2011.639712" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vincent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2011.627660" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.02.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundin Erik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#228;sslander Elin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.01.059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Trevisan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.01.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingwild Baudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mantelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSST.2012.6228013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19689-8_60" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/560DA460FF683F6D77747EFCA54DFC12D0C5E20F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gimeno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hoang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>