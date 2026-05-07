--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -1040,235 +1040,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSS Characterisation of Telecom Offerings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability indicators for Small and Medium-sized Enterprises (SMEs) in the transition to provide Product-Service Systems (PSS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundin Erik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nässlander Elin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, St Étienne, France. pp.78-83, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.019⟩</w:t>
+              <w:t xml:space="preserve">, May 2015, St Etienne, France. pp.149 - 154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206739v1</w:t>
+                <w:t xml:space="preserve">hal-01207227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability indicators for Small and Medium-sized Enterprises (SMEs) in the transition to provide Product-Service Systems (PSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sundin Erik</w:t>
+                <w:t xml:space="preserve">PSS Characterisation of Telecom Offerings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nässlander Elin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alan Lelah</w:t>
+                <w:t xml:space="preserve">Tom Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, St Etienne, France. pp.149 - 154, </w:t>
+              <w:t xml:space="preserve">, May 2015, St Étienne, France. pp.78-83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207227v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Innovative Approach to Teaching Sustainable Design and Management</w:t>
               </w:r>
@@ -1382,235 +1382,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Three Telecom Offers and PSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Bauer</w:t>
+                <w:t xml:space="preserve">New PSS design method of a pneumatic energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, St Étienne, France. pp.221-226, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.020⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Saint-Etienne, France. pp.48-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206726v1</w:t>
+                <w:t xml:space="preserve">hal-01240384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New PSS design method of a pneumatic energy system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Trevisan</w:t>
+                <w:t xml:space="preserve">Comparing Three Telecom Offers and PSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Saint-Etienne, France. pp.48-53, </w:t>
+              <w:t xml:space="preserve">, May 2015, St Étienne, France. pp.221-226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240384v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenarios as a Tool for Transition towards Sustainable PSS</w:t>
               </w:r>
@@ -1821,51 +1821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Buckles to facilitate Eco-design of Product-Service Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2322,51 +2322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Delivery and Co-Creation to support Value and Sustainability in PSS design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3441,51 +3441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lelah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.10.031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.08.061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonvoisin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.01.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SBTC5S7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2014.974523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.04.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91P2SBMC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokula Vijaykumar Annamalai Vasantha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2011.639712" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vincent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2011.627660" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.02.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundin Erik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#228;sslander Elin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.01.059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Trevisan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.01.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingwild Baudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mantelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSST.2012.6228013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19689-8_60" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/560DA460FF683F6D77747EFCA54DFC12D0C5E20F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gimeno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hoang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lelah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.10.031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.08.061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonvoisin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.01.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SBTC5S7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amaya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2014.974523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.04.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91P2SBMC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokula Vijaykumar Annamalai Vasantha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2011.639712" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vincent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2011.627660" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.02.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundin Erik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#228;sslander Elin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.155" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tichkiewitch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.01.059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Trevisan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.01.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingwild Baudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mantelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSST.2012.6228013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19689-8_60" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/560DA460FF683F6D77747EFCA54DFC12D0C5E20F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gimeno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Hoang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>