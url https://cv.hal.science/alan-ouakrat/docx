--- v0 (2026-03-13)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alan Ouakrat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Sciences de l'Information et de la Communication à l'Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alan-ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6558-6239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159209773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">285592800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000039172257X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités / CV</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur équipe Paris 3 ANR PIL (IMT Atlantique/La Rochelle/P3) (2018-2021) et encadrement post-doctorat Jérôme Pacouret (CESSP-CSE-EHESS/Irméccen) et Lorreine Petters</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral ANR Info-RSN (CREM, Université de Lorraine) : &amp;quot;Circulation et partage de l'information sur les réseaux socionumériques&amp;quot;, Observatoire du Webjournalisme, pilotée par Arnaud Mercier (Pr. SIC, Institut Français de Presse, Université Panthéon-Assas, Paris 2) (2015-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enquêtes internationales sur la médiatisation de la COP21 dans la presse imprimée et en ligne (projets MediaClimate & Reuters Institute for the Study of Journalism, Oxford University) (2015-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral en sociologie quantitative à l'Institut National de la Recherche en Informatique et en Automatique (INRIA), enquête sur les usages du smartphone (2013-2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant Temporaire d'Enseignement et de Recherche à l'Institut Français de Presse (Université Panthéon-Assas, Paris 2), spécialisé en économie des médias et de la culture (2011-2013)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche au laboratoire Sociology and Economics of Networks and Services (SENSE), Orange Labs (2007-2010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informations complémentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-6558-6239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Revues à comité de lecture (ACL)**Ouakrat A. (2020), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> « Négocier la dépendance ? Google, la presse et le droit voisin »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 9, N°1, pp.44-57.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2016), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les métriques d’audience comme agents de transformation du journalisme en ligne ? »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°2, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-120. DOI : 10.15122/isbn.978-2-406-07064-1.p.0107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. et J. Mésangeau (2016), « </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-socialiser les traces d’activités numériques : une proposition qualitative pour les SIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°8. Ouakrat A. (2015), « </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone au rythme de vie : les normes temporelles informelles des pratiques d’une population étudiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°27, septembre, p.301-321.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2015), « </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociotechnique d’un type d’usage du bitcoin : le crypto-marché SilkRoad </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque & Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°159, janvier-février, p.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2012), « </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciblage comportemental, une perte de contrôle des éditeurs sur les données de l’audience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic & Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol.6, N°1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A., J.S. Beuscart et K. Mellet (2010), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les régies publicitaires des sites de la presse en ligne »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°160-161 (2/3), janvier-mars, p.133-161.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d'ouvrages collectifs (OS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2019), « </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mansell, une approche institutionnaliste de l'économie politique de la communication </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tome 3. Matérialismes, Cultures et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses de l'Ecole des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2018) (avec A. Mercier et N. Pignard-Cheynel), «</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Facebook pour s'informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », Chapitre 5 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mercier A., Pignard-Cheynel N. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">éditions Fondation MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.169-197.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2013), « </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’information en ligne : un cadrage quantitatif </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Joüet J. et R. Rieffel (sous la direction de), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.159-192 Ouakrat A. (2012), « </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept des modèles d’affaires : éléments de définition et état de l’art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Benghozi P.J. (sous la direction de), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contenus culturels numériques et modèles d’affaires innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la Communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Actes du séminaire Contenus Numériques et Modèles d’Affaires Innovants. GIS Culture & Numérique, Octobre, p.111-117.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des discours de haine au cœur du débat public. La contribution des médias à la circulation des polémiques de Valeurs actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 241 (5), pp.123-161. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.241.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news flows through the lens of platformization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Surm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Moreira-Cesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.132-137. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v12.n1.2023.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Valeurs actuelles à VA+ : l’appropriation des formats et des logiques des réseaux socio-numériques par un média d’extrême droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.99-122. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, innovez ! Construction et appropriations différenciées de l’injonction à l’innovation médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorreine Petters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23/1 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.032.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier - Un journalisme de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 16 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions économiques légitimes de production d’une information numérique « de qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 16 (1), pp.53-84. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier la dépendance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Négocier la dépendance ? Google, la presse et le droit voisin, 9 (1), pp.44-57. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v9.n1.2020.417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-socialiser les traces d'activités numériques : une proposition qualitative pour les Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mésangeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Humanités Numériques et Sciences de l'Information et de la Communication, 8, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouakrat A. (2016), Note de lecture de l’ouvrage coordonné par Bouchard J., E. Candel, H. Cardy et G. Gomez-Mejia (2015), « La médiatisation de l’évaluation », Peter Lang, 322 p., Communication & Langages, mars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.147-151. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150016011091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métriques d’audience comme agents de transformation du journalisme en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (2), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07064-1.p.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociotechnique d'un type d'usage du bitcoin : le crypto-marché SilkRoad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le bitcoin, une monnaie ?, 159, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone aux rythmes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.301-321. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone aux rythmes de vie : les normes temporelles informelles des pratiques d’une population étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'alimentation, une affaire publique ?, 27, pp.301-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capteur, c'est vous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Usine Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3353, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciblage comportemental, une perte de contrôle des éditeurs sur les données de l’audience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mutations du journalisme : nouveaux dispositifs, nouvelles pratiques, 6 (1), pp.1251. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.1251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régies publicitaires de la presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2-3 (160-161), pp.133 - 161. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online News and Social Media Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mésangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Online News and Social Media: New Research Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Industries culturelles et création artistique (Icca) / Université de Paris 13; Université Sorbonne Paris Cité (USPC), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profils des « gros » partageurs d’articles de presse sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Réseaux socionumériques, partage d’information et stratégies éditoriales (clôture du programme ANR INFO-RSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Semiocast; Lcoms (Université de Lorraine); ISCC (CNRS, Paris Sorbonne, UPMC), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition théorique pour une socio-économie du numérique, de la culture et des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Temps, Temporalités et information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communciation (SFSIC), Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une défiance envers la production automatisée de données sur smartphones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données collectées, disséminées, cachées. Quels traitements ? Quelles conséquences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Democratic Role of Fact-Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celine Yunya Song; Daya Thussu; Drew Margolin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Checking the Fact-Checkers: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2025, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032725154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métriques en temps réel, un journalisme augmenté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 115-116, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déminer les scandales. YouTube et la modération des vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-140, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mansell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture &amp; communication. Tome 3. L'économie politique de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, L'économie politique de la communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Facebook pour s’informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-197, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook pour s'informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-197, 2017, 978-2-7351-2398-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’information en ligne : un cadrage quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.159-192, 2013, 978-2753528581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voici comment les jeunes français consomment de l'information sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept des modèles d'affaires : éléments de définition et état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle le contenu des vidéos les plus visibles ? Une comparaison critique de la médiatisation de YouTube et de sa communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité, un bien d’expérience objectivé par ses métriques ? Les qualités de l’information numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rédactions web gouvernées par les données ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du Media Pluralism Monitor aux Etats membres de l'Union Européenne. Résultats du MPM 2025. Rapport : France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bienvenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Center for Media Pluralism and Freedom. 2025, https://hdl.handle.net/1814/92891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era. Application of the Media Pluralism Monitor in the European Member States and Candidate Countries in 2023. Country Report: France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Laurence Larochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; IRMÉCCEN. 2023, https://cadmus.eui.eu/handle/1814/75722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité en ligne sur les sites de presse issus de l'imprimé. Construction du marché, logiques de fonctionnement et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Panthéon-Assas - Paris II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00874937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alan Ouakrat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Sciences de l'Information et de la Communication à l'Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alan-ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6558-6239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159209773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">285592800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000039172257X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités / CV</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur équipe Paris 3 ANR PIL (IMT Atlantique/La Rochelle/P3) (2018-2021) et encadrement post-doctorat Jérôme Pacouret (CESSP-CSE-EHESS/Irméccen) et Lorreine Petters</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral ANR Info-RSN (CREM, Université de Lorraine) : &amp;quot;Circulation et partage de l'information sur les réseaux socionumériques&amp;quot;, Observatoire du Webjournalisme, pilotée par Arnaud Mercier (Pr. SIC, Institut Français de Presse, Université Panthéon-Assas, Paris 2) (2015-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enquêtes internationales sur la médiatisation de la COP21 dans la presse imprimée et en ligne (projets MediaClimate & Reuters Institute for the Study of Journalism, Oxford University) (2015-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral en sociologie quantitative à l'Institut National de la Recherche en Informatique et en Automatique (INRIA), enquête sur les usages du smartphone (2013-2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant Temporaire d'Enseignement et de Recherche à l'Institut Français de Presse (Université Panthéon-Assas, Paris 2), spécialisé en économie des médias et de la culture (2011-2013)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche au laboratoire Sociology and Economics of Networks and Services (SENSE), Orange Labs (2007-2010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informations complémentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-6558-6239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Revues à comité de lecture (ACL)**Ouakrat A. (2020), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> « Négocier la dépendance ? Google, la presse et le droit voisin »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 9, N°1, pp.44-57.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2016), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les métriques d’audience comme agents de transformation du journalisme en ligne ? »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°2, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-120. DOI : 10.15122/isbn.978-2-406-07064-1.p.0107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. et J. Mésangeau (2016), « </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-socialiser les traces d’activités numériques : une proposition qualitative pour les SIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°8. Ouakrat A. (2015), « </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone au rythme de vie : les normes temporelles informelles des pratiques d’une population étudiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°27, septembre, p.301-321.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2015), « </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociotechnique d’un type d’usage du bitcoin : le crypto-marché SilkRoad </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque & Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°159, janvier-février, p.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2012), « </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciblage comportemental, une perte de contrôle des éditeurs sur les données de l’audience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic & Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol.6, N°1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A., J.S. Beuscart et K. Mellet (2010), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les régies publicitaires des sites de la presse en ligne »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°160-161 (2/3), janvier-mars, p.133-161.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d'ouvrages collectifs (OS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2019), « </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mansell, une approche institutionnaliste de l'économie politique de la communication </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tome 3. Matérialismes, Cultures et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses de l'Ecole des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2018) (avec A. Mercier et N. Pignard-Cheynel), «</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Facebook pour s'informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », Chapitre 5 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mercier A., Pignard-Cheynel N. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">éditions Fondation MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.169-197.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2013), « </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’information en ligne : un cadrage quantitatif </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Joüet J. et R. Rieffel (sous la direction de), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.159-192 Ouakrat A. (2012), « </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept des modèles d’affaires : éléments de définition et état de l’art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Benghozi P.J. (sous la direction de), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contenus culturels numériques et modèles d’affaires innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la Communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Actes du séminaire Contenus Numériques et Modèles d’Affaires Innovants. GIS Culture & Numérique, Octobre, p.111-117.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel, L’emprise médiatique sur le débat d’idées. Trente années de vie intellectuelle (1989-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (1), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.243.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news flows through the lens of platformization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Surm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Moreira-Cesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.132-137. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v12.n1.2023.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des discours de haine au cœur du débat public. La contribution des médias à la circulation des polémiques de Valeurs actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 241 (5), pp.123-161. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.241.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Valeurs actuelles à VA+ : l’appropriation des formats et des logiques des réseaux socio-numériques par un média d’extrême droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.99-122. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, innovez ! Construction et appropriations différenciées de l’injonction à l’innovation médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorreine Petters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23/1 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.032.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions économiques légitimes de production d’une information numérique « de qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 16 (1), pp.53-84. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier la dépendance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Négocier la dépendance ? Google, la presse et le droit voisin, 9 (1), pp.44-57. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v9.n1.2020.417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-socialiser les traces d'activités numériques : une proposition qualitative pour les Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mésangeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Humanités Numériques et Sciences de l'Information et de la Communication, 8, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouakrat A. (2016), Note de lecture de l’ouvrage coordonné par Bouchard J., E. Candel, H. Cardy et G. Gomez-Mejia (2015), « La médiatisation de l’évaluation », Peter Lang, 322 p., Communication & Langages, mars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.147-151. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150016011091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métriques d’audience comme agents de transformation du journalisme en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07064-1.p.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone aux rythmes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.301-321. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone aux rythmes de vie : les normes temporelles informelles des pratiques d’une population étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'alimentation, une affaire publique ?, 27, pp.301-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociotechnique d'un type d'usage du bitcoin : le crypto-marché SilkRoad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le bitcoin, une monnaie ?, 159, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capteur, c'est vous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Usine Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3353, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciblage comportemental, une perte de contrôle des éditeurs sur les données de l’audience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mutations du journalisme : nouveaux dispositifs, nouvelles pratiques, 6 (1), pp.1251. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.1251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régies publicitaires de la presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2-3 (160-161), pp.133 - 161. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online News and Social Media Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mésangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Online News and Social Media: New Research Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Industries culturelles et création artistique (Icca) / Université de Paris 13; Université Sorbonne Paris Cité (USPC), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profils des « gros » partageurs d’articles de presse sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Réseaux socionumériques, partage d’information et stratégies éditoriales (clôture du programme ANR INFO-RSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Semiocast; Lcoms (Université de Lorraine); ISCC (CNRS, Paris Sorbonne, UPMC), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition théorique pour une socio-économie du numérique, de la culture et des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Temps, Temporalités et information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communciation (SFSIC), Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une défiance envers la production automatisée de données sur smartphones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données collectées, disséminées, cachées. Quels traitements ? Quelles conséquences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Democratic Role of Fact-Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celine Yunya Song; Daya Thussu; Drew Margolin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Checking the Fact-Checkers: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2025, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032725154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métriques en temps réel, un journalisme augmenté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 115-116, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déminer les scandales. YouTube et la modération des vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-140, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Facebook pour s’informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-197, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mansell. L’ambassadrice de l’EPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon; Jacques Guyot; Christophe Magis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie politique de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-274, 2018, Matérialismes, culture &amp; communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook pour s'informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-197, 2017, 978-2-7351-2398-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’information en ligne : un cadrage quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.159-192, 2013, 978-2753528581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voici comment les jeunes français consomment de l'information sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept des modèles d'affaires : éléments de définition et état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle le contenu des vidéos les plus visibles ? Une comparaison critique de la médiatisation de YouTube et de sa communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité, un bien d’expérience objectivé par ses métriques ? Les qualités de l’information numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rédactions web gouvernées par les données ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du Media Pluralism Monitor aux Etats membres de l'Union Européenne. Résultats du MPM 2025. Rapport : France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bienvenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Center for Media Pluralism and Freedom. 2025, https://hdl.handle.net/1814/92891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era. Application of the Media Pluralism Monitor in the European Member States and Candidate Countries in 2023. Country Report: France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Laurence Larochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; IRMÉCCEN. 2023, https://cadmus.eui.eu/handle/1814/75722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité en ligne sur les sites de presse issus de l'imprimé. Construction du marché, logiques de fonctionnement et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Panthéon-Assas - Paris II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00874937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier - Un journalisme de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E87F211"/>
+    <w:nsid w:val="0008A1CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C8C70A64"/>
+    <w:nsid w:val="BB3786E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alan-ouakrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6558-6239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159209773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285592800" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000039172257X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.surlejournalisme.kinghost.net/rev/index.php/slj/article/view/416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01884107" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rfsic.revues.org/1795" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01218919" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220300" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01215508" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info/revue-reseaux-2010-2-page-133.htm?contenu=resume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01948917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02157099/document" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220277" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.241.0123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paterson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Surm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira-Cesar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v12.n1.2023.531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2504" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852533v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;sangeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1795" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150016011091" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07064-1.p.0107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9851" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.1251" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Beuscart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0133" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032725154" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/en/research/publications/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-133?lang=fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0133" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11093" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100210810" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399525v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bienvenu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391771v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04266093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laurence Larochelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alan-ouakrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6558-6239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159209773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285592800" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000039172257X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.surlejournalisme.kinghost.net/rev/index.php/slj/article/view/416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01884107" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rfsic.revues.org/1795" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01218919" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220300" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01215508" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info/revue-reseaux-2010-2-page-133.htm?contenu=resume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01948917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02157099/document" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220277" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.243.0329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paterson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Surm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira-Cesar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v12.n1.2023.531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.241.0123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.417" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294749v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;sangeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1795" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294773v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150016011091" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07064-1.p.0107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9851" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.1251" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Beuscart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032725154" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/en/research/publications/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-133?lang=fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0133" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11093" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/article/MINES_GRANJ_2019_01_0263?lang=fr&amp;amp;tab=feuilleteur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157099v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100210810" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bienvenu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391771v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04266093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laurence Larochelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874937v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>