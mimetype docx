--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alan Ouakrat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Sciences de l'Information et de la Communication à l'Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alan-ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6558-6239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159209773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">285592800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000039172257X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités / CV</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur équipe Paris 3 ANR PIL (IMT Atlantique/La Rochelle/P3) (2018-2021) et encadrement post-doctorat Jérôme Pacouret (CESSP-CSE-EHESS/Irméccen) et Lorreine Petters</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral ANR Info-RSN (CREM, Université de Lorraine) : &amp;quot;Circulation et partage de l'information sur les réseaux socionumériques&amp;quot;, Observatoire du Webjournalisme, pilotée par Arnaud Mercier (Pr. SIC, Institut Français de Presse, Université Panthéon-Assas, Paris 2) (2015-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enquêtes internationales sur la médiatisation de la COP21 dans la presse imprimée et en ligne (projets MediaClimate & Reuters Institute for the Study of Journalism, Oxford University) (2015-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral en sociologie quantitative à l'Institut National de la Recherche en Informatique et en Automatique (INRIA), enquête sur les usages du smartphone (2013-2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant Temporaire d'Enseignement et de Recherche à l'Institut Français de Presse (Université Panthéon-Assas, Paris 2), spécialisé en économie des médias et de la culture (2011-2013)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche au laboratoire Sociology and Economics of Networks and Services (SENSE), Orange Labs (2007-2010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informations complémentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-6558-6239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Revues à comité de lecture (ACL)**Ouakrat A. (2020), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> « Négocier la dépendance ? Google, la presse et le droit voisin »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 9, N°1, pp.44-57.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2016), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les métriques d’audience comme agents de transformation du journalisme en ligne ? »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°2, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-120. DOI : 10.15122/isbn.978-2-406-07064-1.p.0107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. et J. Mésangeau (2016), « </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-socialiser les traces d’activités numériques : une proposition qualitative pour les SIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°8. Ouakrat A. (2015), « </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone au rythme de vie : les normes temporelles informelles des pratiques d’une population étudiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°27, septembre, p.301-321.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2015), « </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociotechnique d’un type d’usage du bitcoin : le crypto-marché SilkRoad </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque & Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°159, janvier-février, p.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2012), « </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciblage comportemental, une perte de contrôle des éditeurs sur les données de l’audience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic & Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol.6, N°1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A., J.S. Beuscart et K. Mellet (2010), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les régies publicitaires des sites de la presse en ligne »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°160-161 (2/3), janvier-mars, p.133-161.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d'ouvrages collectifs (OS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2019), « </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mansell, une approche institutionnaliste de l'économie politique de la communication </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tome 3. Matérialismes, Cultures et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses de l'Ecole des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2018) (avec A. Mercier et N. Pignard-Cheynel), «</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Facebook pour s'informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », Chapitre 5 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mercier A., Pignard-Cheynel N. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">éditions Fondation MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.169-197.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2013), « </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’information en ligne : un cadrage quantitatif </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Joüet J. et R. Rieffel (sous la direction de), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.159-192 Ouakrat A. (2012), « </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept des modèles d’affaires : éléments de définition et état de l’art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Benghozi P.J. (sous la direction de), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contenus culturels numériques et modèles d’affaires innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la Communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Actes du séminaire Contenus Numériques et Modèles d’Affaires Innovants. GIS Culture & Numérique, Octobre, p.111-117.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel, L’emprise médiatique sur le débat d’idées. Trente années de vie intellectuelle (1989-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (1), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.243.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news flows through the lens of platformization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Surm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Moreira-Cesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.132-137. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v12.n1.2023.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des discours de haine au cœur du débat public. La contribution des médias à la circulation des polémiques de Valeurs actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 241 (5), pp.123-161. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.241.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Valeurs actuelles à VA+ : l’appropriation des formats et des logiques des réseaux socio-numériques par un média d’extrême droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.99-122. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, innovez ! Construction et appropriations différenciées de l’injonction à l’innovation médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorreine Petters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23/1 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.032.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions économiques légitimes de production d’une information numérique « de qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 16 (1), pp.53-84. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier la dépendance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Négocier la dépendance ? Google, la presse et le droit voisin, 9 (1), pp.44-57. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v9.n1.2020.417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-socialiser les traces d'activités numériques : une proposition qualitative pour les Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mésangeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Humanités Numériques et Sciences de l'Information et de la Communication, 8, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouakrat A. (2016), Note de lecture de l’ouvrage coordonné par Bouchard J., E. Candel, H. Cardy et G. Gomez-Mejia (2015), « La médiatisation de l’évaluation », Peter Lang, 322 p., Communication & Langages, mars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.147-151. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150016011091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métriques d’audience comme agents de transformation du journalisme en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07064-1.p.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone aux rythmes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.301-321. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone aux rythmes de vie : les normes temporelles informelles des pratiques d’une population étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'alimentation, une affaire publique ?, 27, pp.301-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociotechnique d'un type d'usage du bitcoin : le crypto-marché SilkRoad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le bitcoin, une monnaie ?, 159, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capteur, c'est vous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Usine Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3353, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciblage comportemental, une perte de contrôle des éditeurs sur les données de l’audience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mutations du journalisme : nouveaux dispositifs, nouvelles pratiques, 6 (1), pp.1251. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.1251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régies publicitaires de la presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2-3 (160-161), pp.133 - 161. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online News and Social Media Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mésangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Online News and Social Media: New Research Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Industries culturelles et création artistique (Icca) / Université de Paris 13; Université Sorbonne Paris Cité (USPC), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profils des « gros » partageurs d’articles de presse sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Réseaux socionumériques, partage d’information et stratégies éditoriales (clôture du programme ANR INFO-RSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Semiocast; Lcoms (Université de Lorraine); ISCC (CNRS, Paris Sorbonne, UPMC), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition théorique pour une socio-économie du numérique, de la culture et des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Temps, Temporalités et information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communciation (SFSIC), Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une défiance envers la production automatisée de données sur smartphones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données collectées, disséminées, cachées. Quels traitements ? Quelles conséquences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Democratic Role of Fact-Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celine Yunya Song; Daya Thussu; Drew Margolin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Checking the Fact-Checkers: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2025, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032725154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métriques en temps réel, un journalisme augmenté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 115-116, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déminer les scandales. YouTube et la modération des vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-140, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Facebook pour s’informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-197, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mansell. L’ambassadrice de l’EPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon; Jacques Guyot; Christophe Magis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie politique de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-274, 2018, Matérialismes, culture &amp; communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook pour s'informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-197, 2017, 978-2-7351-2398-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’information en ligne : un cadrage quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.159-192, 2013, 978-2753528581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voici comment les jeunes français consomment de l'information sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept des modèles d'affaires : éléments de définition et état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle le contenu des vidéos les plus visibles ? Une comparaison critique de la médiatisation de YouTube et de sa communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité, un bien d’expérience objectivé par ses métriques ? Les qualités de l’information numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rédactions web gouvernées par les données ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du Media Pluralism Monitor aux Etats membres de l'Union Européenne. Résultats du MPM 2025. Rapport : France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bienvenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Center for Media Pluralism and Freedom. 2025, https://hdl.handle.net/1814/92891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era. Application of the Media Pluralism Monitor in the European Member States and Candidate Countries in 2023. Country Report: France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Laurence Larochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; IRMÉCCEN. 2023, https://cadmus.eui.eu/handle/1814/75722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité en ligne sur les sites de presse issus de l'imprimé. Construction du marché, logiques de fonctionnement et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Panthéon-Assas - Paris II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00874937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier - Un journalisme de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alan Ouakrat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Sciences de l'Information et de la Communication à l'Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alan-ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6558-6239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159209773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">285592800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000039172257X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités / CV</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur équipe Paris 3 ANR PIL (IMT Atlantique/La Rochelle/P3) (2018-2021) et encadrement post-doctorat Jérôme Pacouret (CESSP-CSE-EHESS/Irméccen) et Lorreine Petters</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral ANR Info-RSN (CREM, Université de Lorraine) : &amp;quot;Circulation et partage de l'information sur les réseaux socionumériques&amp;quot;, Observatoire du Webjournalisme, pilotée par Arnaud Mercier (Pr. SIC, Institut Français de Presse, Université Panthéon-Assas, Paris 2) (2015-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enquêtes internationales sur la médiatisation de la COP21 dans la presse imprimée et en ligne (projets MediaClimate & Reuters Institute for the Study of Journalism, Oxford University) (2015-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral en sociologie quantitative à l'Institut National de la Recherche en Informatique et en Automatique (INRIA), enquête sur les usages du smartphone (2013-2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant Temporaire d'Enseignement et de Recherche à l'Institut Français de Presse (Université Panthéon-Assas, Paris 2), spécialisé en économie des médias et de la culture (2011-2013)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche au laboratoire Sociology and Economics of Networks and Services (SENSE), Orange Labs (2007-2010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informations complémentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-6558-6239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Revues à comité de lecture (ACL)**Ouakrat A. (2020), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> « Négocier la dépendance ? Google, la presse et le droit voisin »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 9, N°1, pp.44-57.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2016), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les métriques d’audience comme agents de transformation du journalisme en ligne ? »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°2, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-120. DOI : 10.15122/isbn.978-2-406-07064-1.p.0107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. et J. Mésangeau (2016), « </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-socialiser les traces d’activités numériques : une proposition qualitative pour les SIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°8. Ouakrat A. (2015), « </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone au rythme de vie : les normes temporelles informelles des pratiques d’une population étudiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°27, septembre, p.301-321.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2015), « </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociotechnique d’un type d’usage du bitcoin : le crypto-marché SilkRoad </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque & Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°159, janvier-février, p.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2012), « </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciblage comportemental, une perte de contrôle des éditeurs sur les données de l’audience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic & Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol.6, N°1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A., J.S. Beuscart et K. Mellet (2010), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les régies publicitaires des sites de la presse en ligne »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°160-161 (2/3), janvier-mars, p.133-161.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d'ouvrages collectifs (OS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2019), « </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mansell, une approche institutionnaliste de l'économie politique de la communication </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tome 3. Matérialismes, Cultures et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses de l'Ecole des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2018) (avec A. Mercier et N. Pignard-Cheynel), «</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Facebook pour s'informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », Chapitre 5 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mercier A., Pignard-Cheynel N. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">éditions Fondation MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.169-197.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2013), « </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’information en ligne : un cadrage quantitatif </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Joüet J. et R. Rieffel (sous la direction de), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.159-192 Ouakrat A. (2012), « </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept des modèles d’affaires : éléments de définition et état de l’art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Benghozi P.J. (sous la direction de), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contenus culturels numériques et modèles d’affaires innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la Communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Actes du séminaire Contenus Numériques et Modèles d’Affaires Innovants. GIS Culture & Numérique, Octobre, p.111-117.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel, L’emprise médiatique sur le débat d’idées. Trente années de vie intellectuelle (1989-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (1), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.243.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news flows through the lens of platformization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Surm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Moreira-Cesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.132-137. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v12.n1.2023.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des discours de haine au cœur du débat public. La contribution des médias à la circulation des polémiques de Valeurs actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 241 (5), pp.123-161. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.241.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Valeurs actuelles à VA+ : l’appropriation des formats et des logiques des réseaux socio-numériques par un média d’extrême droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.99-122. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, innovez ! Construction et appropriations différenciées de l’injonction à l’innovation médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorreine Petters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23/1 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.032.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de « qualité » ? Hiérarchisations et classements des actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions économiques légitimes de production d’une information numérique « de qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 16 (1), pp.53-84. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier la dépendance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Négocier la dépendance ? Google, la presse et le droit voisin, 9 (1), pp.44-57. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v9.n1.2020.417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-socialiser les traces d'activités numériques : une proposition qualitative pour les Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mésangeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Humanités Numériques et Sciences de l'Information et de la Communication, 8, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouakrat A. (2016), Note de lecture de l’ouvrage coordonné par Bouchard J., E. Candel, H. Cardy et G. Gomez-Mejia (2015), « La médiatisation de l’évaluation », Peter Lang, 322 p., Communication & Langages, mars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.147-151. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150016011091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métriques d’audience comme agents de transformation du journalisme en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07064-1.p.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone aux rythmes de vie : les normes temporelles informelles des pratiques d’une population étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'alimentation, une affaire publique ?, 27, pp.301-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone aux rythmes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.301-321. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociotechnique d'un type d'usage du bitcoin : le crypto-marché SilkRoad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le bitcoin, une monnaie ?, 159, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capteur, c'est vous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Usine Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3353, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciblage comportemental, une perte de contrôle des éditeurs sur les données de l’audience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mutations du journalisme : nouveaux dispositifs, nouvelles pratiques, 6 (1), pp.1251. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.1251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régies publicitaires de la presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2-3 (160-161), pp.133 - 161. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online News and Social Media Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mésangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Online News and Social Media: New Research Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Industries culturelles et création artistique (Icca) / Université de Paris 13; Université Sorbonne Paris Cité (USPC), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profils des « gros » partageurs d’articles de presse sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Réseaux socionumériques, partage d’information et stratégies éditoriales (clôture du programme ANR INFO-RSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Semiocast; Lcoms (Université de Lorraine); ISCC (CNRS, Paris Sorbonne, UPMC), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition théorique pour une socio-économie du numérique, de la culture et des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Temps, Temporalités et information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communciation (SFSIC), Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une défiance envers la production automatisée de données sur smartphones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données collectées, disséminées, cachées. Quels traitements ? Quelles conséquences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Democratic Role of Fact-Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celine Yunya Song; Daya Thussu; Drew Margolin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Checking the Fact-Checkers: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2025, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032725154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métriques en temps réel, un journalisme augmenté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 115-116, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déminer les scandales. YouTube et la modération des vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-140, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mansell. L’ambassadrice de l’EPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon; Jacques Guyot; Christophe Magis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie politique de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-274, 2018, Matérialismes, culture &amp; communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Facebook pour s’informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-197, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook pour s'informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-197, 2017, 978-2-7351-2398-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’information en ligne : un cadrage quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.159-192, 2013, 978-2753528581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voici comment les jeunes français consomment de l'information sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept des modèles d'affaires : éléments de définition et état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle le contenu des vidéos les plus visibles ? Une comparaison critique de la médiatisation de YouTube et de sa communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rédactions web gouvernées par les données ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité, un bien d’expérience objectivé par ses métriques ? Les qualités de l’information numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du Media Pluralism Monitor aux Etats membres de l'Union Européenne. Résultats du MPM 2025. Rapport : France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bienvenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Center for Media Pluralism and Freedom. 2025, https://hdl.handle.net/1814/92891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era. Application of the Media Pluralism Monitor in the European Member States and Candidate Countries in 2023. Country Report: France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Laurence Larochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; IRMÉCCEN. 2023, https://cadmus.eui.eu/handle/1814/75722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité en ligne sur les sites de presse issus de l'imprimé. Construction du marché, logiques de fonctionnement et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Panthéon-Assas - Paris II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00874937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier - Un journalisme de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0008A1CD"/>
+    <w:nsid w:val="76852E61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BB3786E9"/>
+    <w:nsid w:val="C2F90F45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alan-ouakrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6558-6239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159209773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285592800" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000039172257X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.surlejournalisme.kinghost.net/rev/index.php/slj/article/view/416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01884107" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rfsic.revues.org/1795" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01218919" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220300" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01215508" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info/revue-reseaux-2010-2-page-133.htm?contenu=resume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01948917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02157099/document" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220277" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.243.0329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paterson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Surm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira-Cesar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v12.n1.2023.531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.241.0123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.417" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294749v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;sangeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1795" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294773v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150016011091" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07064-1.p.0107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9851" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.1251" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Beuscart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032725154" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/en/research/publications/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-133?lang=fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0133" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11093" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/article/MINES_GRANJ_2019_01_0263?lang=fr&amp;amp;tab=feuilleteur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157099v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100210810" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bienvenu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391771v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04266093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laurence Larochelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874937v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alan-ouakrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6558-6239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159209773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285592800" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000039172257X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.surlejournalisme.kinghost.net/rev/index.php/slj/article/view/416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01884107" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rfsic.revues.org/1795" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01218919" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220300" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01215508" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info/revue-reseaux-2010-2-page-133.htm?contenu=resume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01948917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02157099/document" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220277" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.243.0329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paterson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Surm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira-Cesar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v12.n1.2023.531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.241.0123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.417" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;sangeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1795" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150016011091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07064-1.p.0107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9851" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.1251" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461715v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Beuscart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0133" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448146v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032725154" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528552v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/en/research/publications/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-133?lang=fr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/article/MINES_GRANJ_2019_01_0263?lang=fr&amp;amp;tab=feuilleteur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11093" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100210810" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790957v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bienvenu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04266093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laurence Larochelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>