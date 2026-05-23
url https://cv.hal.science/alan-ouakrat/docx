--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alan Ouakrat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Sciences de l'Information et de la Communication à l'Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alan-ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6558-6239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159209773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">285592800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000039172257X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités / CV</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur équipe Paris 3 ANR PIL (IMT Atlantique/La Rochelle/P3) (2018-2021) et encadrement post-doctorat Jérôme Pacouret (CESSP-CSE-EHESS/Irméccen) et Lorreine Petters</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral ANR Info-RSN (CREM, Université de Lorraine) : &amp;quot;Circulation et partage de l'information sur les réseaux socionumériques&amp;quot;, Observatoire du Webjournalisme, pilotée par Arnaud Mercier (Pr. SIC, Institut Français de Presse, Université Panthéon-Assas, Paris 2) (2015-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enquêtes internationales sur la médiatisation de la COP21 dans la presse imprimée et en ligne (projets MediaClimate & Reuters Institute for the Study of Journalism, Oxford University) (2015-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral en sociologie quantitative à l'Institut National de la Recherche en Informatique et en Automatique (INRIA), enquête sur les usages du smartphone (2013-2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant Temporaire d'Enseignement et de Recherche à l'Institut Français de Presse (Université Panthéon-Assas, Paris 2), spécialisé en économie des médias et de la culture (2011-2013)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche au laboratoire Sociology and Economics of Networks and Services (SENSE), Orange Labs (2007-2010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informations complémentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-6558-6239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Revues à comité de lecture (ACL)**Ouakrat A. (2020), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> « Négocier la dépendance ? Google, la presse et le droit voisin »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 9, N°1, pp.44-57.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2016), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les métriques d’audience comme agents de transformation du journalisme en ligne ? »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°2, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-120. DOI : 10.15122/isbn.978-2-406-07064-1.p.0107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. et J. Mésangeau (2016), « </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-socialiser les traces d’activités numériques : une proposition qualitative pour les SIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°8. Ouakrat A. (2015), « </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone au rythme de vie : les normes temporelles informelles des pratiques d’une population étudiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°27, septembre, p.301-321.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2015), « </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociotechnique d’un type d’usage du bitcoin : le crypto-marché SilkRoad </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque & Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°159, janvier-février, p.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2012), « </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciblage comportemental, une perte de contrôle des éditeurs sur les données de l’audience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic & Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol.6, N°1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A., J.S. Beuscart et K. Mellet (2010), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les régies publicitaires des sites de la presse en ligne »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°160-161 (2/3), janvier-mars, p.133-161.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d'ouvrages collectifs (OS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2019), « </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mansell, une approche institutionnaliste de l'économie politique de la communication </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tome 3. Matérialismes, Cultures et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses de l'Ecole des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2018) (avec A. Mercier et N. Pignard-Cheynel), «</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Facebook pour s'informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », Chapitre 5 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mercier A., Pignard-Cheynel N. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">éditions Fondation MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.169-197.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2013), « </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’information en ligne : un cadrage quantitatif </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Joüet J. et R. Rieffel (sous la direction de), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.159-192 Ouakrat A. (2012), « </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept des modèles d’affaires : éléments de définition et état de l’art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Benghozi P.J. (sous la direction de), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contenus culturels numériques et modèles d’affaires innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la Communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Actes du séminaire Contenus Numériques et Modèles d’Affaires Innovants. GIS Culture & Numérique, Octobre, p.111-117.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel, L’emprise médiatique sur le débat d’idées. Trente années de vie intellectuelle (1989-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (1), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.243.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news flows through the lens of platformization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Surm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Moreira-Cesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.132-137. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v12.n1.2023.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des discours de haine au cœur du débat public. La contribution des médias à la circulation des polémiques de Valeurs actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 241 (5), pp.123-161. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.241.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Valeurs actuelles à VA+ : l’appropriation des formats et des logiques des réseaux socio-numériques par un média d’extrême droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.99-122. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, innovez ! Construction et appropriations différenciées de l’injonction à l’innovation médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorreine Petters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23/1 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.032.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de « qualité » ? Hiérarchisations et classements des actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions économiques légitimes de production d’une information numérique « de qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 16 (1), pp.53-84. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier la dépendance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Négocier la dépendance ? Google, la presse et le droit voisin, 9 (1), pp.44-57. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v9.n1.2020.417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-socialiser les traces d'activités numériques : une proposition qualitative pour les Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mésangeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Humanités Numériques et Sciences de l'Information et de la Communication, 8, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouakrat A. (2016), Note de lecture de l’ouvrage coordonné par Bouchard J., E. Candel, H. Cardy et G. Gomez-Mejia (2015), « La médiatisation de l’évaluation », Peter Lang, 322 p., Communication & Langages, mars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.147-151. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150016011091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métriques d’audience comme agents de transformation du journalisme en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07064-1.p.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone aux rythmes de vie : les normes temporelles informelles des pratiques d’une population étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'alimentation, une affaire publique ?, 27, pp.301-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone aux rythmes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.301-321. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociotechnique d'un type d'usage du bitcoin : le crypto-marché SilkRoad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le bitcoin, une monnaie ?, 159, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capteur, c'est vous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Usine Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3353, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciblage comportemental, une perte de contrôle des éditeurs sur les données de l’audience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mutations du journalisme : nouveaux dispositifs, nouvelles pratiques, 6 (1), pp.1251. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.1251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régies publicitaires de la presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2-3 (160-161), pp.133 - 161. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online News and Social Media Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mésangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Online News and Social Media: New Research Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Industries culturelles et création artistique (Icca) / Université de Paris 13; Université Sorbonne Paris Cité (USPC), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profils des « gros » partageurs d’articles de presse sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Réseaux socionumériques, partage d’information et stratégies éditoriales (clôture du programme ANR INFO-RSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Semiocast; Lcoms (Université de Lorraine); ISCC (CNRS, Paris Sorbonne, UPMC), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition théorique pour une socio-économie du numérique, de la culture et des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Temps, Temporalités et information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communciation (SFSIC), Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une défiance envers la production automatisée de données sur smartphones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données collectées, disséminées, cachées. Quels traitements ? Quelles conséquences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Democratic Role of Fact-Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celine Yunya Song; Daya Thussu; Drew Margolin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Checking the Fact-Checkers: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2025, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032725154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métriques en temps réel, un journalisme augmenté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 115-116, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déminer les scandales. YouTube et la modération des vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-140, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mansell. L’ambassadrice de l’EPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon; Jacques Guyot; Christophe Magis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie politique de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-274, 2018, Matérialismes, culture &amp; communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Facebook pour s’informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-197, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook pour s'informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-197, 2017, 978-2-7351-2398-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’information en ligne : un cadrage quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.159-192, 2013, 978-2753528581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voici comment les jeunes français consomment de l'information sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept des modèles d'affaires : éléments de définition et état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle le contenu des vidéos les plus visibles ? Une comparaison critique de la médiatisation de YouTube et de sa communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rédactions web gouvernées par les données ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité, un bien d’expérience objectivé par ses métriques ? Les qualités de l’information numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du Media Pluralism Monitor aux Etats membres de l'Union Européenne. Résultats du MPM 2025. Rapport : France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bienvenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Center for Media Pluralism and Freedom. 2025, https://hdl.handle.net/1814/92891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era. Application of the Media Pluralism Monitor in the European Member States and Candidate Countries in 2023. Country Report: France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Laurence Larochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; IRMÉCCEN. 2023, https://cadmus.eui.eu/handle/1814/75722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité en ligne sur les sites de presse issus de l'imprimé. Construction du marché, logiques de fonctionnement et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Panthéon-Assas - Paris II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00874937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier - Un journalisme de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alan Ouakrat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Sciences de l'Information et de la Communication à l'Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alan-ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6558-6239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159209773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">285592800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&pli=1&user=oZQ6n74AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000039172257X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités / CV</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur équipe Paris 3 ANR PIL (IMT Atlantique/La Rochelle/P3) (2018-2021) et encadrement post-doctorat Jérôme Pacouret (CESSP-CSE-EHESS/Irméccen) et Lorreine Petters</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral ANR Info-RSN (CREM, Université de Lorraine) : &amp;quot;Circulation et partage de l'information sur les réseaux socionumériques&amp;quot;, Observatoire du Webjournalisme, pilotée par Arnaud Mercier (Pr. SIC, Institut Français de Presse, Université Panthéon-Assas, Paris 2) (2015-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enquêtes internationales sur la médiatisation de la COP21 dans la presse imprimée et en ligne (projets MediaClimate & Reuters Institute for the Study of Journalism, Oxford University) (2015-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral en sociologie quantitative à l'Institut National de la Recherche en Informatique et en Automatique (INRIA), enquête sur les usages du smartphone (2013-2014)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant Temporaire d'Enseignement et de Recherche à l'Institut Français de Presse (Université Panthéon-Assas, Paris 2), spécialisé en économie des médias et de la culture (2011-2013)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche au laboratoire Sociology and Economics of Networks and Services (SENSE), Orange Labs (2007-2010)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informations complémentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-6558-6239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Revues à comité de lecture (ACL)**Ouakrat A. (2020), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> « Négocier la dépendance ? Google, la presse et le droit voisin »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 9, N°1, pp.44-57.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2016), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les métriques d’audience comme agents de transformation du journalisme en ligne ? »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°2, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-120. DOI : 10.15122/isbn.978-2-406-07064-1.p.0107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. et J. Mésangeau (2016), « </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-socialiser les traces d’activités numériques : une proposition qualitative pour les SIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°8. Ouakrat A. (2015), « </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone au rythme de vie : les normes temporelles informelles des pratiques d’une population étudiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°27, septembre, p.301-321.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2015), « </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociotechnique d’un type d’usage du bitcoin : le crypto-marché SilkRoad </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque & Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°159, janvier-février, p.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2012), « </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciblage comportemental, une perte de contrôle des éditeurs sur les données de l’audience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic & Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol.6, N°1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A., J.S. Beuscart et K. Mellet (2010), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les régies publicitaires des sites de la presse en ligne »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°160-161 (2/3), janvier-mars, p.133-161.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d'ouvrages collectifs (OS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2019), « </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mansell, une approche institutionnaliste de l'économie politique de la communication </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tome 3. Matérialismes, Cultures et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses de l'Ecole des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2018) (avec A. Mercier et N. Pignard-Cheynel), «</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Facebook pour s'informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », Chapitre 5 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Mercier A., Pignard-Cheynel N. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">éditions Fondation MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.169-197.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouakrat A. (2013), « </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’information en ligne : un cadrage quantitatif </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">», </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Joüet J. et R. Rieffel (sous la direction de), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.159-192 Ouakrat A. (2012), « </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept des modèles d’affaires : éléments de définition et état de l’art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Benghozi P.J. (sous la direction de), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contenus culturels numériques et modèles d’affaires innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la Communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Actes du séminaire Contenus Numériques et Modèles d’Affaires Innovants. GIS Culture & Numérique, Octobre, p.111-117.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rieffel, L’emprise médiatique sur le débat d’idées. Trente années de vie intellectuelle (1989-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (1), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.243.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news flows through the lens of platformization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Surm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Moreira-Cesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.132-137. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v12.n1.2023.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des discours de haine au cœur du débat public. La contribution des médias à la circulation des polémiques de Valeurs actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 241 (5), pp.123-161. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.241.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Valeurs actuelles à VA+ : l’appropriation des formats et des logiques des réseaux socio-numériques par un média d’extrême droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.99-122. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, innovez ! Construction et appropriations différenciées de l’injonction à l’innovation médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorreine Petters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23/1 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.032.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de « qualité » ? Hiérarchisations et classements des actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions économiques légitimes de production d’une information numérique « de qualité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 16 (1), pp.53-84. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier la dépendance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Négocier la dépendance ? Google, la presse et le droit voisin, 9 (1), pp.44-57. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v9.n1.2020.417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-socialiser les traces d'activités numériques : une proposition qualitative pour les Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mésangeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Humanités Numériques et Sciences de l'Information et de la Communication, 8, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouakrat A. (2016), Note de lecture de l’ouvrage coordonné par Bouchard J., E. Candel, H. Cardy et G. Gomez-Mejia (2015), « La médiatisation de l’évaluation », Peter Lang, 322 p., Communication & Langages, mars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.147-151. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150016011091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métriques d’audience comme agents de transformation du journalisme en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (2), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07064-1.p.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone aux rythmes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.301-321. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rythme d’usage du smartphone aux rythmes de vie : les normes temporelles informelles des pratiques d’une population étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'alimentation, une affaire publique ?, 27, pp.301-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociotechnique d'un type d'usage du bitcoin : le crypto-marché SilkRoad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le bitcoin, une monnaie ?, 159, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capteur, c'est vous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassili Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Usine Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3353, pp.74-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciblage comportemental, une perte de contrôle des éditeurs sur les données de l’audience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mutations du journalisme : nouveaux dispositifs, nouvelles pratiques, 6 (1), pp.1251. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.1251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régies publicitaires de la presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2-3 (160-161), pp.133 - 161. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online News and Social Media Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mésangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Online News and Social Media: New Research Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Industries culturelles et création artistique (Icca) / Université de Paris 13; Université Sorbonne Paris Cité (USPC), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profils des « gros » partageurs d’articles de presse sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Réseaux socionumériques, partage d’information et stratégies éditoriales (clôture du programme ANR INFO-RSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Semiocast; Lcoms (Université de Lorraine); ISCC (CNRS, Paris Sorbonne, UPMC), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition théorique pour une socio-économie du numérique, de la culture et des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Temps, Temporalités et information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communciation (SFSIC), Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une défiance envers la production automatisée de données sur smartphones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données collectées, disséminées, cachées. Quels traitements ? Quelles conséquences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Democratic Role of Fact-Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celine Yunya Song; Daya Thussu; Drew Margolin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Checking the Fact-Checkers: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2025, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032725154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métriques en temps réel, un journalisme augmenté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 115-116, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déminer les scandales. YouTube et la modération des vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-140, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Facebook pour s’informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l'actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-197, 2018, 978-2-7351-2398-8; 978-2-7351-2405-3. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.11093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mansell. L’ambassadrice de l’EPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Granjon; Jacques Guyot; Christophe Magis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie politique de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-274, 2018, Matérialismes, culture &amp; communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook pour s'informer ? Actualité et usages de la plateforme par les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier; Nathalie Pignard-Cheynel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#info. Commenter et partager l’actualité sur Twitter et Facebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-197, 2017, 978-2-7351-2398-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’information en ligne : un cadrage quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.159-192, 2013, 978-2753528581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voici comment les jeunes français consomment de l'information sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept des modèles d'affaires : éléments de définition et état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle le contenu des vidéos les plus visibles ? Une comparaison critique de la médiatisation de YouTube et de sa communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité, un bien d’expérience objectivé par ses métriques ? Les qualités de l’information numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rédactions web gouvernées par les données ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du Media Pluralism Monitor aux Etats membres de l'Union Européenne. Résultats du MPM 2025. Rapport : France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bienvenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Center for Media Pluralism and Freedom. 2025, https://hdl.handle.net/1814/92891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era. Application of the Media Pluralism Monitor in the European Member States and Candidate Countries in 2023. Country Report: France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Laurence Larochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; IRMÉCCEN. 2023, https://cadmus.eui.eu/handle/1814/75722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité en ligne sur les sites de presse issus de l'imprimé. Construction du marché, logiques de fonctionnement et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Panthéon-Assas - Paris II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00874937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier - Un journalisme de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76852E61"/>
+    <w:nsid w:val="526C593B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C2F90F45"/>
+    <w:nsid w:val="82001234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alan-ouakrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6558-6239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159209773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285592800" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000039172257X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.surlejournalisme.kinghost.net/rev/index.php/slj/article/view/416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01884107" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rfsic.revues.org/1795" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01218919" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220300" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01215508" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info/revue-reseaux-2010-2-page-133.htm?contenu=resume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01948917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02157099/document" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220277" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.243.0329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paterson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Surm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira-Cesar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v12.n1.2023.531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.241.0123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.417" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;sangeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1795" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150016011091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07064-1.p.0107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9851" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.1251" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461715v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Beuscart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0133" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448146v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032725154" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528552v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/en/research/publications/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-133?lang=fr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/article/MINES_GRANJ_2019_01_0263?lang=fr&amp;amp;tab=feuilleteur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695199v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11093" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100210810" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790957v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bienvenu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04266093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laurence Larochelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alan-ouakrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6558-6239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159209773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285592800" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;pli=1&amp;user=oZQ6n74AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000039172257X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.surlejournalisme.kinghost.net/rev/index.php/slj/article/view/416" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01884107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rfsic.revues.org/1795" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01218919" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220300" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01215508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info/revue-reseaux-2010-2-page-133.htm?contenu=resume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01948917" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02157099/document" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220277" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-01220288" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.243.0329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475401v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paterson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Surm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira-Cesar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v12.n1.2023.531" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.241.0123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2504" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v9.n1.2020.417" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;sangeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150016011091" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07064-1.p.0107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9851" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910722v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.1251" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Beuscart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0133" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032725154" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528552v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/en/research/publications/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535530v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-133?lang=fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0133" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/11093" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.11093" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/article/MINES_GRANJ_2019_01_0263?lang=fr&amp;amp;tab=feuilleteur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157099v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100210810" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399536v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bienvenu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04266093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laurence Larochelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00874937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>