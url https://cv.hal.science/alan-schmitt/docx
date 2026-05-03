--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -1167,317 +1167,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing a Non-Deterministic Abstract Machine with Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergueï Lenglet</w:t>
+                <w:t xml:space="preserve">Skeletal Semantics of a Fragment of Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSCD 2024 - 9th International Conference on Formal Structures for Computation and Deduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35es Journées Francophones des Langages Applicatifs (JFLA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Saint-Jacut-de-la-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643294v1</w:t>
+                <w:t xml:space="preserve">hal-04406392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal Semantics of a Fragment of Python</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Andrieux</w:t>
+                <w:t xml:space="preserve">Leaf-First Zipper Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35es Journées Francophones des Langages Applicatifs (JFLA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FORTE 2024 - 44th International Conference on Formal Techniques for Distributed Objects, Components, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Groningen, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62645-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406392v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf-First Zipper Semantics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing a Non-Deterministic Abstract Machine with Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Biernacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORTE 2024 - 44th International Conference on Formal Techniques for Distributed Objects, Components, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Groningen, Netherlands. </w:t>
+              <w:t xml:space="preserve">FSCD 2024 - 9th International Conference on Formal Structures for Computation and Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.1-22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62645-6_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2024.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571340v1</w:t>
+                <w:t xml:space="preserve">hal-04643294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Abstract Interpreters from Skeletal Semantics</w:t>
               </w:r>
@@ -1738,366 +1738,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Faithful Description of ECMAScript Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Certified Derivation of Small-Step From Big-Step Skeletal Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ambal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Khayam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alan Schmitt</w:t>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPDP 2022 - 24th International Symposium on Principles and Practice of Declarative Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Tbilisi, Georgia. pp.1-14, </w:t>
+              <w:t xml:space="preserve">, Sep 2022, Tbilisi, Georgia. pp.1-48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3551357.3551381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3551357.3551384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782992v1</w:t>
+                <w:t xml:space="preserve">hal-03768820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Deterministic Abstract Machines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergueï Lenglet</w:t>
+                <w:t xml:space="preserve">A Faithful Description of ECMAScript Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Khayam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCUR 2022 - 33rd International Conference
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2022.7⟩</w:t>
+              <w:t xml:space="preserve">PPDP 2022 - 24th International Symposium on Principles and Practice of Declarative Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tbilisi, Georgia. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3551357.3551381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772712v1</w:t>
+                <w:t xml:space="preserve">hal-03782992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified Derivation of Small-Step From Big-Step Skeletal Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ambal</w:t>
+                <w:t xml:space="preserve">Non-Deterministic Abstract Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Biernacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPDP 2022 - 24th International Symposium on Principles and Practice of Declarative Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Tbilisi, Georgia. pp.1-48, </w:t>
+              <w:t xml:space="preserve">CONCUR 2022 - 33rd International Conference
+ on Concurrency Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland. pp.1-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3551357.3551384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2022.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768820v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantics in Skel and Necro</w:t>
               </w:r>
@@ -2269,51 +2269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JSkel: Towards a Formalization of JavaScript's Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Khayam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2440,200 +2440,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLExplain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Le Bon</w:t>
+                <w:t xml:space="preserve">HOπ in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCaml 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPP 2018 - The 7th ACM SIGPLAN International Conference on Certified Programs and Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Los Angeles, United States. pp.14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056392v1</w:t>
+                <w:t xml:space="preserve">hal-01614987v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOπ in Coq</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergueï Lenglet</w:t>
+                <w:t xml:space="preserve">MLExplain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPP 2018 - The 7th ACM SIGPLAN International Conference on Certified Programs and Proofs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCaml 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint Louis, United States. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614987v3</w:t>
+                <w:t xml:space="preserve">hal-02056392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JSExplain: A Double Debugger for JavaScript</w:t>
               </w:r>
@@ -3131,482 +3131,482 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOCore in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petar Maksimovic</w:t>
+                <w:t xml:space="preserve">Martín Escarrá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Maksimović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vingt-sixièmes Journées Francophones des Langages Applicatifs (JFLA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Le Val d'Ajol, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243017v1</w:t>
+                <w:t xml:space="preserve">hal-01099130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howe's Method for Contextual Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergueï Lenglet</w:t>
+                <w:t xml:space="preserve">Expressive Logical Combinators for Free</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Genevès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCUR 2015 26th International Conference on Concurrency Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192699v1</w:t>
+                <w:t xml:space="preserve">hal-00868724v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOCore in Coq</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Typing of Secure Information Flow in a JavaScript-like Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Fragoso Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Escarrá</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petar Maksimović</w:t>
+                <w:t xml:space="preserve">Tamara Rezk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt-sixièmes Journées Francophones des Langages Applicatifs (JFLA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Le Val d'Ajol, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Trustworthy Global Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099130v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressive Logical Combinators for Free</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Genevès</w:t>
+                <w:t xml:space="preserve">HOCore in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nanjing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22102-1_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868724v4</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Typing of Secure Information Flow in a JavaScript-like Language</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tamara Rezk</w:t>
+                <w:t xml:space="preserve">Howe's Method for Contextual Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Trustworthy Global Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CONCUR 2015 26th International Conference on Concurrency Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243029v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Abstract Interpretation with Pretty-Big-Step Semantics</w:t>
               </w:r>
@@ -3690,234 +3690,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la KAM avec un Processus d'Ordre Supérieur</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Trusted Mechanised JavaScript Specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Charguéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Filaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippa Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Maffeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFLAs 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Fréjus, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">POPL 2014 - 41st ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966097v2</w:t>
+                <w:t xml:space="preserve">hal-00910135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trusted Mechanised JavaScript Specification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la KAM avec un Processus d'Ordre Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POPL 2014 - 41st ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">JFLAs 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Fréjus, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910135v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretty-big-step-semantics-based Certified Abstract Interpretation</w:t>
               </w:r>
@@ -4502,239 +4502,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00514912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typing Component-Based Communication Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Antares Mezzina</w:t>
+                <w:t xml:space="preserve">Howe's Method for Calculi with Passivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Formal Methods for Open Object-Based Distributed Systems (FMOODS) &amp; 29th Formal Techniques for Networked and Distributed Systems (FORTE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Concurrency Theory (CONCUR 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bologna, Italy. pp.448--462</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00488856v1</w:t>
+                <w:t xml:space="preserve">inria-00486800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howe's Method for Calculi with Passivation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergueï Lenglet</w:t>
+                <w:t xml:space="preserve">Typing Component-Based Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Lienhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Antares Mezzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Concurrency Theory (CONCUR 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Formal Methods for Open Object-Based Distributed Systems (FMOODS) &amp; 29th Formal Techniques for Networked and Distributed Systems (FORTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lisbonne, Portugal. pp.167--181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02138-1_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00486800v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00488856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal bisimulations in process calculi with passivation</w:t>
               </w:r>
@@ -5368,235 +5368,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oz/K: A Kernel Language for Component-Based Open Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Lienhardt</w:t>
+                <w:t xml:space="preserve">Efficient Static Analysis of XML Paths and Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Genevès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Layaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Generative Programming and Component Engineering (GPCE'07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1289971.1289980⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2007 ACM SIGPLAN conference on Programming language design and implementation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, San Diego, United States. pp.342--351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1250734.1250773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00498413v1</w:t>
+                <w:t xml:space="preserve">hal-00189123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Static Analysis of XML Paths and Types</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Layaïda</w:t>
+                <w:t xml:space="preserve">Oz/K: A Kernel Language for Component-Based Open Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2007 ACM SIGPLAN conference on Programming language design and implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1250734.1250773⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Generative Programming and Component Engineering (GPCE'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Salzburg, Austria. pp.43--52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1289971.1289980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189123v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00498413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agreeing to Agree: Conflict Resolution for Optimistically Replicated Data</w:t>
               </w:r>
@@ -6065,51 +6065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Complementary to Zipper Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7776,51 +7776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04638249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Biernacka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Biernacki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Lenglet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Polesiuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(3:3)2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02536463v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ambal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-020-09553-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881863v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bodin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Gardner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290357" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868722v5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genev&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Laya&#239;da" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gesbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2724712" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.08.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lanese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sangiorgi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.10.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nathan Foster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Greenwald" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan T. Moore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C. Pierce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1232420.1232424" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kirkegaard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2006.10.024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04643294v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2024.11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62645-6_7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04207565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;biscoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.387.8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Noizet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03782992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Khayam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551357.3551381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03772712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2022.7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551357.3551384" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03784478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03466807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3497775.3503676" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509431v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02512485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Bon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614987v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chargu&#233;raud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3185969" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Cabon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139337.3139344" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333600v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Maksimovic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099130v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Escarr&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Maksimovi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868724v4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fragoso Santos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Rezk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693174" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966097v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Filaretti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Maffeis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00811629v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lienhardt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Antares Mezzina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37036-6_21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665945v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boulier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Barcenas-Patino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Per&#233;z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02138-1_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00596-1_19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2008.8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bohannon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pilkiewicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1328897.1328487" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1449913.1449933" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1250734.1250773" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189131v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1289971.1289980" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Khanna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshav Kunal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11864219_19" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hirschkoff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11561347_26" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05325655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00362717v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537440v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568253v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545768v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Lenglet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03543701v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946930v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168865v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714353v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473160v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Barcenas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347137v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305302v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330565v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149612v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00637917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04638249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Biernacka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Biernacki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Lenglet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Polesiuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(3:3)2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02536463v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ambal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-020-09553-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881863v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bodin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Gardner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290357" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868722v5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genev&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Laya&#239;da" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gesbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2724712" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.08.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lanese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sangiorgi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.10.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nathan Foster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Greenwald" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan T. Moore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C. Pierce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1232420.1232424" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kirkegaard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2006.10.024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62645-6_7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04643294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2024.11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04207565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;biscoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.387.8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Noizet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551357.3551384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03782992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Khayam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551357.3551381" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03772712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2022.7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03784478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03466807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3497775.3503676" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509431v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02512485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614987v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167083" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Bon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chargu&#233;raud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3185969" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Cabon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139337.3139344" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333600v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Escarr&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Maksimovi&#263;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868724v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243029v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fragoso Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Rezk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Maksimovic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.212" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693174" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910135v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Filaretti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Maffeis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966097v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00811629v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lienhardt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Antares Mezzina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37036-6_21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665945v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boulier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Barcenas-Patino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Per&#233;z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02138-1_11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00596-1_19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2008.8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bohannon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pilkiewicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1328897.1328487" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1449913.1449933" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1250734.1250773" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189131v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189123v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1289971.1289980" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Khanna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshav Kunal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11864219_19" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hirschkoff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11561347_26" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05325655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00362717v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537440v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568253v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545768v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Lenglet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03543701v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946930v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168865v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714353v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473160v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Barcenas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347137v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305302v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330565v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149612v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00637917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>