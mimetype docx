--- v1 (2026-03-24)
+++ v2 (2026-05-02)
@@ -3181,51 +3181,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02721406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3349,1089 +3349,1102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BISES project: towards a better understanding of urban soil biodiversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An innovative site sampling strategy to assess urban soil biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Auclerc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">L Vidal-Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Dagois</w:t>
+                <w:t xml:space="preserve">C Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2-GfÖ-EEF joint meeting, International Conference on Ecological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18067.25124⟩</w:t>
+              <w:t xml:space="preserve">International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers (France), France. pp.213 - 220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/actahortic.2023.1374.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453291v1</w:t>
+                <w:t xml:space="preserve">hal-05454388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A citizen science program to evaluate soil biological quality in urban areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">The BISES project: towards a better understanding of urban soil biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st INTERNATIONAL HORTICULTURAL CONGRESS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.18⟩</w:t>
+              <w:t xml:space="preserve">SFE2-GfÖ-EEF joint meeting, International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18067.25124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288677v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the last two decades experiences of technosols construction for urban greening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A citizen science program to evaluate soil biological quality in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Séré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st INTERNATIONAL HORTICULTURAL CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671212v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of the last two decades experiences of technosols construction for urban greening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barot</w:t>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Groffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481348v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le service d’Observation Pollution en aval des anciens sites miniers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Bruneel</w:t>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Hery</w:t>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des dix ans de l’OSU OREME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781520v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential ecosystem services provided by constructed Technosols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Walsh</w:t>
+                <w:t xml:space="preserve">Le service d’Observation Pollution en aval des anciens sites miniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd International Conference on Solid Waste Technology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée des dix ans de l’OSU OREME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.11591.19360⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01753391v1</w:t>
+                <w:t xml:space="preserve">hal-04781520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential ecosystem services provided by constructed Technosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Groffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Perl Egendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. "Urban soils Symposium, Soil our ressource and our future"</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13268.30085⟩</w:t>
+              <w:t xml:space="preserve">The 33rd International Conference on Solid Waste Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Widener University - Graduate Enrollment, Mar 2018, Annapolis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.11591.19360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786404v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of microarthropods communities in topsoil across various forest, agricultural, urban and industrial land uses in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+                <w:t xml:space="preserve">Potential ecosystem services provided by constructed Technosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Groffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Perl Egendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2. "Urban soils Symposium, Soil our ressource and our future"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13268.30085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619000v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat avec les écologistes : principaux problèmes, ressources et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4472,271 +4485,392 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Franco-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native Chemical ligation simplifies the access of multidomain antimicrobial peptides: application to the study of big-defensins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics of microarthropods communities in topsoil across various forest, agricultural, urban and industrial land uses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayuri Kiyota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on AntiMicrobial Peptides (AMP2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892834v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Native Chemical ligation simplifies the access of multidomain antimicrobial peptides: application to the study of big-defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International symposium on AntiMicrobial Peptides (AMP2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence de la vitesse de croissance pendant la floraison sur la nouaison de varietes de Vitis vinifera L. sensibles a la coulure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1986, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02782386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4746,133 +4880,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster de présentation du living lab LLUNAM- Réseau de living labs Solu-Biod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancement officiel du Programme national de recherche sur les Solutions fondées sur la Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of introduction routes of invasive ants of Tapinoma nigerrimum complex into French localities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Destour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4881,137 +5015,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Centanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Tauru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gippet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the activity patterns of two species of ants of the Tapinoma nigerrimum complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5019,713 +5153,713 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Caries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Genevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Global Soil Biodiversity Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dublin, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCL-based synthesis, 3D structure and first insight into antimicrobial properties of Cg-BigDef1, an oyster big defensin active at high salinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR: a tool for Biology Xth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCL-based synthesis, 3D structure and first insight into antimicrobial properties of Cg-BigDef1, an oyster big defensin active at high salinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès annuel du Groupe Français des Peptides et Protéines (GFPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native Chemical ligation simplifies the access of multi-domain antimicrobial peptides: application to the study of big-defensins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Peptide Symposium 2016 (EPS2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is urban agriculture macrofauna-friendly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Joudar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Madre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can pests in urban farms be naturally controlled by soil epigeic predators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Joudar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Madre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5735,413 +5869,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-46, 2018, Sustainable Agriculture Reviews, 978-3-319-90309-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical greening systems as habitat for biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Mayrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Madre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Based Strategies for Urban and Building Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écosystèmes et pratiques des espaces à caractère naturel à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maingre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Clergeau ; Nathalie Blanc </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trames vertes urbaines. De la recherche scientifique au projet urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Moniteur, pp.75-103, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01537709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6151,147 +6285,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental design to test the effect of wheat variety mixtures on biodiversity and ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6301,134 +6435,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segregation of floricolous ants along latitudinal and urbanization gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6438,257 +6572,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemin d’impact du LLUNAM : cadre de référence pour investiguer, concevoir, expérimenter et évaluer ensemble des Solutions fondées sur la Nature sur l’aire urbaine de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Guenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; MSH SUD. 2026, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6835,51 +6969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617939v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Destour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Abdelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Eydoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01608-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105602" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Mautuit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez March&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597120v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Caries" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13339" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dozi&#232;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julliard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.18" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04404901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy K Hahs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myla F J Aronson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Nilon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Herrera-Montes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39746-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739534v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_032:041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Groffman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Perl Egendorf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-413-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488621v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moretti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borcard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106740" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Testud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Labarraque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-019-0183-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mirlicourtois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.07.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Kinouani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriacombe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2018.1470239" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Meulemans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tondeur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Thibault-Picazo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/cla.2017.0001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayuri Kiyota" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henning Krogh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947763v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Saux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2017.01.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.10.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T9ZCT2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.07.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2011.11.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/09-092" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wagner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guiraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pistre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Truel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rennes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groffman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753391v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Walsh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11591.19360" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786404v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13268.30085" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607983v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bressan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marceau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delmas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595891v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266688v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tauru" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gippet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266701v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecoq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Terrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894301v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895296v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831442v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Joudar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Boulanger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Madre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832288v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045976v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mayrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Madre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537709v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Baudouin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maingre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellissier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947470v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gayral" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05497166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Guenin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617939v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Destour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Abdelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Eydoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01608-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105602" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Mautuit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez March&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597120v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Caries" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13339" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dozi&#232;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julliard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.18" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04404901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy K Hahs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myla F J Aronson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Nilon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Herrera-Montes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39746-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739534v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_032:041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Groffman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Perl Egendorf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-413-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488621v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moretti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borcard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106740" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Testud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Labarraque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-019-0183-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mirlicourtois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.07.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Kinouani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriacombe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2018.1470239" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Meulemans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tondeur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Thibault-Picazo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/cla.2017.0001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayuri Kiyota" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henning Krogh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947763v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Saux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2017.01.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.10.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T9ZCT2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.07.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2011.11.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/09-092" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wagner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guiraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pistre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Truel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rennes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schwartz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barantal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cortet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671212v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groffman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Walsh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11591.19360" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786404v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13268.30085" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607983v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892834v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bressan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marceau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782386v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delmas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266688v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tauru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gippet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecoq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Terrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894301v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895296v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831442v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Joudar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Boulanger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Madre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832288v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045976v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mayrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Madre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537709v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Baudouin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maingre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellissier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947470v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gayral" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05497166v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Guenin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>