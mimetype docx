--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1298,291 +1298,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using constructed soils for green infrastructure – challenges and limitations</w:t>
+                <w:t xml:space="preserve">Response of dung beetle assemblages to grazing intensity in two distinct bioclimatic contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Deeb</w:t>
+                <w:t xml:space="preserve">William Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter M. Groffman</w:t>
+                <w:t xml:space="preserve">Marco Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Borcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-6-413-2020⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 289, pp.106740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933594v1</w:t>
+                <w:t xml:space="preserve">hal-03488621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of dung beetle assemblages to grazing intensity in two distinct bioclimatic contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using constructed soils for green infrastructure – challenges and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Perrin</w:t>
+                <w:t xml:space="preserve">Peter M. Groffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moretti</w:t>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Perl Egendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 289, pp.106740. </w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.413-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/soil-6-413-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488621v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of small PIT-tagged animals using wildlife crossings</w:t>
               </w:r>
@@ -2347,51 +2347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial conditions during Technosol implementation shape earthworms and ants diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3432,51 +3432,51 @@
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers (France), France. pp.213 - 220, </w:t>
+              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers (France), France. pp.213-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/actahortic.2023.1374.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3770,90 +3770,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the last two decades experiences of technosols construction for urban greening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Groffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
@@ -4132,77 +4132,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential ecosystem services provided by constructed Technosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Groffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Perl Egendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4266,77 +4266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential ecosystem services provided by constructed Technosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Groffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Perl Egendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4394,63 +4394,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat avec les écologistes : principaux problèmes, ressources et limites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t>
+                <w:t xml:space="preserve">Characteristics of microarthropods communities in topsoil across various forest, agricultural, urban and industrial land uses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4469,109 +4469,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sayuri Kiyota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Franco-américain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607983v1</w:t>
+                <w:t xml:space="preserve">hal-01619000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of microarthropods communities in topsoil across various forest, agricultural, urban and industrial land uses in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Joimel</w:t>
+                <w:t xml:space="preserve">Le partenariat avec les écologistes : principaux problèmes, ressources et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4590,73 +4590,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sayuri Kiyota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t>
+              <w:t xml:space="preserve">Colloque Franco-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619000v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native Chemical ligation simplifies the access of multidomain antimicrobial peptides: application to the study of big-defensins</w:t>
               </w:r>
@@ -5935,51 +5935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, </w:t>
@@ -6969,51 +6969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617939v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Destour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Abdelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Eydoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01608-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105602" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Mautuit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez March&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597120v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Caries" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13339" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dozi&#232;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julliard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.18" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04404901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy K Hahs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myla F J Aronson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Nilon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Herrera-Montes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39746-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739534v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_032:041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Groffman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Perl Egendorf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-413-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488621v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moretti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borcard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106740" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Testud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Labarraque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-019-0183-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mirlicourtois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.07.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Kinouani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriacombe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2018.1470239" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Meulemans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tondeur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Thibault-Picazo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/cla.2017.0001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayuri Kiyota" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henning Krogh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947763v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Saux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2017.01.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.10.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T9ZCT2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.07.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2011.11.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/09-092" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wagner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guiraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pistre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Truel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rennes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schwartz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barantal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cortet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671212v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groffman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Walsh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11591.19360" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786404v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13268.30085" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607983v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892834v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bressan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marceau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782386v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delmas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266688v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tauru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gippet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecoq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Terrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894301v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895296v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831442v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Joudar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Boulanger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Madre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832288v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045976v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mayrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Madre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537709v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Baudouin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maingre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellissier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947470v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gayral" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05497166v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Guenin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617939v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Destour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Abdelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Eydoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01608-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105602" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Mautuit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez March&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597120v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Caries" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13339" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dozi&#232;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julliard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.18" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04404901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy K Hahs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myla F J Aronson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Nilon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Herrera-Montes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39746-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739534v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_032:041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Perrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moretti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borcard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106740" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Groffman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Perl Egendorf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-413-2020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Testud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Labarraque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-019-0183-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mirlicourtois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.07.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Kinouani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriacombe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2018.1470239" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Meulemans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tondeur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Thibault-Picazo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/cla.2017.0001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayuri Kiyota" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henning Krogh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947763v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Saux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2017.01.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.10.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T9ZCT2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.07.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2011.11.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/09-092" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wagner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guiraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pistre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Truel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rennes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schwartz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barantal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cortet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671212v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groffman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Walsh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11591.19360" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786404v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13268.30085" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607983v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892834v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bressan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marceau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782386v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delmas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266688v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tauru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gippet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecoq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Terrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894301v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895296v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831442v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Joudar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Boulanger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Madre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832288v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045976v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mayrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Madre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537709v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Baudouin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maingre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellissier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947470v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gayral" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05497166v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Guenin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>