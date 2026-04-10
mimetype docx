--- v0 (2026-03-07)
+++ v1 (2026-04-10)
@@ -211,434 +211,434 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving social welfare in non-cooperative games with different types of quantum resources</w:t>
+                <w:t xml:space="preserve">Network-Device-Independent Certification of Causal Nonseparability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Dourdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pocreau</w:t>
+                <w:t xml:space="preserve">Ivan Šupić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, pp.1376. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2024-06-17-1376⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 8, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2024-10-30-1514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839608v2</w:t>
+                <w:t xml:space="preserve">hal-04193227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-Device-Independent Certification of Causal Nonseparability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Weak entanglement improves quantum communication using only product measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Branciard</w:t>
+                <w:t xml:space="preserve">Sadiq Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2024-10-30-1514⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.034053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.034053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193227v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029621v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak entanglement improves quantum communication using only product measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improving social welfare in non-cooperative games with different types of quantum resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bourennane</w:t>
+                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Tavakoli</w:t>
+                <w:t xml:space="preserve">Pierre Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, pp.034053. </w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.034053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22331/q-2024-06-17-1376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029621v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing the advantage of indefinite causal orders for quantum metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (6), pp.062435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -672,77 +672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum query complexity of Boolean functions under indefinite causal order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (3), pp.L032020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Dourdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice A. Camati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Sekatski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,875 +1038,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-device-independent Certification of Causal Nonseparability with Trusted Quantum Inputs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alastair A. Abbott</w:t>
+                <w:t xml:space="preserve">Receiver-Device-Independent Quantum Key Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brunner</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Ana Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadri Grünenfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Boaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.090402⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2022-05-24-718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330393v2</w:t>
+                <w:t xml:space="preserve">hal-03251550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receiver-Device-Independent Quantum Key Distribution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fadri Grünenfelder</w:t>
+                <w:t xml:space="preserve">Semi-device-independent Certification of Causal Nonseparability with Trusted Quantum Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Dourdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Boaron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Šupić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Branciard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.718. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (9), pp.090402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22331/q-2022-05-24-718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.090402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251550v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330393v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Quantum Communication Enhancement by Superposing Trajectories</w:t>
+                <w:t xml:space="preserve">Computational Advantage from the Quantum Superposition of Multiple Temporal Orders of Photonic Gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Rubino</w:t>
+                <w:t xml:space="preserve">Márcio M. Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee A. Rozema</w:t>
+                <w:t xml:space="preserve">Jaime Cariñe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ebler</w:t>
+                <w:t xml:space="preserve">Daniel Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hlér Kristjánsson</w:t>
+                <w:t xml:space="preserve">Tania García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Salek</w:t>
+                <w:t xml:space="preserve">Nayda Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (1), pp.013093. </w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.010320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997723v1</w:t>
+                <w:t xml:space="preserve">hal-02997757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Circuits with Classical Versus Quantum Control of Causal Order</w:t>
+                <w:t xml:space="preserve">Experimental Quantum Communication Enhancement by Superposing Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Wechs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte Dourdent</w:t>
+                <w:t xml:space="preserve">Giulia Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alastair Abbott</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lee A. Rozema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hlér Kristjánsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Salek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.030335⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.013093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124176v1</w:t>
+                <w:t xml:space="preserve">hal-02997723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding and Simulating Contextual Correlations in Quantum Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roope Uola</w:t>
+                <w:t xml:space="preserve">Quantum Circuits with Classical Versus Quantum Control of Causal Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wechs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alastair A. Abbott</w:t>
+                <w:t xml:space="preserve">Hippolyte Dourdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRX Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2, pp.020334. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 2, pp.030335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.030335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.020334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03200422v1</w:t>
+                <w:t xml:space="preserve">hal-03124176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Advantage from the Quantum Superposition of Multiple Temporal Orders of Photonic Gates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Martínez</w:t>
+                <w:t xml:space="preserve">Bounding and Simulating Contextual Correlations in Quantum Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania García</w:t>
+                <w:t xml:space="preserve">Emmanuel Zambrini Cruzeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nayda Guerrero</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roope Uola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair A. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRX Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">, 2021, 2, pp.020334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.010320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.020334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997757v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication through coherent control of quantum channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wechs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Horsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, pp.333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1934,707 +1934,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the definition and characterisation of multipartite causal (non)separability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Anomalous Weak Values Without Post-Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair A. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wechs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aaf352⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2019-10-14-194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927783v1</w:t>
+                <w:t xml:space="preserve">hal-01927780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentally probing the algorithmic randomness and incomputability of quantum randomness</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nan Huang</w:t>
+                <w:t xml:space="preserve">On the definition and characterisation of multipartite causal (non)separability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wechs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair A. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/aaf36a⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.013027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aaf352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133048v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid quantum-classical paradigm to mitigate embedding costs in quantum annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Experimentally probing the algorithmic randomness and incomputability of quantum randomness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Calude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dinneen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Hua</w:t>
+                <w:t xml:space="preserve">Nan Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (05), pp.1950042. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (4), pp.045103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219749919500424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/aaf36a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107671v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental test of an entropic measurement uncertainty relation for arbitrary qubit observables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hybrid quantum-classical paradigm to mitigate embedding costs in quantum annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Calude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dinneen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bülent Demirel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yuji Hasegawa</w:t>
+                <w:t xml:space="preserve">Richard Hua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aafeeb⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (05), pp.1950042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219749919500424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927775v1</w:t>
+                <w:t xml:space="preserve">hal-04107671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Weak Values Without Post-Selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental test of an entropic measurement uncertainty relation for arbitrary qubit observables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bülent Demirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Sponar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Branciard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Branciard</w:t>
+                <w:t xml:space="preserve">Yuji Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3, pp.194. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.013038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22331/q-2019-10-14-194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aafeeb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927780v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-device-independent characterization of multipartite entanglement of states and measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (5), pp.052333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2668,90 +2668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genuinely multipartite noncausality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wechs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1, pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2798,64 +2798,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The entropic approach to causal correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Miklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,90 +2915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight State-Independent Uncertainty Relations for Qubits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Alzieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. W. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3032,90 +3032,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipartite causal correlations: Polytopes and inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Giarmatzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (3), pp.032131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3149,64 +3149,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise and disturbance of qubit measurements: An information-theoretic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (6), pp.062110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3272,77 +3272,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical and Quantum Query Complexity of Boolean Functions under Indefinite Causal Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPL 2025 - 22nd International Conference on Quantum Physics and Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Varna, Bulgaria. pp.270-300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3376,77 +3376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving social welfare in non-cooperative games with different types of quantum resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEQIP 2023 - 18th Central European Quantum Information Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Smolenice, Slovakia. pp.1-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3480,77 +3480,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Query Complexity of Boolean Functions under Indefinite Causal Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPL2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3597,90 +3597,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receiver-device-independent quantum key distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ana Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadri Grünenfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Boaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Strasbourg, France. pp.22-27, </w:t>
@@ -3718,90 +3718,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding and simulating contextual correlations in quantum theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Zambrini Cruzeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roope Uola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPL 2021 - 18th International Conference on Quantum Physics and Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gdansk (virtual), Poland. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3858,90 +3858,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device-Independent Quantification of Quantum Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Šupić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roope Uola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vienna Quantum Foundations Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3998,51 +3998,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontiers of Computability, Randomness, and Complexity (dedicated to the 70th birthday of Professor Cristian Calude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cezar Câmpeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,64 +4310,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations and quantum circuits with dynamical causal order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4398,77 +4398,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing Quantum Control of Causal Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Grothus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Vanrietvelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4621,51 +4621,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Causal Structure of Quantum Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring School in Theoretical Computer Science (EPIT) in Quantum Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Marseille / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4780,51 +4780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92F58EA1"/>
+    <w:nsid w:val="F80D3DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5011,51 +5011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alastair-abbott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2759-633X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/abbott_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2938-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839608v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair A. Abbott" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pocreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-06-17-1376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04193227v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dourdent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;upi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Branciard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-10-30-1514" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04029621v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Piveteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq Muhammad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourennane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Tavakoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.034053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360267v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mothe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.062435" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04672768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L032020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752878v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fellous-Asiani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bresque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice A. Camati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.023111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441473v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ioannou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sekatski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bancal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac71bc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330393v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.090402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251550v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rusca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadri Gr&#252;nenfelder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Boaron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-05-24-718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rubino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee A. Rozema" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ebler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl&#233;r Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Salek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013093" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03124176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wechs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Abbott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.030335" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zambrini Cruzeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Uola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.020334" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio M. Taddei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Cari&#241;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Garc&#237;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayda Guerrero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.010320" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Horsman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2020-09-24-333" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaf352" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Calude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dinneen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Huang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aaf36a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219749919500424" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Demirel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sponar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Hasegawa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aafeeb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2019-10-14-194" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Renou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gisin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.052333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Costa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2017-12-14-39" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Miklin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Chaves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Budroni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa8f9f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Alzieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. W. Hall" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math4010008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Giarmatzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.032131" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632376v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.062110" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05217422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.426.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2211.01687" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04169582v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.10285" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar C&#226;mpeanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Staiger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zimand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113819" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair A Abbott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balestro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whitney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05266743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05266755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Grothus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Vanrietvelde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01239337v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Avery Abbott" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSU0038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alastair-abbott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2759-633X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/abbott_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2938-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04193227v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dourdent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair A. Abbott" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;upi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Branciard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-10-30-1514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04029621v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Piveteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq Muhammad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourennane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Tavakoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.034053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839608v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pocreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-06-17-1376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360267v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mothe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.062435" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04672768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L032020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752878v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fellous-Asiani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bresque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice A. Camati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.023111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441473v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ioannou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sekatski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bancal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac71bc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251550v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Pereira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rusca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadri Gr&#252;nenfelder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Boaron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-05-24-718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330393v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.090402" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio M. Taddei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Cari&#241;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Garc&#237;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayda Guerrero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.010320" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rubino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee A. Rozema" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ebler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl&#233;r Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Salek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03124176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wechs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Abbott" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.030335" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zambrini Cruzeiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Uola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.020334" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Horsman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2020-09-24-333" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927780v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2019-10-14-194" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaf352" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133048v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Calude" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dinneen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aaf36a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hua" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219749919500424" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Demirel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sponar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Hasegawa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aafeeb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Renou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gisin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.052333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Costa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2017-12-14-39" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Miklin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Chaves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Budroni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa8f9f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Alzieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. W. Hall" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math4010008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Giarmatzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.032131" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632376v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.062110" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05217422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.426.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2211.01687" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04169582v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.10285" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar C&#226;mpeanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Staiger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zimand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113819" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair A Abbott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balestro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whitney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05266743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05266755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Grothus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Vanrietvelde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01239337v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Avery Abbott" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSU0038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>