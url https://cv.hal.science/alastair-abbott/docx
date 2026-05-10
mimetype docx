--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -211,421 +211,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-Device-Independent Certification of Causal Nonseparability</w:t>
+                <w:t xml:space="preserve">Weak entanglement improves quantum communication using only product measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Dourdent</w:t>
+                <w:t xml:space="preserve">Amélie Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Šupić</w:t>
+                <w:t xml:space="preserve">Sadiq Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Branciard</w:t>
+                <w:t xml:space="preserve">Mohamed Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2024-10-30-1514⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.034053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.034053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193227v2</w:t>
+                <w:t xml:space="preserve">hal-04029621v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak entanglement improves quantum communication using only product measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving social welfare in non-cooperative games with different types of quantum resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadiq Muhammad</w:t>
+                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bourennane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armin Tavakoli</w:t>
+                <w:t xml:space="preserve">Pierre Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.034053⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2024-06-17-1376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029621v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving social welfare in non-cooperative games with different types of quantum resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Network-Device-Independent Certification of Causal Nonseparability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Dourdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
+                <w:t xml:space="preserve">Ivan Šupić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pocreau</w:t>
+                <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, pp.1376. </w:t>
+              <w:t xml:space="preserve">, 2024, 8, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22331/q-2024-06-17-1376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22331/q-2024-10-30-1514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839608v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing the advantage of indefinite causal orders for quantum metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -685,64 +685,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum query complexity of Boolean functions under indefinite causal order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (3), pp.L032020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Dourdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice A. Camati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -904,377 +904,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receiver-device-independent quantum key distribution protocols</w:t>
+                <w:t xml:space="preserve">Receiver-Device-Independent Quantum Key Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Sekatski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alastair A. Abbott</w:t>
+                <w:t xml:space="preserve">Maria Ana Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Rosset</w:t>
+                <w:t xml:space="preserve">Davide Rusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Bancal</w:t>
+                <w:t xml:space="preserve">Fadri Grünenfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Boaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac71bc⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2022-05-24-718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441473v2</w:t>
+                <w:t xml:space="preserve">hal-03251550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receiver-Device-Independent Quantum Key Distribution</w:t>
+                <w:t xml:space="preserve">Receiver-device-independent quantum key distribution protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Rusca</w:t>
+                <w:t xml:space="preserve">Pavel Sekatski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadri Grünenfelder</w:t>
+                <w:t xml:space="preserve">Denis Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Boaron</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.718. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (6), pp.063006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22331/q-2022-05-24-718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac71bc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251550v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-device-independent Certification of Causal Nonseparability with Trusted Quantum Inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Dourdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Šupić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (9), pp.090402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1302,611 +1302,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330393v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Advantage from the Quantum Superposition of Multiple Temporal Orders of Photonic Gates</w:t>
+                <w:t xml:space="preserve">Experimental Quantum Communication Enhancement by Superposing Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márcio M. Taddei</w:t>
+                <w:t xml:space="preserve">Giulia Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Cariñe</w:t>
+                <w:t xml:space="preserve">Lee A. Rozema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Martínez</w:t>
+                <w:t xml:space="preserve">Daniel Ebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania García</w:t>
+                <w:t xml:space="preserve">Hlér Kristjánsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nayda Guerrero</w:t>
+                <w:t xml:space="preserve">Sina Salek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.013093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.010320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997757v1</w:t>
+                <w:t xml:space="preserve">hal-02997723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Quantum Communication Enhancement by Superposing Trajectories</w:t>
+                <w:t xml:space="preserve">Quantum Circuits with Classical Versus Quantum Control of Causal Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Rubino</w:t>
+                <w:t xml:space="preserve">Julian Wechs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Dourdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee A. Rozema</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alastair Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Branciard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013093⟩</w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.030335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.030335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997723v1</w:t>
+                <w:t xml:space="preserve">hal-03124176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Circuits with Classical Versus Quantum Control of Causal Order</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Branciard</w:t>
+                <w:t xml:space="preserve">Bounding and Simulating Contextual Correlations in Quantum Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Zambrini Cruzeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roope Uola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRX Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2, pp.030335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.030335⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2, pp.020334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.020334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124176v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding and Simulating Contextual Correlations in Quantum Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armin Tavakoli</w:t>
+                <w:t xml:space="preserve">Computational Advantage from the Quantum Superposition of Multiple Temporal Orders of Photonic Gates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcio M. Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Cariñe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Zambrini Cruzeiro</w:t>
+                <w:t xml:space="preserve">Tania García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roope Uola</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nayda Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRX Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2, pp.020334. </w:t>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.020334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.010320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200422v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication through coherent control of quantum channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wechs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Horsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, pp.333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1934,655 +1934,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Weak Values Without Post-Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the definition and characterisation of multipartite causal (non)separability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wechs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2019-10-14-194⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.013027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aaf352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927780v1</w:t>
+                <w:t xml:space="preserve">hal-01927783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the definition and characterisation of multipartite causal (non)separability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Branciard</w:t>
+                <w:t xml:space="preserve">Experimentally probing the algorithmic randomness and incomputability of quantum randomness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Calude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dinneen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aaf352⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (4), pp.045103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/aaf36a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927783v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentally probing the algorithmic randomness and incomputability of quantum randomness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A hybrid quantum-classical paradigm to mitigate embedding costs in quantum annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Calude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dinneen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Huang</w:t>
+                <w:t xml:space="preserve">Richard Hua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 94 (4), pp.045103. </w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (05), pp.1950042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/aaf36a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219749919500424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133048v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid quantum-classical paradigm to mitigate embedding costs in quantum annealing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental test of an entropic measurement uncertainty relation for arbitrary qubit observables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Hua</w:t>
+                <w:t xml:space="preserve">Bülent Demirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Sponar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair A. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Branciard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219749919500424⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.013038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aafeeb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107671v1</w:t>
+                <w:t xml:space="preserve">hal-01927775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental test of an entropic measurement uncertainty relation for arbitrary qubit observables</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous Weak Values Without Post-Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wechs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuji Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21, pp.013038. </w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aafeeb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22331/q-2019-10-14-194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927775v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-device-independent characterization of multipartite entanglement of states and measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2681,77 +2681,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genuinely multipartite noncausality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wechs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1, pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2811,51 +2811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Miklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2954,51 +2954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Alzieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. W. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3071,51 +3071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Giarmatzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (3), pp.032131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3162,51 +3162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise and disturbance of qubit measurements: An information-theoretic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (6), pp.062110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3285,64 +3285,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical and Quantum Query Complexity of Boolean Functions under Indefinite Causal Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPL 2025 - 22nd International Conference on Quantum Physics and Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Varna, Bulgaria. pp.270-300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3389,64 +3389,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving social welfare in non-cooperative games with different types of quantum resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEQIP 2023 - 18th Central European Quantum Information Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Smolenice, Slovakia. pp.1-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3493,64 +3493,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Query Complexity of Boolean Functions under Indefinite Causal Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pocreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPL2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3597,90 +3597,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receiver-device-independent quantum key distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ana Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadri Grünenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Boaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Strasbourg, France. pp.22-27, </w:t>
@@ -3718,77 +3718,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding and simulating contextual correlations in quantum theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Zambrini Cruzeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roope Uola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3884,64 +3884,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Šupić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roope Uola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vienna Quantum Foundations Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4323,51 +4323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4424,51 +4424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair A. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Vanrietvelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4780,51 +4780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F80D3DF1"/>
+    <w:nsid w:val="51226897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5011,51 +5011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alastair-abbott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2759-633X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/abbott_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2938-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04193227v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dourdent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair A. Abbott" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;upi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Branciard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-10-30-1514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04029621v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Piveteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq Muhammad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourennane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Tavakoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.034053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839608v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pocreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-06-17-1376" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360267v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mothe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.062435" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04672768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L032020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752878v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fellous-Asiani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bresque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice A. Camati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.023111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441473v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ioannou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sekatski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bancal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac71bc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251550v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Pereira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rusca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadri Gr&#252;nenfelder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Boaron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-05-24-718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330393v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.090402" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio M. Taddei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Cari&#241;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Garc&#237;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayda Guerrero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.010320" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rubino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee A. Rozema" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ebler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl&#233;r Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Salek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03124176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wechs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Abbott" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.030335" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zambrini Cruzeiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Uola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.020334" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Horsman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2020-09-24-333" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927780v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2019-10-14-194" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaf352" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133048v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Calude" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dinneen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aaf36a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hua" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219749919500424" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Demirel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sponar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Hasegawa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aafeeb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Renou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gisin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.052333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Costa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2017-12-14-39" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Miklin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Chaves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Budroni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa8f9f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Alzieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. W. Hall" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math4010008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Giarmatzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.032131" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632376v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.062110" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05217422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.426.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2211.01687" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04169582v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.10285" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar C&#226;mpeanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Staiger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zimand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113819" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair A Abbott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balestro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whitney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05266743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05266755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Grothus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Vanrietvelde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01239337v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Avery Abbott" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSU0038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alastair-abbott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2759-633X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/abbott_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2938-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04029621v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Piveteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair A. Abbott" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq Muhammad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourennane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Tavakoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.034053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839608v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pocreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-06-17-1376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04193227v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dourdent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;upi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Branciard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-10-30-1514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360267v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mothe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.062435" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04672768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.L032020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752878v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fellous-Asiani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bresque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice A. Camati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.023111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251550v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ioannou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rusca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadri Gr&#252;nenfelder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Boaron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-05-24-718" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441473v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sekatski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rosset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bancal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac71bc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330393v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.090402" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rubino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee A. Rozema" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ebler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl&#233;r Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Salek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013093" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03124176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wechs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Abbott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.030335" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zambrini Cruzeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Uola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.020334" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio M. Taddei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Cari&#241;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Garc&#237;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayda Guerrero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.010320" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Horsman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2020-09-24-333" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaf352" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Calude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dinneen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Huang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aaf36a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219749919500424" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Demirel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sponar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Hasegawa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aafeeb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2019-10-14-194" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Renou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gisin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.052333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Costa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2017-12-14-39" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Miklin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Chaves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Budroni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa8f9f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Alzieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. W. Hall" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math4010008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Giarmatzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.032131" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632376v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.062110" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05217422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.426.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2211.01687" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04169582v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.10285" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar C&#226;mpeanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Staiger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zimand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113819" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair A Abbott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balestro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whitney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05266743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05266755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Grothus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Vanrietvelde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01239337v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Avery Abbott" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSU0038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>