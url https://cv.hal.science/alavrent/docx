--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -3846,139 +3846,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00846770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding Allographs: (ab?)Using the &lt;g&gt; Element</w:t>
+                <w:t xml:space="preserve">Specifying a TEI-XML Based Format for Aligning Text to Image at Character Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Cultural Heritage Markup.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Washington, DC, United States. pp.BalisageVol16-Lavrentiev01, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4242/BalisageVol16.Lavrentiev01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01318710v1</w:t>
+                <w:t xml:space="preserve">halshs-01318701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reengineering Akkadian Tablets with TEI and TXM for Linguistic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,161 +4015,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01318713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifying a TEI-XML Based Format for Aligning Text to Image at Character Level</w:t>
+                <w:t xml:space="preserve">Encoding Allographs: (ab?)Using the &lt;g&gt; Element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Leydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Cultural Heritage Markup.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.77-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4242/BalisageVol16.Lavrentiev01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01318701v1</w:t>
+                <w:t xml:space="preserve">halshs-01318710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la Base de français médiéval : qualité philologique, ouverture et outillage textométrique</w:t>
               </w:r>
@@ -4241,51 +4241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bluche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Kermorvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4982,226 +4982,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00759376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zone préverbale en ancien français : apport des corpus annotés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Guillot</w:t>
+                <w:t xml:space="preserve">The TXM Portal Software giving access to Old French Manuscripts Online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Language Resources and Evaluation (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.29-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00758563v1</w:t>
+                <w:t xml:space="preserve">halshs-00759361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TXM Portal Software giving access to Old French Manuscripts Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Heiden</w:t>
+                <w:t xml:space="preserve">La zone préverbale en ancien français : apport des corpus annotés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rainsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Language Resources and Evaluation (LREC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.159-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00759361v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00758563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Analytic Data Categories for Corpus Analysis from TEI encoded sources</w:t>
               </w:r>
@@ -6808,51 +6808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rainsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Marchello-Nizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9467,51 +9467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2021.19.13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sherstinova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chepovskiy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17223/19986645/70/5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Smirnov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Suvorova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Solovyev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Fokina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21681/2311-3456-2019-4-54-60" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Kurysheva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17223/18137083/66/4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25205/1818-7935-2018-16-3-19-31" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Markova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18413/2313-8912-2018-4-4-0-13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18127/j20729472-201803-13" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.208.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Egorova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-016-2813-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1494" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Tmart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Holgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Kurysheva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Azarova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alexeeva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rogozina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Sipunin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867466v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourdot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591122v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Debrenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leydier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol16.Lavrentiev01" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bluche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolkhovityanov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801284" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989286v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759376v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rainsford" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100246" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759361v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010125" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05338929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Marasescu-Galleron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reach-Ngo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5806" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030526795" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_11" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Panina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dolgushin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Borodikhin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.obshtezhitie.net/texts/Approaches.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08580-5.p.0275" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diachronie.org/colloques/colloque-cambridge-2014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06946-1.p.0279" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atilf.fr/cilpr2013/actes/section-13.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760647v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324175v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lavrentiev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280450v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280459v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212801v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bellon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279592v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330081v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328272v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.93ee3ts1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868519v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.ea05m33f" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00494914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2021.19.13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sherstinova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chepovskiy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17223/19986645/70/5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Smirnov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Suvorova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Solovyev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Fokina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21681/2311-3456-2019-4-54-60" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Kurysheva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17223/18137083/66/4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25205/1818-7935-2018-16-3-19-31" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Markova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18413/2313-8912-2018-4-4-0-13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18127/j20729472-201803-13" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.208.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Egorova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-016-2813-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1494" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Tmart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Holgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Kurysheva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Azarova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alexeeva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rogozina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Sipunin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867466v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourdot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591122v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Debrenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leydier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol16.Lavrentiev01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bluche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolkhovityanov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801284" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989286v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759376v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rainsford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100246" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010125" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05338929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Marasescu-Galleron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reach-Ngo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5806" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030526795" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_11" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Panina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dolgushin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Borodikhin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.obshtezhitie.net/texts/Approaches.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08580-5.p.0275" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diachronie.org/colloques/colloque-cambridge-2014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06946-1.p.0279" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atilf.fr/cilpr2013/actes/section-13.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760647v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324175v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lavrentiev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280450v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280459v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212801v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bellon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279592v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330081v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328272v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.93ee3ts1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868519v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.ea05m33f" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00494914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>