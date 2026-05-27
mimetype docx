--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -426,239 +426,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03248597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using TXM Platform for Research on Language Changes over Time: the Dynamics of Vocabulary and Punctuation in Russian Literary Texts</w:t>
+                <w:t xml:space="preserve">Enjeux philologiques, linguistiques et informatiques de la philologie numérique : l’exemple de la segmentation des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tomsk State University Journal of Philology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.77-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03243725v1</w:t>
+                <w:t xml:space="preserve">halshs-03243774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux philologiques, linguistiques et informatiques de la philologie numérique : l’exemple de la segmentation des mots</w:t>
+                <w:t xml:space="preserve">Using TXM Platform for Research on Language Changes over Time: the Dynamics of Vocabulary and Punctuation in Russian Literary Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Heiden</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Sherstinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Chepovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tomsk State University Journal of Philology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70, pp.69-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17223/19986645/70/5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03243774v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03243725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Анализ корпусов текстов террористической и антиправовой направленности</w:t>
               </w:r>
@@ -921,51 +921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Suvorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Fokina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Chepovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vestnik NSU. Series: Linguistics and Intercultural Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (3), pp.19-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1332,51 +1332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation de l'oral en français médiéval et genres textuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1449,51 +1449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Egorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Chepovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 214 (6), pp.802-813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1540,51 +1540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Метод структурных схем компьютерного морфологического анализа словоформ естественного языка</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Chepovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Egorova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1959,51 +1959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages linguistiques de la textométrie : analyse qualitative de la consultation de la Base de Français Médiéval via le logiciel Weblex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société internationale de Diachronie du Français (SIDF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Litt&amp;Arts UMR5316, Université Grenoble Alpes; Lidilem EA609, Université Grenoble Alpes; Société internationale de Diachronie du Français, May 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2663,204 +2663,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils pour l'exploration lexicale, morphosyntaxique et syntaxique de la Base de français médiéval</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse quantitative et qualitative de corpus textuels avec TXM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diachro X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUD-PANELS; MSH-LSE, Dec 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03788509v1</w:t>
+                <w:t xml:space="preserve">hal-04059075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse quantitative et qualitative de corpus textuels avec TXM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils pour l'exploration lexicale, morphosyntaxique et syntaxique de la Base de français médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Tmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUD-PANELS; MSH-LSE, Dec 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Diachro X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059075v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03788509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de méthodes et d’outils pour la lemmatisation automatique du français médiéval</w:t>
               </w:r>
@@ -3099,325 +3099,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03285725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Представление и анализ библейских, святоотеческих и литургических цитат в корпусе СКАТ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Alexeeva</w:t>
+                <w:t xml:space="preserve">Base de français médiéval et philologie linguistique numérique : les nouveautés de la BFM2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Sipunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus linguistics - 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint-Petersbourg, Russia. pp.265-270</w:t>
+              <w:t xml:space="preserve">XXIXe Congrès international de linguistique et de philologie romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Copenhague, Jul 2019, Copenhague, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02266186v1</w:t>
+                <w:t xml:space="preserve">halshs-04867466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Внедрение в TXM дополнительных инструментов автоматической обработки текста</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Представление и анализ библейских, святоотеческих и литургических цитат в корпусе СКАТ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Azarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Alexeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrey Chepovskiy</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rogozina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Sipunin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus linguistics - 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Petersbourg, Russia. pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02266174v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02266186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de français médiéval et philologie linguistique numérique : les nouveautés de la BFM2019</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Внедрение в TXM дополнительных инструментов автоматической обработки текста</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Solovyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Chepovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXe Congrès international de linguistique et de philologie romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Copenhague, Jul 2019, Copenhague, Danemark</w:t>
+              <w:t xml:space="preserve">Corpus linguistics - 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04867466v1</w:t>
+                <w:t xml:space="preserve">halshs-02266174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métopes + TXM: Integrating Text Publishing and Text Analysis Tools Based on TEI Encoding</w:t>
               </w:r>
@@ -3498,51 +3498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the First Axis of a Correspondence Analysis as an Analytical Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,204 +3587,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01759219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building an Open Morphological Lexicon and Lemmatizing Old French Texts with the TXM Platform</w:t>
+                <w:t xml:space="preserve">Корпус русских франкоязычных дневников XIX в. как материал для исследования взаимодействия языков и культур</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Decorde</w:t>
+                <w:t xml:space="preserve">Michèle Debrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus linguistics - 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, St-Petersburg State University; Institute for Linguistic Studies (RAS); Herzen State Pedagogical University of Russia, Jun 2017, St-Pétersbourg, Russia. pp.48-52</w:t>
+              <w:t xml:space="preserve">Корпусная лингвистика - 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Санкт-Петербургский государственный университет; Институт лингвистических исследований РАН; Российский государственный педагогический университет им. А.И. Герцена, Jun 2017, Saint-Pétersbourg, Russia. pp.168-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01591122v1</w:t>
+                <w:t xml:space="preserve">halshs-01591119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Корпус русских франкоязычных дневников XIX в. как материал для исследования взаимодействия языков и культур</w:t>
+                <w:t xml:space="preserve">Building an Open Morphological Lexicon and Lemmatizing Old French Texts with the TXM Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Debrenne</w:t>
+                <w:t xml:space="preserve">Matthieu Decorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Корпусная лингвистика - 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Санкт-Петербургский государственный университет; Институт лингвистических исследований РАН; Российский государственный педагогический университет им. А.И. Герцена, Jun 2017, Saint-Pétersbourg, Russia. pp.168-171</w:t>
+              <w:t xml:space="preserve">Corpus linguistics - 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St-Petersburg State University; Institute for Linguistic Studies (RAS); Herzen State Pedagogical University of Russia, Jun 2017, St-Pétersbourg, Russia. pp.48-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01591119v1</w:t>
+                <w:t xml:space="preserve">halshs-01591122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Psautier d'Arundel : une nouvelle édition</w:t>
               </w:r>
@@ -3846,161 +3846,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00846770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifying a TEI-XML Based Format for Aligning Text to Image at Character Level</w:t>
+                <w:t xml:space="preserve">Encoding Allographs: (ab?)Using the &lt;g&gt; Element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Leydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Cultural Heritage Markup.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.77-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01318701v1</w:t>
+                <w:t xml:space="preserve">halshs-01318710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reengineering Akkadian Tablets with TEI and TXM for Linguistic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4015,139 +3993,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01318713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding Allographs: (ab?)Using the &lt;g&gt; Element</w:t>
+                <w:t xml:space="preserve">Specifying a TEI-XML Based Format for Aligning Text to Image at Character Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Cultural Heritage Markup.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Washington, DC, United States. pp.BalisageVol16-Lavrentiev01, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4242/BalisageVol16.Lavrentiev01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01318710v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01318701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la Base de français médiéval : qualité philologique, ouverture et outillage textométrique</w:t>
               </w:r>
@@ -4241,51 +4241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bluche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Kermorvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4317,151 +4317,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Компьютерная модель морфологического анализа словоформ французского языка</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ponctuer une œuvre médiévale au XXIe siècle : les principes éditoriaux de la Base de Français Médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrey Chepovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ershov Informatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Pétersbourg, Russia. pp.20-28</w:t>
+              <w:t xml:space="preserve">Ponctuer l'œuvre médiévale : des signes au sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01071463v1</w:t>
+                <w:t xml:space="preserve">halshs-00989286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral représenté et diachronie : étude des incises en français médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4480,145 +4441,184 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès Mondial de Linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Neveu, P. Blumenthal, L. Hriba, A. Gerstenberg, J. Meinschaefer et S. Prévost Jul 2014, Berlin, Allemagne. pp.259 - 276, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20140801284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01423628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponctuer une œuvre médiévale au XXIe siècle : les principes éditoriaux de la Base de Français Médiéval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Компьютерная модель морфологического анализа словоформ французского языка</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bolkhovityanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Egorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Chepovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ponctuer l'œuvre médiévale : des signes au sens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">Ershov Informatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Pétersbourg, Russia. pp.20-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00989286v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Holy Grail to the Good Health: a Digital Edition of a 15th Century French Medical Treatise on the BFM Web Portal</w:t>
               </w:r>
@@ -4680,165 +4680,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01071459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Encoding and Annotation Formats in the BFM Old French Corpus</w:t>
+                <w:t xml:space="preserve">Building diachronical reference corpora for the French language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Medieval Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Corpus Linguistics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Petersbourg, Russia. pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00846766v1</w:t>
+                <w:t xml:space="preserve">halshs-00846764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building diachronical reference corpora for the French language</w:t>
+                <w:t xml:space="preserve">Text Encoding and Annotation Formats in the BFM Old French Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint-Petersbourg, Russia. pp.60-67</w:t>
+              <w:t xml:space="preserve">International Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00846764v1</w:t>
+                <w:t xml:space="preserve">halshs-00846766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing TEI encoded texts with the TXM platform</w:t>
               </w:r>
@@ -4850,51 +4850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Decorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Linked TEI: Text Encoding in the Web. TEI Conference and Members Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4982,226 +4982,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00759376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TXM Portal Software giving access to Old French Manuscripts Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Heiden</w:t>
+                <w:t xml:space="preserve">La zone préverbale en ancien français : apport des corpus annotés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rainsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Language Resources and Evaluation (LREC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.159-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00759361v1</w:t>
+                <w:t xml:space="preserve">halshs-00758563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zone préverbale en ancien français : apport des corpus annotés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Guillot</w:t>
+                <w:t xml:space="preserve">The TXM Portal Software giving access to Old French Manuscripts Online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Language Resources and Evaluation (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.29-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100246⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00758563v1</w:t>
+                <w:t xml:space="preserve">halshs-00759361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Analytic Data Categories for Corpus Analysis from TEI encoded sources</w:t>
               </w:r>
@@ -6307,51 +6307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the First Axis of a Correspondence Analysis as an Analytic Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6441,51 +6441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital editions and corpora of francophone diaries by Alexandre Chicherin and Olga Orlova-Davydova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Debrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Panina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6687,51 +6687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wendy Ayres-Benett; Anne Carlier; Julie Glikman; Thomas Rainsford; Gilles Siouffi; Carine Skupien Dekens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles voies d’accès au changement linguistique. Actes du colloque de la SIDF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6808,51 +6808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rainsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Marchello-Nizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7032,51 +7032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kirsten Jeppesen Kragh; Jan Lindschouw. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les variations diasystémiques et leurs interdépendances dans les langues romanes. Actes du Colloque DIA II à Copenhague (19-21 nov. 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de linguistique et de philologie, pp.15-28, 2015, 9782372760027</w:t>
@@ -7230,51 +7230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7864,291 +7864,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prestre teint - Édition, traduction et notes d'après Berlin Deutsche Staatsbibliothek Hamilton 257</w:t>
+                <w:t xml:space="preserve">L'annel qui faisoit les vis grans et roides par Haisiau - BnF fr. 1593 - Édition numérique, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/PrestreTeint_Berlin-257</w:t>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/AnelRoides_BnF-1593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280450v1</w:t>
+                <w:t xml:space="preserve">hal-04655161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'annel qui faisoit les vis grans et roides par Haisiau - BnF fr. 1593 - Édition numérique, traduction et notes</w:t>
+                <w:t xml:space="preserve">Le Testament de l'asne - Rutebeuf - Paris BnF fr. 1635 - Édition, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexey Lavrentiev</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/AnelRoides_BnF-1593</w:t>
+              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655161v1</w:t>
+                <w:t xml:space="preserve">hal-04280459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Testament de l'asne - Rutebeuf - Paris BnF fr. 1635 - Édition, traduction et notes</w:t>
+                <w:t xml:space="preserve">Le prestre teint - Édition, traduction et notes d'après Berlin Deutsche Staatsbibliothek Hamilton 257</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, https://txm-bfm.huma-num.fr/txm/</w:t>
+              <w:t xml:space="preserve">2023, http://catalog.bfm-corpus.org/fabliaux/PrestreTeint_Berlin-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280459v1</w:t>
+                <w:t xml:space="preserve">hal-04280450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une seule fame qui a son cors servoit cent chevaliers de tous poins - Paris BnF fr. 25545 - Édition numérique, traduction et notes</w:t>
               </w:r>
@@ -9467,51 +9467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2021.19.13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sherstinova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chepovskiy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17223/19986645/70/5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Smirnov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Suvorova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Solovyev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Fokina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21681/2311-3456-2019-4-54-60" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Kurysheva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17223/18137083/66/4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25205/1818-7935-2018-16-3-19-31" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Markova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18413/2313-8912-2018-4-4-0-13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18127/j20729472-201803-13" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.208.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Egorova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-016-2813-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1494" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Tmart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Holgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Kurysheva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Azarova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alexeeva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rogozina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Sipunin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867466v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourdot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591122v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Debrenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leydier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol16.Lavrentiev01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bluche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolkhovityanov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801284" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989286v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759376v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rainsford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100246" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010125" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05338929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Marasescu-Galleron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reach-Ngo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5806" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030526795" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_11" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Panina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dolgushin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Borodikhin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.obshtezhitie.net/texts/Approaches.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08580-5.p.0275" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diachronie.org/colloques/colloque-cambridge-2014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06946-1.p.0279" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atilf.fr/cilpr2013/actes/section-13.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760647v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324175v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lavrentiev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280450v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280459v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212801v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bellon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279592v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330081v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328272v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.93ee3ts1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868519v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.ea05m33f" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00494914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03248597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2021.19.13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sherstinova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chepovskiy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17223/19986645/70/5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Smirnov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Suvorova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Solovyev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Fokina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21681/2311-3456-2019-4-54-60" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Kurysheva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17223/18137083/66/4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25205/1818-7935-2018-16-3-19-31" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Markova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18413/2313-8912-2018-4-4-0-13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18127/j20729472-201803-13" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.208.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Egorova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-016-2813-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1494" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Tmart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Holgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Kurysheva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867466v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266186v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Azarova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alexeeva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rogozina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Sipunin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourdot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Debrenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;ranger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leydier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol16.Lavrentiev01" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bluche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423628v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801284" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolkhovityanov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759376v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rainsford" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100246" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759361v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010125" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05338929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Marasescu-Galleron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reach-Ngo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5806" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030526795" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_11" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Panina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dolgushin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Borodikhin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.obshtezhitie.net/texts/Approaches.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08580-5.p.0275" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diachronie.org/colloques/colloque-cambridge-2014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06946-1.p.0279" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atilf.fr/cilpr2013/actes/section-13.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760647v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324175v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lavrentiev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655161v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280450v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212801v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bellon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279592v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330081v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328272v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.93ee3ts1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868519v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.ea05m33f" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Abrams" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00494914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>