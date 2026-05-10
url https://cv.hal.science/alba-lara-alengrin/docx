--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -1115,208 +1115,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la patrimonialización y sus procesos</w:t>
+                <w:t xml:space="preserve">Les multinationales et le marché du livre hispanophone : communauté culturelle ou colonisation économique et linguistique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Lara-Alengrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Colegio de Jalisco; Université Paul-Valéry Montpellier 3; IRIEC. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Assia MOHSSINE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La patrimonialización : sus dinámicas, discursos y tensiones en las Américas y Europa en los siglos XX y XXI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociocritique et tournant décolonial. Convergences et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.411-426, 2023, Argumentos y debates, 978-3-631-89378-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b20404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331622v1</w:t>
+                <w:t xml:space="preserve">hal-04331752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les multinationales et le marché du livre hispanophone : communauté culturelle ou colonisation économique et linguistique ?</w:t>
+                <w:t xml:space="preserve">De la patrimonialización y sus procesos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Lara-Alengrin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Assia MOHSSINE. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estrellita Garcia Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colegio de Jalisco; Université Paul-Valéry Montpellier 3; IRIEC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociocritique et tournant décolonial. Convergences et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La patrimonialización : sus dinámicas, discursos y tensiones en las Américas y Europa en los siglos XX y XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.11-21, 2023, 978-607-8831-45-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b20404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04331752v1</w:t>
+                <w:t xml:space="preserve">hal-04331622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las políticas editoriales del Fondo de Cultura Económica y el patrimonio literario hispanoamericano y mexicano</w:t>
               </w:r>
@@ -1468,259 +1468,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Territoires des deux rives</w:t>
+                <w:t xml:space="preserve">Héroes cotidianos y retribucion simbolica en las novelas de tres escritoras mexicanas contemporaneas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Lara-Alengrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Campuzano Francisco. </w:t>
+              <w:t xml:space="preserve">Benmiloud Karim; Lara-Alengrin Alba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires des deux rives: Imaginaire et identité en Espagne et en Amérique latine: Hommage à Jean Franco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.9-11, 2014</w:t>
+              <w:t xml:space="preserve">Tres escritoras mexicanas: Elena Poniatowska, Ana García Bergua, Cristina Rivera Garza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.279-292, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056849v1</w:t>
+                <w:t xml:space="preserve">hal-03056847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breve genealogia de las escritoras mexicanas</w:t>
+                <w:t xml:space="preserve">Introduction : Territoires des deux rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Lara-Alengrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Benmiloud Karim; Lara-Alengrin Alba. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Campuzano Francisco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tres escritoras mexicanas: Elena Poniatowska, Ana García Bergua, Cristina Rivera Garza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.13-24, 2014</w:t>
+              <w:t xml:space="preserve">Territoires des deux rives: Imaginaire et identité en Espagne et en Amérique latine: Hommage à Jean Franco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.9-11, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056851v1</w:t>
+                <w:t xml:space="preserve">hal-03056849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héroes cotidianos y retribucion simbolica en las novelas de tres escritoras mexicanas contemporaneas</w:t>
+                <w:t xml:space="preserve">Breve genealogia de las escritoras mexicanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Lara-Alengrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benmiloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benmiloud Karim; Lara-Alengrin Alba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tres escritoras mexicanas: Elena Poniatowska, Ana García Bergua, Cristina Rivera Garza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.279-292, 2014</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.13-24, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056847v1</w:t>
+                <w:t xml:space="preserve">hal-03056851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une cartographie inédite des Amériques: Avant-propos</w:t>
               </w:r>
@@ -2091,255 +2091,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Résister, un impératif du protagoniste dans deux romans d'Elena Poniatowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Lara-Alengrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mexique de l'indépendance à la révolution, 1810-1910</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.11-35, 2011</w:t>
+              <w:t xml:space="preserve">Résister</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.125-135, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056345v1</w:t>
+                <w:t xml:space="preserve">hal-03056347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résister, un impératif du protagoniste dans deux romans d'Elena Poniatowska</w:t>
+                <w:t xml:space="preserve">De cimes aux abîmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Lara-Alengrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LLACS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résister</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.125-135, 2011</w:t>
+              <w:t xml:space="preserve">Le Mexique de l'Indépendance à la Révolution 1810-1910</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.137-227, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056347v1</w:t>
+                <w:t xml:space="preserve">hal-03056346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De cimes aux abîmes</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Lara-Alengrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benmiloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LLACS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mexique de l'Indépendance à la Révolution 1810-1910</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.137-227, 2011</w:t>
+              <w:t xml:space="preserve">Le Mexique de l'indépendance à la révolution, 1810-1910</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.11-35, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056346v1</w:t>
+                <w:t xml:space="preserve">hal-03056345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Onda au Crack</w:t>
               </w:r>
@@ -2799,165 +2799,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méjico (con j) de Antonio Ortuño, entre novela negra y novela transterritorial</w:t>
+                <w:t xml:space="preserve">El intertexto contracultural en El amante de Janis Joplin (2001) de Elmer Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Lara-Alengrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouvelles écritures du XXIe siècle mexicain. La question des genres littéraires, Université Paris Nanterre, 9-10 mars 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, Francia</w:t>
+              <w:t xml:space="preserve">Troisième congrès international de la Red Internacional Patrimonio Cultural y Ciencias Sociales "Patrimonio cultural: Intertextos y paralelismos", Colegio de Jalisco, Zapopan, 25-27 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Zapopan, México. pp.99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073691v1</w:t>
+                <w:t xml:space="preserve">hal-03069928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El intertexto contracultural en El amante de Janis Joplin (2001) de Elmer Mendoza</w:t>
+                <w:t xml:space="preserve">Méjico (con j) de Antonio Ortuño, entre novela negra y novela transterritorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Lara-Alengrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième congrès international de la Red Internacional Patrimonio Cultural y Ciencias Sociales "Patrimonio cultural: Intertextos y paralelismos", Colegio de Jalisco, Zapopan, 25-27 novembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Zapopan, México. pp.99-110</w:t>
+              <w:t xml:space="preserve">Les nouvelles écritures du XXIe siècle mexicain. La question des genres littéraires, Université Paris Nanterre, 9-10 mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069928v1</w:t>
+                <w:t xml:space="preserve">hal-03073691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se está haciendo tarde (1973) de José Agustín : el viaje sin retorno</w:t>
               </w:r>
@@ -3842,51 +3842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E69DFDA7"/>
+    <w:nsid w:val="4066D384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4073,51 +4073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alba-lara-alengrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161659411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04331427v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Lara-Alengrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrellita Garcia Fernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmiloud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Domingo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubague" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Franco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04331787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=250904" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04331622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04331752v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20404" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04331841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cuaad.udg.mx/?q=publicaciones-investigacion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056347v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069428v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alba-lara-alengrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161659411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04331427v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Lara-Alengrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrellita Garcia Fernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmiloud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Domingo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubague" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Franco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04331787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=250904" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04331752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20404" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04331622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04331841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cuaad.udg.mx/?q=publicaciones-investigacion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056346v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069428v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>