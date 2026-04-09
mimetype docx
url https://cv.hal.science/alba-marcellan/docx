--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -460,429 +460,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Electrochemical Performances of Si Anodes Incorporating Mechanically Interlocked Binders Prepared from α-Cyclodextrin-Based Polyrotaxanes</w:t>
+                <w:t xml:space="preserve">Anisotropic dense collagen hydrogels with two ranges of porosity to mimic the skeletal muscle extracellular matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bétermier</w:t>
+                <w:t xml:space="preserve">Marie Camman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Daher</w:t>
+                <w:t xml:space="preserve">Pierre Joanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Albero Blanquer</w:t>
+                <w:t xml:space="preserve">Julie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brun</w:t>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
+                <w:t xml:space="preserve">Julien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Biomaterials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.213219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioadv.2022.213219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981802v1</w:t>
+                <w:t xml:space="preserve">hal-03894624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of damage and fracture of aramid fibers: Focus on the role of microfibril cooperativity in fracture toughness</w:t>
+                <w:t xml:space="preserve">Understanding the Electrochemical Performances of Si Anodes Incorporating Mechanically Interlocked Binders Prepared from α-Cyclodextrin-Based Polyrotaxanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Richard</w:t>
+                <w:t xml:space="preserve">Fanny Bétermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bresson</w:t>
+                <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Solène Le Roux</w:t>
+                <w:t xml:space="preserve">Laura Albero Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pol.20230400⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209297v1</w:t>
+                <w:t xml:space="preserve">hal-03981802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic dense collagen hydrogels with two ranges of porosity to mimic the skeletal muscle extracellular matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of damage and fracture of aramid fibers: Focus on the role of microfibril cooperativity in fracture toughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Camman</w:t>
+                <w:t xml:space="preserve">Maxime Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Joanne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
+                <w:t xml:space="preserve">Laura Schittecatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dumont</w:t>
+                <w:t xml:space="preserve">Solène Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 144, pp.213219. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioadv.2022.213219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pol.20230400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894624v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model dynamic covalent thermoresponsive amphiphilic polymer co-networks based on acylhydrazone end-linked Tetronic T904 star block copolymers</w:t>
               </w:r>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biravena Raveendranathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco M C Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1532,2430 +1532,2430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Hydrogels with Tunable Swelling by Host complexation with Cyclobis (paraquat- p -phenylene)</w:t>
+                <w:t xml:space="preserve">Hydrophilicity‐Hydrophobicity Transformation, Thermoresponsive Morphomechanics, and Crack Multifurcation Revealed by AIEgens in Mechanically Strong Hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Belal</w:t>
+                <w:t xml:space="preserve">Yubing B Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Stoffelbach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
+                <w:t xml:space="preserve">Lucile Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Lyskawa</w:t>
+                <w:t xml:space="preserve">Zhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofan F Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiva Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02535⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2101500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202101500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189521v1</w:t>
+                <w:t xml:space="preserve">hal-03357267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilicity‐Hydrophobicity Transformation, Thermoresponsive Morphomechanics, and Crack Multifurcation Revealed by AIEgens in Mechanically Strong Hydrogels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular Hydrogels with Tunable Swelling by Host complexation with Cyclobis (paraquat- p -phenylene)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhao Li</w:t>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofan F Ji</w:t>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heiva Le Blay</w:t>
+                <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.2101500. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (4), pp.1926-1933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202101500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357267v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of transparency in scattering biomimetic collagen materials</w:t>
+                <w:t xml:space="preserve">Lamellar Bilayer to Fibril Structure Transformation of Tough Photonic Hydrogel under Elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
+                <w:t xml:space="preserve">M. Anamul Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Salviat</w:t>
+                <w:t xml:space="preserve">Kunpeng Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elora Bessot</w:t>
+                <w:t xml:space="preserve">Muhammad Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miléna Lama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Chassot</w:t>
+                <w:t xml:space="preserve">Takayuki Kurokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2001178117⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (12), pp.4711-4721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879255v1</w:t>
+                <w:t xml:space="preserve">hal-03586986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamellar Bilayer to Fibril Structure Transformation of Tough Photonic Hydrogel under Elongation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self‐Assembled Collagen Microparticles by Aerosol as a Versatile Platform for Injectable Anisotropic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco M Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Anamul Haque</w:t>
+                <w:t xml:space="preserve">Juliette Peltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunpeng Cui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
+                <w:t xml:space="preserve">Marina Trouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00878⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1902224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201902224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586986v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐Assembled Collagen Microparticles by Aerosol as a Versatile Platform for Injectable Anisotropic Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Dual Responsive Regulation of Host–Guest Complexation in Aqueous Media to Control Partial Release of the Host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Trouillas</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201902224⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (6), pp.1292-1297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201904287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432930v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Responsive Regulation of Host–Guest Complexation in Aqueous Media to Control Partial Release of the Host</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Stoffelbach</w:t>
+                <w:t xml:space="preserve">Origin of transparency in scattering biomimetic collagen materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Salviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Bessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+                <w:t xml:space="preserve">Jean-Marie Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (6), pp.1292-1297. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (22), pp.11947-11953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201904287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2001178117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513542v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of responsive graft length on mechanical toughening and transparency in microphase-separated hydrogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrophobic Hydrogels with Fruit‐Like Structure and Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mussault</w:t>
+                <w:t xml:space="preserve">Tasuku Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Guo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Creton Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sm01178a⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (25), pp.1900702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201900702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398343v1</w:t>
+                <w:t xml:space="preserve">hal-02393171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic Hydrogels with Fruit‐Like Structure and Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hui Guo</w:t>
+                <w:t xml:space="preserve">Environmental Nanoparticle-Induced Toughening and Pinning of a Growing Crack in a Biopolymer Hydrogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tasuku Nakajima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
+                <w:t xml:space="preserve">I. Naassaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creton Costantino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (25), pp.1900702. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (15), pp.158002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201900702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.158002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393171v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Nanoparticle-Induced Toughening and Pinning of a Growing Crack in a Biopolymer Hydrogel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ tensile tests to analyze the mechanical response, crack initiation, and crack propagation in single polyamide 66 fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ronsin</w:t>
+                <w:t xml:space="preserve">Anthony Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Naassaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Baumberger</w:t>
+                <w:t xml:space="preserve">Roland Piques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.158002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (11), pp.680-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.24823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498100v1</w:t>
+                <w:t xml:space="preserve">hal-02486413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ tensile tests to analyze the mechanical response, crack initiation, and crack propagation in single polyamide 66 fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effect of responsive graft length on mechanical toughening and transparency in microphase-separated hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57 (11), pp.680-690. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (43), pp.8653-8666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.24823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9sm01178a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486413v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels with Dual Thermo-responsive Mechanical Performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Recent advances in studying single bacteria and biofilm mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201700287⟩</w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564585v1</w:t>
+                <w:t xml:space="preserve">hal-01566801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in studying single bacteria and biofilm mechanics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
+                <w:t xml:space="preserve">Supramolecular polymer hydrogels induced by host–guest interactions with di-[cyclobis(paraquat-p-phenylene)] cross-linkers: from molecular complexation to viscoelastic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.07.026⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.5269-5282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM01051F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566801v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular polymer hydrogels induced by host–guest interactions with di-[cyclobis(paraquat-p-phenylene)] cross-linkers: from molecular complexation to viscoelastic properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogels with Dual Thermo-responsive Mechanical Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.5269-5282. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (17), pp.1700287 </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7SM01051F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.201700287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560137v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial mechanical behavior of aramid fibers and identification of skin/core structure from single fiber transverse compression testing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Romero de La Osa</w:t>
+                <w:t xml:space="preserve">Recognition-Mediated Hydrogel Swelling Controlled by Interaction with a Negative Thermoresponsive LCST Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/polb.23763⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (45), pp.13974-13978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201605630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272319v1</w:t>
+                <w:t xml:space="preserve">hal-01440784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition-Mediated Hydrogel Swelling Controlled by Interaction with a Negative Thermoresponsive LCST Polymer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fumagalli</w:t>
+                <w:t xml:space="preserve">Thermoresponsive Toughening in LCST-Type Hydrogels: Comparison between Semi-Interpenetrated and Grafted Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201605630⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (24), pp.9568-9577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440784v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoresponsive Toughening in LCST-Type Hydrogels with Opposite Topology: From Structure to Fracture Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brûlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (11), pp.4295 - 4306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive Toughening in LCST-Type Hydrogels: Comparison between Semi-Interpenetrated and Grafted Networks</w:t>
+                <w:t xml:space="preserve">Thermoresponsive Toughening with Crack Bifurcation in Phase-Separated Hydrogels under Isochoric Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02188⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (28), pp.5857 - 5864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201600514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418233v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive Toughening with Crack Bifurcation in Phase-Separated Hydrogels under Isochoric Conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiaxial mechanical behavior of aramid fibers and identification of skin/core structure from single fiber transverse compression testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romero de La Osa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (28), pp.5857 - 5864. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (3), pp.374-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201600514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/polb.23763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440815v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure investigation of nanohybrid PDMA/silica hydrogels at rest and under uniaxial deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4071,64 +4071,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brûlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattuparambil R. Rajamohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60, pp.164-175. </w:t>
@@ -4205,51 +4205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linn Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4325,51 +4325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology over five orders of magnitude in model hydrogels: agreement between strain-controlled rheometry, transient elastography, and supersonic shear wave imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dizeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4455,51 +4455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meddahi-Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,51 +4589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meddahi-Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4740,51 +4740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzière Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 505, pp.382-385. </w:t>
@@ -4822,103 +4822,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouvelles applications pour les fibres aramides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 390, pp.25-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4937,616 +4937,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress–Strain Relationship of Highly Stretchable Dual Cross-Link Gels: Separability of Strain and Time Effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Hybrid Poly(acrylamide- co - N , N -dimethylacrylamide) Hydrogels Containing Silica Nanoparticles Studied by Dynamic Light Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Costantino Creton</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/mz4005106⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (13), pp.5329 - 5336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma400918f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534025v1</w:t>
+                <w:t xml:space="preserve">hal-01537605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Hybrid Poly(acrylamide- co - N , N -dimethylacrylamide) Hydrogels Containing Silica Nanoparticles Studied by Dynamic Light Scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Time Dependence of Dissipative and Recovery Processes in Nanohybrid Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dizeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuharu Narita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 46 (13), pp.5329 - 5336. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma400918f⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 46 (10), pp.4095 - 4104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma400447j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537605v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Dependence of Dissipative and Recovery Processes in Nanohybrid Hydrogels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Hybrid Polyacrylamide Hydrogels Containing Silica Nanoparticles Studied by Dynamic Light Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dizeux</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 46 (10), pp.4095 - 4104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma400447j⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 46 (11), pp.4567 - 4574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma4004874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537610v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Hybrid Polyacrylamide Hydrogels Containing Silica Nanoparticles Studied by Dynamic Light Scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Stress–Strain Relationship of Highly Stretchable Dual Cross-Link Gels: Separability of Strain and Time Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Mayumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (11), pp.4567 - 4574. </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (12), pp.1065 - 1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma4004874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/mz4005106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537158v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture of model polyurethane elastomeric networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Keestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Steeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (5), pp.355-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5605,77 +5605,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of polymer–particle interaction on the fracture toughness of silica filled hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Chun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (14), pp.6578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5722,51 +5722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation of fracture by cavitation of model elastomeric networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5881,77 +5881,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Chun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (5), pp.2554-2563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6024,51 +6024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (15), pp.3619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6243,90 +6243,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale analysis of the microstructure and the tensile mechanical behaviour of polyamide 66 fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Piques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47, pp.367-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6411,51 +6411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Martin Herrera-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6623,51 +6623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Nano)structure, skin/core and tension behaviour of polyamide fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6874,77 +6874,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of the mechanical response of aramid fibers at the filament scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual - Time Zone: Central Daylight Time, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6963,217 +6963,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and Transverse properties and molecular motions in single aramid fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Structure/Property Relationships of a Single Para-aramid Fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34APS - 34th Australasian Polymer Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Darwin, Convention Centre, Australia</w:t>
+              <w:t xml:space="preserve">Fiber Society's Spring 2013 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Fiber Society, May 2013, Greelong, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061483v1</w:t>
+                <w:t xml:space="preserve">hal-02061473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure/Property Relationships of a Single Para-aramid Fibre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Longitudinal and Transverse properties and molecular motions in single aramid fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Society's Spring 2013 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Fiber Society, May 2013, Greelong, Australia</w:t>
+              <w:t xml:space="preserve">34APS - 34th Australasian Polymer Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Darwin, Convention Centre, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061473v1</w:t>
+                <w:t xml:space="preserve">hal-02061483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7191,103 +7191,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-axial mechanical behavior of aramid fibers and identification of skin/core structure from single fiber transverse compression testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 26 - 26ème congrès sur la déformation des polymères solides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Brest, France</w:t>
@@ -7316,77 +7316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement thermo-mécanique des fibres aramides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 24 - 24ème congrès sur la déformation des polymères solides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7456,64 +7456,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing and characterization of fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ed. A.R. Bunsell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of properties of textile and technical fibres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier-Woodhead Publ, pp.21-55, 2018, </w:t>
@@ -7583,51 +7583,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructures, micromécanismes et comportement à rupture de fibres PA 66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. École Nationale Supérieure des Mines de Paris, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7744,51 +7744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6740DBD"/>
+    <w:nsid w:val="5F32988A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7975,51 +7975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alba-marcellan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5098-4835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080642829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Blay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deffieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcellan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00909F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Le Gulluche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Olanier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01440" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny B&#233;termier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albero Blanquer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02629" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schittecatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20230400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03894624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2022.213219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Apostolides" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Patrickios" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gradzielski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Blanazs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY01256A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00745" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Guo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malfait" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00219A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simonin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chenal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02352" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biravena Raveendranathan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M C Fernandes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000435" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02535" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-03357267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing B Hu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Barbier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofan F Ji" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiva Le Blay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202101500" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anamul Haque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunpeng Cui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kurokawa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Fernandes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Peltzer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Trouillas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201902224" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513542v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904287" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mussault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01178a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Nakajima" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creton Costantino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201900702" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ronsin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naassaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.158002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bunsell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Piques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24823" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700287" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.07.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fumagalli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Cooke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01051F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01272319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wollbrett-Blitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bruant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clerc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romero de La Osa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23763" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF756M4L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440784v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201605630" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00798" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02188" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440815v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201600514" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BP7VT0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01171811v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rose" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01121C" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01114465v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattuparambil R. Rajamohanan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.01.038" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550824v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn Carlsson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201450307" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-574KQRH1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2990" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Legrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201401043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078297v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Aur&#233;lie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078535v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pr&#233;voteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzi&#232;re Paul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12806" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534025v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Mayumi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz4005106" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400918f" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537610v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Rose" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400447j" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4004874" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cristiano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Keestra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steeman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22186" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M4SX6FL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chun Lin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05420A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499000v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Long" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Yuen Hui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stolk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33F165790F40C13642DC5325595E8BCB328451AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498998v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901937r" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498999v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00009D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-L18GBKF3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499001v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bondil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauminois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.02.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3TZ2W1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136818v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.10.093" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6TGMZ0N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120388v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Martin Herrera-Ramirez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paquin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499002v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Colomban" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herrera Ramirez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunsell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.04.033" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166080v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1162" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBH4LT0B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499004v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023711710909" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-57D4VMTD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03296383v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061483v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062324v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701860v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101272-7.00002-X" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00353844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alba-marcellan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5098-4835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080642829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Blay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deffieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcellan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00909F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Le Gulluche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Olanier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01440" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03894624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2022.213219" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny B&#233;termier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albero Blanquer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02629" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schittecatte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20230400" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Apostolides" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Patrickios" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gradzielski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Blanazs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY01256A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00745" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Guo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malfait" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00219A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simonin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chenal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02352" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biravena Raveendranathan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M C Fernandes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000435" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-03357267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing B Hu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Barbier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofan F Ji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiva Le Blay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202101500" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02535" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anamul Haque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunpeng Cui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kurokawa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00878" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Fernandes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Peltzer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Trouillas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201902224" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904287" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Nakajima" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creton Costantino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201900702" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ronsin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naassaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.158002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bunsell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Piques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24823" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mussault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01178a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566801v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.07.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fumagalli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Cooke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01051F" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700287" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201605630" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418233v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02188" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00798" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201600514" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BP7VT0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01272319v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wollbrett-Blitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bruant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clerc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romero de La Osa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23763" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF756M4L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01171811v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rose" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01121C" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01114465v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattuparambil R. Rajamohanan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.01.038" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550824v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn Carlsson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201450307" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-574KQRH1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2990" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Legrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201401043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078297v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Aur&#233;lie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078535v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pr&#233;voteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzi&#232;re Paul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12806" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537605v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400918f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Rose" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400447j" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4004874" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534025v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Mayumi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz4005106" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cristiano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Keestra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steeman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22186" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M4SX6FL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chun Lin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05420A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499000v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Long" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Yuen Hui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stolk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33F165790F40C13642DC5325595E8BCB328451AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498998v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901937r" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498999v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00009D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-L18GBKF3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499001v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bondil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauminois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.02.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3TZ2W1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136818v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.10.093" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6TGMZ0N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120388v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Martin Herrera-Ramirez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paquin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499002v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Colomban" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herrera Ramirez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunsell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.04.033" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166080v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1162" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBH4LT0B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499004v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023711710909" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-57D4VMTD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03296383v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061473v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061483v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062324v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701860v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101272-7.00002-X" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00353844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>