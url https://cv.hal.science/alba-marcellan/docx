--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -460,161 +460,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic dense collagen hydrogels with two ranges of porosity to mimic the skeletal muscle extracellular matrix</w:t>
+                <w:t xml:space="preserve">Mechanisms of damage and fracture of aramid fibers: Focus on the role of microfibril cooperativity in fracture toughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Camman</w:t>
+                <w:t xml:space="preserve">Clotilde Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Joanne</w:t>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brun</w:t>
+                <w:t xml:space="preserve">Maxime Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
+                <w:t xml:space="preserve">Laura Schittecatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dumont</w:t>
+                <w:t xml:space="preserve">Solène Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 144, pp.213219. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioadv.2022.213219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pol.20230400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894624v1</w:t>
+                <w:t xml:space="preserve">hal-04209297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Electrochemical Performances of Si Anodes Incorporating Mechanically Interlocked Binders Prepared from α-Cyclodextrin-Based Polyrotaxanes</w:t>
               </w:r>
@@ -639,250 +639,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Albero Blanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of damage and fracture of aramid fibers: Focus on the role of microfibril cooperativity in fracture toughness</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic dense collagen hydrogels with two ranges of porosity to mimic the skeletal muscle extracellular matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bès</w:t>
+                <w:t xml:space="preserve">Marie Camman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Schittecatte</w:t>
+                <w:t xml:space="preserve">Pierre Joanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Le Roux</w:t>
+                <w:t xml:space="preserve">Julien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Biomaterials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.213219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pol.20230400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioadv.2022.213219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209297v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model dynamic covalent thermoresponsive amphiphilic polymer co-networks based on acylhydrazone end-linked Tetronic T904 star block copolymers</w:t>
               </w:r>
@@ -1264,295 +1264,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macromolecular Additives to Turn a Thermoplastic Elastomer into a Self-Healing Material</w:t>
+                <w:t xml:space="preserve">Biomimetic Tough Gels with Weak Bonds Unravel the Role of Collagen from Fibril to Suprafibrillar Self‐Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Simonin</w:t>
+                <w:t xml:space="preserve">Milena Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Falco</w:t>
+                <w:t xml:space="preserve">Biravena Raveendranathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pensec</w:t>
+                <w:t xml:space="preserve">Francisco M C Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dalmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chenal</w:t>
+                <w:t xml:space="preserve">Cedric Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02352⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2000435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202000435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142921v1</w:t>
+                <w:t xml:space="preserve">hal-03219149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Tough Gels with Weak Bonds Unravel the Role of Collagen from Fibril to Suprafibrillar Self‐Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macromolecular Additives to Turn a Thermoplastic Elastomer into a Self-Healing Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Lama</w:t>
+                <w:t xml:space="preserve">Guillaume Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biravena Raveendranathan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Brun</w:t>
+                <w:t xml:space="preserve">Sandrine Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco M C Fernandes</w:t>
+                <w:t xml:space="preserve">Florent Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Boissiere</w:t>
+                <w:t xml:space="preserve">Jean-Marc Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.2000435. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (2), pp.888-895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mabi.202000435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219149v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophilicity‐Hydrophobicity Transformation, Thermoresponsive Morphomechanics, and Crack Multifurcation Revealed by AIEgens in Mechanically Strong Hydrogels</w:t>
               </w:r>
@@ -1711,51 +1711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1800,844 +1800,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamellar Bilayer to Fibril Structure Transformation of Tough Photonic Hydrogel under Elongation</w:t>
+                <w:t xml:space="preserve">Origin of transparency in scattering biomimetic collagen materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Anamul Haque</w:t>
+                <w:t xml:space="preserve">Chrystelle Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunpeng Cui</w:t>
+                <w:t xml:space="preserve">Flore Salviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Ilyas</w:t>
+                <w:t xml:space="preserve">Elora Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takayuki Kurokawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
+                <w:t xml:space="preserve">Miléna Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00878⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (22), pp.11947-11953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2001178117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586986v1</w:t>
+                <w:t xml:space="preserve">hal-02879255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐Assembled Collagen Microparticles by Aerosol as a Versatile Platform for Injectable Anisotropic Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Lamellar Bilayer to Fibril Structure Transformation of Tough Photonic Hydrogel under Elongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anamul Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunpeng Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ilyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Kurokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Trouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201902224⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (12), pp.4711-4721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432930v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Responsive Regulation of Host–Guest Complexation in Aqueous Media to Control Partial Release of the Host</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Self‐Assembled Collagen Microparticles by Aerosol as a Versatile Platform for Injectable Anisotropic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco M Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Peltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Trouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1902224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201902224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201904287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02513542v1</w:t>
+                <w:t xml:space="preserve">hal-02432930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of transparency in scattering biomimetic collagen materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Miléna Lama</w:t>
+                <w:t xml:space="preserve">Dual Responsive Regulation of Host–Guest Complexation in Aqueous Media to Control Partial Release of the Host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Chassot</w:t>
+                <w:t xml:space="preserve">Joël Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (22), pp.11947-11953. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (6), pp.1292-1297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2001178117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201904287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879255v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic Hydrogels with Fruit‐Like Structure and Functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of responsive graft length on mechanical toughening and transparency in microphase-separated hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tasuku Nakajima</w:t>
+                <w:t xml:space="preserve">Cécile Mussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201900702⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (43), pp.8653-8666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sm01178a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393171v1</w:t>
+                <w:t xml:space="preserve">hal-02398343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Nanoparticle-Induced Toughening and Pinning of a Growing Crack in a Biopolymer Hydrogel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Ronsin</w:t>
+                <w:t xml:space="preserve">Hydrophobic Hydrogels with Fruit‐Like Structure and Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Naassaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Marcellan</w:t>
+                <w:t xml:space="preserve">Tasuku Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Baumberger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Creton Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (15), pp.158002. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (25), pp.1900702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.158002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201900702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498100v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ tensile tests to analyze the mechanical response, crack initiation, and crack propagation in single polyamide 66 fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,321 +2717,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of responsive graft length on mechanical toughening and transparency in microphase-separated hydrogels</w:t>
+                <w:t xml:space="preserve">Environmental Nanoparticle-Induced Toughening and Pinning of a Growing Crack in a Biopolymer Hydrogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mussault</w:t>
+                <w:t xml:space="preserve">O. Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Guo</w:t>
+                <w:t xml:space="preserve">I. Naassaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sanson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
+                <w:t xml:space="preserve">T. Baumberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (43), pp.8653-8666. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (15), pp.158002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9sm01178a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.158002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398343v1</w:t>
+                <w:t xml:space="preserve">hal-02498100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in studying single bacteria and biofilm mechanics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Hydrogels with Dual Thermo-responsive Mechanical Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.07.026⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (17), pp.1700287 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201700287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566801v1</w:t>
+                <w:t xml:space="preserve">hal-01564585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular polymer hydrogels induced by host–guest interactions with di-[cyclobis(paraquat-p-phenylene)] cross-linkers: from molecular complexation to viscoelastic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3026,936 +3022,940 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.5269-5282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7SM01051F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels with Dual Thermo-responsive Mechanical Performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Recent advances in studying single bacteria and biofilm mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (17), pp.1700287 </w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.201700287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564585v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition-Mediated Hydrogel Swelling Controlled by Interaction with a Negative Thermoresponsive LCST Polymer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+                <w:t xml:space="preserve">Multiaxial mechanical behavior of aramid fibers and identification of skin/core structure from single fiber transverse compression testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romero de La Osa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201605630⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (3), pp.374-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.23763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440784v1</w:t>
+                <w:t xml:space="preserve">hal-01272319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive Toughening in LCST-Type Hydrogels: Comparison between Semi-Interpenetrated and Grafted Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
+                <w:t xml:space="preserve">Recognition-Mediated Hydrogel Swelling Controlled by Interaction with a Negative Thermoresponsive LCST Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02188⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (45), pp.13974-13978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201605630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418233v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive Toughening in LCST-Type Hydrogels with Opposite Topology: From Structure to Fracture Properties</w:t>
+                <w:t xml:space="preserve">Thermoresponsive Toughening in LCST-Type Hydrogels: Comparison between Semi-Interpenetrated and Grafted Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 49 (11), pp.4295 - 4306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00798⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 49 (24), pp.9568-9577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405444v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive Toughening with Crack Bifurcation in Phase-Separated Hydrogels under Isochoric Conditions</w:t>
+                <w:t xml:space="preserve">Thermoresponsive Toughening in LCST-Type Hydrogels with Opposite Topology: From Structure to Fracture Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sanson</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brûlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201600514⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (11), pp.4295 - 4306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01440815v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial mechanical behavior of aramid fibers and identification of skin/core structure from single fiber transverse compression testing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoresponsive Toughening with Crack Bifurcation in Phase-Separated Hydrogels under Isochoric Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (3), pp.374-384. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (28), pp.5857 - 5864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.23763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201600514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272319v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure investigation of nanohybrid PDMA/silica hydrogels at rest and under uniaxial deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4071,64 +4071,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brûlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattuparambil R. Rajamohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60, pp.164-175. </w:t>
@@ -4205,51 +4205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linn Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4325,51 +4325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology over five orders of magnitude in model hydrogels: agreement between strain-controlled rheometry, transient elastography, and supersonic shear wave imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dizeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4455,51 +4455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meddahi-Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,51 +4589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meddahi-Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4740,51 +4740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzière Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 505, pp.382-385. </w:t>
@@ -4822,103 +4822,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouvelles applications pour les fibres aramides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 390, pp.25-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4937,616 +4937,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Hybrid Poly(acrylamide- co - N , N -dimethylacrylamide) Hydrogels Containing Silica Nanoparticles Studied by Dynamic Light Scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Stress–Strain Relationship of Highly Stretchable Dual Cross-Link Gels: Separability of Strain and Time Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Mayumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma400918f⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (12), pp.1065 - 1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mz4005106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537605v1</w:t>
+                <w:t xml:space="preserve">hal-01534025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Dependence of Dissipative and Recovery Processes in Nanohybrid Hydrogels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dizeux</w:t>
+                <w:t xml:space="preserve">Dynamics of Hybrid Poly(acrylamide- co - N , N -dimethylacrylamide) Hydrogels Containing Silica Nanoparticles Studied by Dynamic Light Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 46 (10), pp.4095 - 4104. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 46 (13), pp.5329 - 5336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma400918f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma400447j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01537610v1</w:t>
+                <w:t xml:space="preserve">hal-01537605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Hybrid Polyacrylamide Hydrogels Containing Silica Nanoparticles Studied by Dynamic Light Scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Time Dependence of Dissipative and Recovery Processes in Nanohybrid Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dizeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuharu Narita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 46 (11), pp.4567 - 4574. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma4004874⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 46 (10), pp.4095 - 4104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma400447j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537158v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress–Strain Relationship of Highly Stretchable Dual Cross-Link Gels: Separability of Strain and Time Effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Hybrid Polyacrylamide Hydrogels Containing Silica Nanoparticles Studied by Dynamic Light Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2 (12), pp.1065 - 1068. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (11), pp.4567 - 4574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/mz4005106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma4004874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534025v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture of model polyurethane elastomeric networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Keestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Steeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (5), pp.355-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5605,77 +5605,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of polymer–particle interaction on the fracture toughness of silica filled hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Chun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (14), pp.6578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5722,51 +5722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation of fracture by cavitation of model elastomeric networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5881,77 +5881,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Chun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (5), pp.2554-2563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6024,51 +6024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (15), pp.3619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6243,51 +6243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale analysis of the microstructure and the tensile mechanical behaviour of polyamide 66 fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6366,321 +6366,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Raman Study of the Fatigue and Fracture Behaviour of single PA66 Fibres. Comparison with single PET and PP Fibres</w:t>
+                <w:t xml:space="preserve">Micro-Raman study of the fatigue and fracture behaviour of single PA66 fibres: Comparison with single PET and PP fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Colomban</w:t>
+                <w:t xml:space="preserve">Ph. Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Martin Herrera-Ramirez</w:t>
+                <w:t xml:space="preserve">J.M. Herrera Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Paquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
+                <w:t xml:space="preserve">R. Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marcellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73, pp.2463-2475</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 73 (16), pp.2463-2475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2006.04.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120388v1</w:t>
+                <w:t xml:space="preserve">hal-02499002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Raman study of the fatigue and fracture behaviour of single PA66 fibres: Comparison with single PET and PP fibres</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-Raman Study of the Fatigue and Fracture Behaviour of single PA66 Fibres. Comparison with single PET and PP Fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Paquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Marcellan</w:t>
+                <w:t xml:space="preserve">Philippe Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bunsell</w:t>
+                <w:t xml:space="preserve">José-Martin Herrera-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73 (16), pp.2463-2475. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 73, pp.2463-2475</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499002v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Nano)structure, skin/core and tension behaviour of polyamide fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6874,77 +6874,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of the mechanical response of aramid fibers at the filament scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual - Time Zone: Central Daylight Time, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6963,217 +6963,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure/Property Relationships of a Single Para-aramid Fibre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Longitudinal and Transverse properties and molecular motions in single aramid fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Society's Spring 2013 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Fiber Society, May 2013, Greelong, Australia</w:t>
+              <w:t xml:space="preserve">34APS - 34th Australasian Polymer Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Darwin, Convention Centre, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061473v1</w:t>
+                <w:t xml:space="preserve">hal-02061483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and Transverse properties and molecular motions in single aramid fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Structure/Property Relationships of a Single Para-aramid Fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34APS - 34th Australasian Polymer Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Darwin, Convention Centre, Australia</w:t>
+              <w:t xml:space="preserve">Fiber Society's Spring 2013 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Fiber Society, May 2013, Greelong, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061483v1</w:t>
+                <w:t xml:space="preserve">hal-02061473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7191,103 +7191,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-axial mechanical behavior of aramid fibers and identification of skin/core structure from single fiber transverse compression testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 26 - 26ème congrès sur la déformation des polymères solides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Brest, France</w:t>
@@ -7316,77 +7316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement thermo-mécanique des fibres aramides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Wollbrett-Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 24 - 24ème congrès sur la déformation des polymères solides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7456,64 +7456,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing and characterization of fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Bunsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ed. A.R. Bunsell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of properties of textile and technical fibres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier-Woodhead Publ, pp.21-55, 2018, </w:t>
@@ -7583,51 +7583,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructures, micromécanismes et comportement à rupture de fibres PA 66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. École Nationale Supérieure des Mines de Paris, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7744,51 +7744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F32988A"/>
+    <w:nsid w:val="C3D315B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7975,51 +7975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alba-marcellan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5098-4835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080642829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Blay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deffieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcellan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00909F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Le Gulluche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Olanier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01440" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03894624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2022.213219" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny B&#233;termier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albero Blanquer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02629" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schittecatte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20230400" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Apostolides" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Patrickios" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gradzielski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Blanazs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY01256A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00745" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Guo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malfait" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00219A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simonin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chenal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02352" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biravena Raveendranathan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M C Fernandes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000435" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-03357267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing B Hu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Barbier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofan F Ji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiva Le Blay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202101500" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02535" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anamul Haque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunpeng Cui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kurokawa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00878" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Fernandes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Peltzer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Trouillas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201902224" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904287" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Nakajima" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creton Costantino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201900702" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ronsin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naassaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.158002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bunsell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Piques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24823" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mussault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01178a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566801v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.07.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fumagalli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Cooke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01051F" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700287" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201605630" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418233v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02188" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00798" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201600514" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BP7VT0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01272319v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wollbrett-Blitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bruant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clerc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romero de La Osa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23763" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF756M4L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01171811v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rose" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01121C" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01114465v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattuparambil R. Rajamohanan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.01.038" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550824v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn Carlsson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201450307" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-574KQRH1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2990" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Legrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201401043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078297v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Aur&#233;lie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078535v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pr&#233;voteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzi&#232;re Paul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12806" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537605v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400918f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Rose" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400447j" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4004874" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534025v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Mayumi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz4005106" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cristiano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Keestra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steeman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22186" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M4SX6FL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chun Lin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05420A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499000v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Long" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Yuen Hui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stolk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33F165790F40C13642DC5325595E8BCB328451AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498998v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901937r" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498999v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00009D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-L18GBKF3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499001v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bondil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauminois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.02.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3TZ2W1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136818v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.10.093" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6TGMZ0N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120388v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Martin Herrera-Ramirez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paquin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499002v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Colomban" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herrera Ramirez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunsell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.04.033" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166080v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1162" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBH4LT0B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499004v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023711710909" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-57D4VMTD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03296383v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061473v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061483v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062324v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701860v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101272-7.00002-X" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00353844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alba-marcellan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5098-4835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080642829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Blay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deffieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcellan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00909F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Le Gulluche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Olanier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01440" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schittecatte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20230400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny B&#233;termier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albero Blanquer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02629" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03894624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2022.213219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetris Apostolides" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Patrickios" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gradzielski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Blanazs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY01256A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00745" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Guo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malfait" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00219A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biravena Raveendranathan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M C Fernandes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000435" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simonin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chenal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02352" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-03357267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing B Hu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Barbier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofan F Ji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiva Le Blay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202101500" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02535" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anamul Haque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunpeng Cui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Kurokawa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02432930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Fernandes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Peltzer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Trouillas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201902224" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513542v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904287" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mussault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01178a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Nakajima" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creton Costantino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201900702" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bunsell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Piques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24823" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ronsin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naassaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.158002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201700287" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560137v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fumagalli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Cooke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01051F" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.07.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01272319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wollbrett-Blitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bruant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clerc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romero de La Osa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23763" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF756M4L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440784v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201605630" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418233v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02188" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00798" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440815v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201600514" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BP7VT0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01171811v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rose" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01121C" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01114465v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattuparambil R. Rajamohanan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.01.038" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550824v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn Carlsson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201450307" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-574KQRH1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2990" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Legrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201401043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078297v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Aur&#233;lie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078535v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pr&#233;voteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzi&#232;re Paul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12806" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534025v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Mayumi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz4005106" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400918f" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537610v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Rose" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400447j" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4004874" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cristiano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Keestra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steeman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22186" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4M4SX6FL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chun Lin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05420A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499000v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Long" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Yuen Hui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stolk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33F165790F40C13642DC5325595E8BCB328451AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498998v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901937r" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498999v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00009D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-L18GBKF3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499001v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bondil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauminois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.02.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3TZ2W1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136818v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.10.093" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6TGMZ0N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499002v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Colomban" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herrera Ramirez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunsell" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.04.033" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120388v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Martin Herrera-Ramirez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paquin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166080v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1162" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBH4LT0B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499004v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023711710909" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-57D4VMTD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03296383v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061483v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02061473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02073777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02062324v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701860v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101272-7.00002-X" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00353844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>