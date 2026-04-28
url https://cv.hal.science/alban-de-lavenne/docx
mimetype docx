--- v0 (2026-03-21)
+++ v1 (2026-04-28)
@@ -684,291 +684,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of upstream data for downstream streamflow forecasting: data assimilation in a semi-distributed flood forecasting model</w:t>
+                <w:t xml:space="preserve">Uptake by end-users of a PUB approach made available as a Web Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+                <w:t xml:space="preserve">Tom Loree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bourgin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2374081⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385, pp.85-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-85-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688316v1</w:t>
+                <w:t xml:space="preserve">hal-05450817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake by end-users of a PUB approach made available as a Web Service</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benefits of upstream data for downstream streamflow forecasting: data assimilation in a semi-distributed flood forecasting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Launay</w:t>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 385, pp.85-89. </w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), pp.2374081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/piahs-385-85-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2374081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450817v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
               </w:r>
@@ -1101,77 +1101,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transfR toolbox for transferring observed streamflow series to ungauged basins based on their hydrogeomorphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Loree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 159, pp.105562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1463,555 +1463,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03706373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Hydrological and Sediment Modeling in Nested Domains under Current and Changing Climate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Berit Arheimer</w:t>
+                <w:t xml:space="preserve">Streamflow naturalization methods: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (5), pp.05021009. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (1), pp.12-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(asce)he.1943-5584.0002078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2020.1839080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266422v1</w:t>
+                <w:t xml:space="preserve">hal-03266329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamflow naturalization methods: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-Scale Hydrological and Sediment Modeling in Nested Domains under Current and Changing Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Bartosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berit Arheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Terrier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Capell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Strömqvist</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (1), pp.12-36. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (5), pp.05021009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2020.1839080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(asce)he.1943-5584.0002078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266329v1</w:t>
+                <w:t xml:space="preserve">hal-03266422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-user-friendly hydrological Web Service for hydrograph prediction in ungauged basins</w:t>
+                <w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Dallery</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Petrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zun Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2020.1797045⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (18), pp.2911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188650v1</w:t>
+                <w:t xml:space="preserve">hal-02970965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An end-user-friendly hydrological Web Service for hydrograph prediction in ungauged basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zun Yin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Donatien Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (18), pp.2911. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2020.1797045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970965v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regularization approach to improve the sequential calibration of a semi-distributed hydrological model</w:t>
               </w:r>
@@ -2140,51 +2140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of freshwater discharge into a coastal bay through multi-basin ensemble hydrological modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 669, pp.812-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2303,775 +2303,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geomorphological unit hydrograph from a historical-critical perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferring measured discharge time series: Large-scale comparison of Top-kriging to geomorphology-based inverse modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Rigon</w:t>
+                <w:t xml:space="preserve">J. O. O Skøien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marialaura Bancheri</w:t>
+                <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Formetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (1), pp.27-37. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (7), pp.5555-5576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.3855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016wr018716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347250v1</w:t>
+                <w:t xml:space="preserve">hal-01377887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferring measured discharge time series: Large-scale comparison of Top-kriging to geomorphology-based inverse modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The geomorphological unit hydrograph from a historical-critical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialaura Bancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Formetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1), pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016wr018716⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01377887v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting surface runoff location in a small catchment using distributed and simple observation method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valuing knowledge on temporal dynamics from long-term monitored basins for neighbouring sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judicael Dehotin</w:t>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Breil</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.02.051⟩</w:t>
+              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 366, pp.179-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-366-179-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461080v1</w:t>
+                <w:t xml:space="preserve">hal-01222421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamflow prediction in ungauged basins through geomorphology-based hydrograph transposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boudhraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (2), pp.291 - 302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/nh.2013.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing knowledge on temporal dynamics from long-term monitored basins for neighbouring sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Hydrogeomorphology - a long-term scientific interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-366-179-2015⟩</w:t>
+              <w:t xml:space="preserve">Hydrology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (2), pp.175-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/nh.2015.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222421v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Hydrogeomorphology - a long-term scientific interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+                <w:t xml:space="preserve">Detecting surface runoff location in a small catchment using distributed and simple observation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Dehotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lagouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 46 (2), pp.175-179. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 525, pp.113 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/nh.2015.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.02.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216255v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of streamflow from the set of basins flowing into a coastal bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 365, pp.55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3256,511 +3256,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation semi-distribuée pour la simulation des étiages : comparaison de quatre modèles hydrologiques sur le bassin de la Meuse</w:t>
+                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lang Delus</w:t>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Francois</w:t>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400662v1</w:t>
+                <w:t xml:space="preserve">hal-05145213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une modélisation semi-distribuée pour la simulation des étiages : comparaison de quatre modèles hydrologiques sur le bassin de la Meuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+                <w:t xml:space="preserve">Camille Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillon</w:t>
+                <w:t xml:space="preserve">Claire Lang Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145213v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing water management vulnerability under future climate scenarios: the case of the reservoirs in the Seine River basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+                <w:t xml:space="preserve">Contributions aux développements de modèles hydrologiques pour la simulation des étiages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Riboust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450713v1</w:t>
+                <w:t xml:space="preserve">hal-05400628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions aux développements de modèles hydrologiques pour la simulation des étiages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
+                <w:t xml:space="preserve">Assessing water management vulnerability under future climate scenarios: the case of the reservoirs in the Seine River basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riboust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400628v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the climate elasticity of streamflow and aquifer recharge over the sub-catchments of the Somme River</w:t>
               </w:r>
@@ -4001,51 +4001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de département Qualité de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AQUA, INRAE, May 2024, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4070,64 +4070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation d’observations de débit dans un modèle semi-distribué simple de prévision des crues : jusqu’où les observations amont peuvent-elles améliorer les prévisions aval ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4189,515 +4189,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How could we improve the spatial consistency of water fluxes in a semi-distributed hydrological model? A multi-criteria approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201046v1</w:t>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Calmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tilmant</w:t>
+                <w:t xml:space="preserve">Assimilation des débits dans un modèle semi distribué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation des débits dans un modèle semi distribué</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bourgin</w:t>
+                <w:t xml:space="preserve">How could we improve the spatial consistency of water fluxes in a semi-distributed hydrological model? A multi-criteria approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Chen Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143877v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the dynamics of StorAge Selection functions from GR4J</w:t>
               </w:r>
@@ -4709,51 +4709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4794,277 +4794,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking best streamflow assimilation scheme in a semi-distributed hydrological model for flood forecasting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695861v1</w:t>
+                <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seeking best streamflow assimilation scheme in a semi-distributed hydrological model for flood forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702637v1</w:t>
+                <w:t xml:space="preserve">hal-03695861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils pour la prévision opérationnelle des crues et des inondations</w:t>
               </w:r>
@@ -5076,64 +5076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5169,148 +5169,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are large scale models useful? A case of nested model domains for assessing current and future stream runoff and sediments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A regularization approach to calibrate a semi-distributed GR model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Strömqvist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266398v1</w:t>
+                <w:t xml:space="preserve">hal-03497904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of surface runoff model hypothesis by multi-objective calibration using discharge and sediment data</w:t>
               </w:r>
@@ -5415,191 +5363,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regularization approach to calibrate a semi-distributed GR model</w:t>
+                <w:t xml:space="preserve">Catchment memory of climate anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
+              <w:t xml:space="preserve">1st TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497904v1</w:t>
+                <w:t xml:space="preserve">hal-04346628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment memory of climate anomalies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are large scale models useful? A case of nested model domains for assessing current and future stream runoff and sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Bartosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berit Arheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louise Crochemore</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Capell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Strömqvist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st TERENO-OZCAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346628v1</w:t>
+                <w:t xml:space="preserve">hal-03266398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate elasticity of low-flows: the long-term impact of droughts</w:t>
               </w:r>
@@ -5886,394 +5886,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUB via transposition of discharge series – Recent progress in contrasted semiarid, temperate oceanic and nivo-pluvial contexts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regionalising catchment memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göran Lindström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berit Arheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGG XXVII General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347220v1</w:t>
+                <w:t xml:space="preserve">hal-03266339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global drivers of sediment fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PUB via transposition of discharge series – Recent progress in contrasted semiarid, temperate oceanic and nivo-pluvial contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Boudhraâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ecrepont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGG XXVII General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266358v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalising catchment memory</w:t>
+                <w:t xml:space="preserve">Global drivers of sediment fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Bartosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran Lindström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jude Musuuza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeshewa Hundecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGG XXVII General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266339v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of climate change on the water quality in the KwaZulu-Natal province of South Africa</w:t>
               </w:r>
@@ -6963,77 +6963,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Olav Skøien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Water Resources Management Conference of ICWRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7308,736 +7308,736 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tilmant</w:t>
+                <w:t xml:space="preserve">Accounting for groundwater abstraction and its uncertainties in hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323512v1</w:t>
+                <w:t xml:space="preserve">hal-05067697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for groundwater abstraction and its uncertainties in hydrological models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067697v1</w:t>
+                <w:t xml:space="preserve">hal-05323512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent catchment: an opportunity to better understand the age of evaporated water?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the impact of groundwater abstraction on the magnitude and variability of streamflow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Marçais</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd TERENO-OZCAR Conference</w:t>
+              <w:t xml:space="preserve">OZCAR TERENO conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448420v1</w:t>
+                <w:t xml:space="preserve">hal-05297570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating microplastics temporal dynamics, driving mechanisms and giving insights on sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Célestine Bessaire</w:t>
+                <w:t xml:space="preserve">Toward understanding transport and chloride dynamics at the catchment scale by combining StorAge Selection functions and a hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Wien, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10584⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-9559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381214v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the impact of groundwater abstraction on the magnitude and variability of streamflow?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
+                <w:t xml:space="preserve">Simulating microplastics temporal dynamics, driving mechanisms and giving insights on sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Bessaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Friceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Wien, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297570v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward understanding transport and chloride dynamics at the catchment scale by combining StorAge Selection functions and a hydrological model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intermittent catchment: an opportunity to better understand the age of evaporated water?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450731v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better mapping of groundwater-surface water exchanges over the Seine River catchment in a surface hydrological model</w:t>
               </w:r>
@@ -8062,51 +8062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8179,64 +8179,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8287,77 +8287,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of water storage dynamics for two OZCAR observatories using SAS functions and a GR conceptual hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8408,77 +8408,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">transfR: an open-source R package for streamflow prediction in ungauged catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Loree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8538,51 +8538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8636,260 +8636,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Bourgin</w:t>
+                <w:t xml:space="preserve">Prewinter nitrogen pool as indicator of nitrate pressure at agricultural subsurface drained catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Virtual Workshop on “Connecting global to local hydrological modelling and forecasting: scientific advances and challenges”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online conference, France. </w:t>
+              <w:t xml:space="preserve">1st TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573193v1</w:t>
+                <w:t xml:space="preserve">hal-04346730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prewinter nitrogen pool as indicator of nitrate pressure at agricultural subsurface drained catchment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samy Chelil</w:t>
+                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st TERENO-OZCAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. 2021</w:t>
+              <w:t xml:space="preserve">Joint Virtual Workshop on “Connecting global to local hydrological modelling and forecasting: scientific advances and challenges”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online conference, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346730v1</w:t>
+                <w:t xml:space="preserve">hal-04573193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do good simulation performances at gauged stations mean good semi-distributed hydrological model? An analysis for prediction in ungauged basins</w:t>
               </w:r>
@@ -8990,459 +8990,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three different streamflow naturalization methods: an application for the Seine river basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Towards hydrochemical PUB – stable vs. heterogeneous NO3 and COD signatures across hydrographic structure and size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ecrepont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606214v1</w:t>
+                <w:t xml:space="preserve">hal-02606213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards hydrochemical PUB – stable vs. heterogeneous NO3 and COD signatures across hydrographic structure and size</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dam-reservoir module for a semi-distributed hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606213v1</w:t>
+                <w:t xml:space="preserve">hal-02606382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dam-reservoir module for a semi-distributed hydrological model</w:t>
+                <w:t xml:space="preserve">Progressive refining of spatial and temporal resolutions in a hydrological model: how far should we go?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ficchí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606382v1</w:t>
+                <w:t xml:space="preserve">hal-02606383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive refining of spatial and temporal resolutions in a hydrological model: how far should we go?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of three different streamflow naturalization methods: an application for the Seine river basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Goullet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606383v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a semi-distributed model through an assessment of the spatial coherence of Intercatchment Groundwater Flows</w:t>
               </w:r>
@@ -9719,77 +9719,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">transfR: Transfer of Hydrograph from Gauged to Ungauged Catchments (version 1.0.7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Loree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:328da9a7c393d789a0c6e6d32e551ae7982df55c;origin=https://cran.r-project.org/package=transfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:b46d40fcbb91ebb3a052033aad8bdc60a1502c98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9829,77 +9829,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">transfR: Transfer of Hydrograph from Gauged to Ungauged Catchments (version 0.1.2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Loree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:954069d4564dbfd27d262e504705813b70daaded;origin=https://cran.r-project.org/package%3DtransfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:5757d64c7ae9de8a4d3fe429c6cd2f0e2782309c;path=/transfR/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10016,51 +10016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A136AB4"/>
+    <w:nsid w:val="1D74D382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10247,51 +10247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-de-lavenne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9448-3490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178254584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Avila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-025-04097-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5477-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben O. Sonnenborg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-683-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chen Hsu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2468846" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Loree" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Launay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-85-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105562" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Str&#246;mqvist" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Pers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Bartosova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14767" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2715-2022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Capell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)he.1943-5584.0002078" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1839080" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dallery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1797045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.387" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.01.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rigon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialaura Bancheri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Formetta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3855" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RT4H7PMH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. O Sk&#248;ien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016wr018716" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Dehotin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.051" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudhraa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2013.099" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222421v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-179-2015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216255v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2015.100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906292v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014086" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collignan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barb&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8618" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Manlay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320294v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201046v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13397" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201040v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14684" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695861v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266398v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19661" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266311v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266363v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Musuuza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347220v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boudhra&#226;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266358v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshewa Hundecha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266339v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thuresson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Bystr&#246;m" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606255v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Finger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Thorsson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-87-2016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347289v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Olav Sk&#248;ien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810356v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067697v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6852" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10584" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297570v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450731v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Rabah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9559" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15833" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-347" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788432v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-65" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346730v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346820v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606214v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606213v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606382v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606383v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goullet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603536v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603433v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wagner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315401v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:328da9a7c393d789a0c6e6d32e551ae7982df55c;origin=https://cran.r-project.org/package=transfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:b46d40fcbb91ebb3a052033aad8bdc60a1502c98" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028790v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:954069d4564dbfd27d262e504705813b70daaded;origin=https://cran.r-project.org/package%3DtransfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:5757d64c7ae9de8a4d3fe429c6cd2f0e2782309c;path=/transfR/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-de-lavenne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9448-3490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178254584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Avila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-025-04097-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5477-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben O. Sonnenborg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-683-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chen Hsu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2468846" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Loree" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Launay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-85-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105562" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Str&#246;mqvist" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Pers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Bartosova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14767" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2715-2022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1839080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Capell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)he.1943-5584.0002078" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dallery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1797045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.387" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.01.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. O Sk&#248;ien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016wr018716" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rigon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialaura Bancheri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Formetta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3855" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RT4H7PMH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-179-2015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudhraa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2013.099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2015.100" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Dehotin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.051" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906292v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014086" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400628v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collignan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8618" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Manlay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320294v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143877v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13397" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201040v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14684" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695861v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266398v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19661" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266311v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266363v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Musuuza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boudhra&#226;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266358v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshewa Hundecha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thuresson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Bystr&#246;m" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606255v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Finger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Thorsson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-87-2016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347289v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Olav Sk&#248;ien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810356v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067697v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6852" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Rabah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9559" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10584" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448420v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15833" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-347" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788432v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-65" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346820v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606213v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606383v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goullet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606214v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603536v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603433v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wagner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315401v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:328da9a7c393d789a0c6e6d32e551ae7982df55c;origin=https://cran.r-project.org/package=transfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:b46d40fcbb91ebb3a052033aad8bdc60a1502c98" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028790v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:954069d4564dbfd27d262e504705813b70daaded;origin=https://cran.r-project.org/package%3DtransfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:5757d64c7ae9de8a4d3fe429c6cd2f0e2782309c;path=/transfR/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>