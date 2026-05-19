--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -165,3080 +165,3197 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Monthly Water Table Depth Anomalies Based on the Integration of GRACE and ERA5-Land with Large-Scale Simulations Using Random Forest and LSTM Networks</w:t>
+                <w:t xml:space="preserve">Streamflow elasticity as a function of aridity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Avila</w:t>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guilherme Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Kollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (6), pp.2899-2918. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (7), pp.1865-1876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11269-025-04097-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-30-1865-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162915v1</w:t>
+                <w:t xml:space="preserve">hal-05612247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time shift between precipitation and evaporation has more impact on annual streamflow variability than the elasticity of potential evaporation</w:t>
+                <w:t xml:space="preserve">Estimation of Monthly Water Table Depth Anomalies Based on the Integration of GRACE and ERA5-Land with Large-Scale Simulations Using Random Forest and LSTM Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+                <w:t xml:space="preserve">Leandro Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lerat</w:t>
+                <w:t xml:space="preserve">Stefan Kollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (20), pp.5477-5491. </w:t>
+              <w:t xml:space="preserve">Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (6), pp.2899-2918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-5477-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11269-025-04097-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380473v1</w:t>
+                <w:t xml:space="preserve">hal-05162915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of robustness of hydrological models: a large-sample diagnosis and an attempt to identify hydrological and climatic drivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time shift between precipitation and evaporation has more impact on annual streamflow variability than the elasticity of potential evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Santos</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 29 (3), pp.683-700. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-29-683-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 29 (20), pp.5477-5491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-5477-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937708v1</w:t>
+                <w:t xml:space="preserve">hal-05380473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra constraint on actual evaporation in a semi-distributed conceptual model to improve model physical realism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lack of robustness of hydrological models: a large-sample diagnosis and an attempt to identify hydrological and climatic drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben O. Sonnenborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu-Chen Hsu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Göran Lindström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2025.2468846⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (3), pp.683-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-683-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443803v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake by end-users of a PUB approach made available as a Web Service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extra constraint on actual evaporation in a semi-distributed conceptual model to improve model physical realism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Chen Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Loree</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-385-85-2024⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (7), pp.1143-1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2025.2468846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450817v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of upstream data for downstream streamflow forecasting: data assimilation in a semi-distributed flood forecasting model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uptake by end-users of a PUB approach made available as a Web Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Loree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2374081⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385, pp.85-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-85-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688316v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits of upstream data for downstream streamflow forecasting: data assimilation in a semi-distributed flood forecasting model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Flora Branger</w:t>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), pp.2374081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2374081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214908v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transfR toolbox for transferring observed streamflow series to ungauged basins based on their hydrogeomorphology</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105562⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992885v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of overland flow modelling hypotheses with a multi‐objective calibration using discharge and sediment data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The transfR toolbox for transferring observed streamflow series to ungauged basins based on their hydrogeomorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Loree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14767⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159, pp.105562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992869v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying multi-year hydrological memory with Catchment Forgetting Curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of overland flow modelling hypotheses with a multi‐objective calibration using discharge and sediment data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göran Lindström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Strömqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotta Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Crochemore</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alena Bartosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-26-2715-2022⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03706373v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamflow naturalization methods: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying multi-year hydrological memory with Catchment Forgetting Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göran Lindström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Terrier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Berit Arheimer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (1), pp.12-36. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (10), pp.2715-2732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2020.1839080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-2715-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266329v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03706373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Hydrological and Sediment Modeling in Nested Domains under Current and Changing Climate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Streamflow naturalization methods: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (5), pp.05021009. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (1), pp.12-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(asce)he.1943-5584.0002078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2020.1839080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266422v1</w:t>
+                <w:t xml:space="preserve">hal-03266329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-Scale Hydrological and Sediment Modeling in Nested Domains under Current and Changing Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Bartosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berit Arheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ottle</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Capell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Strömqvist</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (5), pp.05021009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(asce)he.1943-5584.0002078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970965v1</w:t>
+                <w:t xml:space="preserve">hal-03266422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An end-user-friendly hydrological Web Service for hydrograph prediction in ungauged basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02626667.2020.1797045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regularization approach to improve the sequential calibration of a semi-distributed hydrological model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+                <w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Petrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zun Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (11), pp.8821-8839. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (18), pp.2911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018WR024266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609890v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of freshwater discharge into a coastal bay through multi-basin ensemble hydrological modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A regularization approach to improve the sequential calibration of a semi-distributed hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.387⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (11), pp.8821-8839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018WR024266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196137v1</w:t>
+                <w:t xml:space="preserve">hal-02609890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate seasonality on catchment yield: a parameterization for commonly-used water balance formula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessment of freshwater discharge into a coastal bay through multi-basin ensemble hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 669, pp.812-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.01.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02608980v1</w:t>
+                <w:t xml:space="preserve">hal-02196137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferring measured discharge time series: Large-scale comparison of Top-kriging to geomorphology-based inverse modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of climate seasonality on catchment yield: a parameterization for commonly-used water balance formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florentina Moatar</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016wr018716⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 558, pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377887v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geomorphological unit hydrograph from a historical-critical perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferring measured discharge time series: Large-scale comparison of Top-kriging to geomorphology-based inverse modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O. O Skøien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Rigon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3855⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (7), pp.5555-5576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016wr018716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04347250v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing knowledge on temporal dynamics from long-term monitored basins for neighbouring sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The geomorphological unit hydrograph from a historical-critical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialaura Bancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Formetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-366-179-2015⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1), pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222421v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamflow prediction in ungauged basins through geomorphology-based hydrograph transposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boudhraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (2), pp.291 - 302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/nh.2013.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Hydrogeomorphology - a long-term scientific interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Valuing knowledge on temporal dynamics from long-term monitored basins for neighbouring sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/nh.2015.100⟩</w:t>
+              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 366, pp.179-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-366-179-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216255v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting surface runoff location in a small catchment using distributed and simple observation method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Editorial: Hydrogeomorphology - a long-term scientific interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.02.051⟩</w:t>
+              <w:t xml:space="preserve">Hydrology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (2), pp.175-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/nh.2015.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461080v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of streamflow from the set of basins flowing into a coastal bay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Detecting surface runoff location in a small catchment using distributed and simple observation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Dehotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lagouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 525, pp.113 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.02.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222418v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prediction of streamflow from the set of basins flowing into a coastal bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365, pp.55-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clustering Flood Events from Water Quality Time-Series using Latent Dirichlet Allocation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (12), pp.8187-8199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013WR014086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00906292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3248,3946 +3365,3946 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation semi-distribuée pour la simulation des étiages : comparaison de quatre modèles hydrologiques sur le bassin de la Meuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions aux développements de modèles hydrologiques pour la simulation des étiages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing water management vulnerability under future climate scenarios: the case of the reservoirs in the Seine River basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riboust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the climate elasticity of streamflow and aquifer recharge over the sub-catchments of the Somme River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Manlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamflow elasticity vs aridity - a large sample elasticity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2025, Vienne &amp; Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources, transferts, transformations dans les bassins versants : Processus, données et modélisations multi-échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de département Qualité de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AQUA, INRAE, May 2024, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation d’observations de débit dans un modèle semi-distribué simple de prévision des crues : jusqu’où les observations amont peuvent-elles améliorer les prévisions aval ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How could we improve the spatial consistency of water fluxes in a semi-distributed hydrological model? A multi-criteria approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Chen Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blaise Calmel</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352639v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation des débits dans un modèle semi distribué</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143877v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How could we improve the spatial consistency of water fluxes in a semi-distributed hydrological model? A multi-criteria approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assimilation des débits dans un modèle semi distribué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201046v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the dynamics of StorAge Selection functions from GR4J</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking best streamflow assimilation scheme in a semi-distributed hydrological model for flood forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils pour la prévision opérationnelle des crues et des inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regularization approach to calibrate a semi-distributed GR model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of surface runoff model hypothesis by multi-objective calibration using discharge and sediment data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göran Lindström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Strömqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotta Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Bartosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497904v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of surface runoff model hypothesis by multi-objective calibration using discharge and sediment data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A regularization approach to calibrate a semi-distributed GR model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266324v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchment memory of climate anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are large scale models useful? A case of nested model domains for assessing current and future stream runoff and sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Bartosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berit Arheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Capell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Strömqvist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate elasticity of low-flows: the long-term impact of droughts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for discharge simulation performances and observation quality for modelling sediment at global scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Bartosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Strömqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berit Arheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From annual to daily sediment fluxes modelling at global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Musuuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Bartosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berit Arheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalising catchment memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PUB via transposition of discharge series – Recent progress in contrasted semiarid, temperate oceanic and nivo-pluvial contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Boudhraâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Berit Arheimer</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ecrepont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGG XXVII General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266339v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUB via transposition of discharge series – Recent progress in contrasted semiarid, temperate oceanic and nivo-pluvial contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+                <w:t xml:space="preserve">Global drivers of sediment fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Bartosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göran Lindström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Boudhraâ</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jude Musuuza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeshewa Hundecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGG XXVII General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347220v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global drivers of sediment fluxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Regionalising catchment memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran Lindström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berit Arheimer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGG XXVII General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266358v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of climate change on the water quality in the KwaZulu-Natal province of South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Musuuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thuresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malin Byström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Strömqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the benefit of semi-distributed hydrological modelling for better water resources assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Congress on Modelling and Simulation (MODSIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Hobart, Tasmania, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Even great ideas have limits – examining the Turc-Mezentsev and the Tixeront-Fu water balance formulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’incertitude paramétrique de LARSIM en contexte de changement climatique dans le projet MOSARH21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schweppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Gerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers Larsim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Augsburg, Allemagne. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building up knowledge on resilience of fragile lands in subarctic climate – a metadatabase for land degradation and restoration in southern Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Finger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Thorsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of the parameters of a semi-distributed hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Water Resources Management Conference of ICWRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bochum, Germany. pp.87-94, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/piahs-373-87-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposing discharge measured time series: large comparison of top-kriging with geomorphology-based inverse modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Olav Skøien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Water Resources Management Conference of ICWRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sequential calibration strategy for an operational semi-distributed river flow model. Implementation all over France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEWEX events: Including Water Management in Large Scale Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7197,2492 +7314,2617 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hydrologique à base géomorphologique de bassins versants non jaugés par régionalisation et transposition d'hydrogramme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02810356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for groundwater abstraction and its uncertainties in hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the impact of groundwater abstraction on the magnitude and variability of streamflow?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intermittent catchment: an opportunity to better understand the age of evaporated water?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO conference</w:t>
+              <w:t xml:space="preserve">3rd TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297570v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward understanding transport and chloride dynamics at the catchment scale by combining StorAge Selection functions and a hydrological model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulating microplastics temporal dynamics, driving mechanisms and giving insights on sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Bessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Friceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-9559⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Wien, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450731v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating microplastics temporal dynamics, driving mechanisms and giving insights on sources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What is the impact of groundwater abstraction on the magnitude and variability of streamflow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OZCAR TERENO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381214v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent catchment: an opportunity to better understand the age of evaporated water?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Toward understanding transport and chloride dynamics at the catchment scale by combining StorAge Selection functions and a hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Marçais</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd TERENO-OZCAR Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-9559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448420v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better mapping of groundwater-surface water exchanges over the Seine River catchment in a surface hydrological model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oracle Orgeval: a long term and multidisciplinary research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450743v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What control transit times versus Q relationships at the hillslope scale? Implications for nitrate vs Q relationships</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Better mapping of groundwater-surface water exchanges over the Seine River catchment in a surface hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Chen Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347356v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of water storage dynamics for two OZCAR observatories using SAS functions and a GR conceptual hydrological model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What control transit times versus Q relationships at the hillslope scale? Implications for nitrate vs Q relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216147v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">transfR: an open-source R package for streamflow prediction in ungauged catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of water storage dynamics for two OZCAR observatories using SAS functions and a GR conceptual hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216146v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Nitrate export with GR4J and StorAge Selection functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">transfR: an open-source R package for streamflow prediction in ungauged catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Loree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-65⟩</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788432v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prewinter nitrogen pool as indicator of nitrate pressure at agricultural subsurface drained catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Modeling Nitrate export with GR4J and StorAge Selection functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st TERENO-OZCAR Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346730v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Virtual Workshop on “Connecting global to local hydrological modelling and forecasting: scientific advances and challenges”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online conference, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do good simulation performances at gauged stations mean good semi-distributed hydrological model? An analysis for prediction in ungauged basins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prewinter nitrogen pool as indicator of nitrate pressure at agricultural subsurface drained catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 2018</w:t>
+              <w:t xml:space="preserve">1st TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346820v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards hydrochemical PUB – stable vs. heterogeneous NO3 and COD signatures across hydrographic structure and size</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Do good simulation performances at gauged stations mean good semi-distributed hydrological model? An analysis for prediction in ungauged basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606213v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dam-reservoir module for a semi-distributed hydrological model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards hydrochemical PUB – stable vs. heterogeneous NO3 and COD signatures across hydrographic structure and size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ecrepont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606382v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive refining of spatial and temporal resolutions in a hydrological model: how far should we go?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ficchí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Goullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three different streamflow naturalization methods: an application for the Seine river basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A dam-reservoir module for a semi-distributed hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606214v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a semi-distributed model through an assessment of the spatial coherence of Intercatchment Groundwater Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of three different streamflow naturalization methods: an application for the Seine river basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603536v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future discharge of the French tributaries of the Rhine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a semi-distributed model through an assessment of the spatial coherence of Intercatchment Groundwater Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Future discharge of the French tributaries of the Rhine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. , Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9692,263 +9934,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">transfR: Transfer of Hydrograph from Gauged to Ungauged Catchments (version 1.0.7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cudennec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tom Loree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:328da9a7c393d789a0c6e6d32e551ae7982df55c;origin=https://cran.r-project.org/package=transfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:b46d40fcbb91ebb3a052033aad8bdc60a1502c98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">transfR: Transfer of Hydrograph from Gauged to Ungauged Catchments (version 0.1.2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cudennec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tom Loree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:954069d4564dbfd27d262e504705813b70daaded;origin=https://cran.r-project.org/package%3DtransfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:5757d64c7ae9de8a4d3fe429c6cd2f0e2782309c;path=/transfR/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10016,51 +10258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D74D382"/>
+    <w:nsid w:val="6E32AB7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10247,51 +10489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-de-lavenne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9448-3490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178254584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Avila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-025-04097-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5477-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben O. Sonnenborg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-683-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chen Hsu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2468846" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Loree" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Launay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-85-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105562" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Str&#246;mqvist" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Pers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Bartosova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14767" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2715-2022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1839080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Capell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)he.1943-5584.0002078" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dallery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1797045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.387" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.01.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. O Sk&#248;ien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016wr018716" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rigon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialaura Bancheri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Formetta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3855" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RT4H7PMH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-179-2015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudhraa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2013.099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2015.100" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Dehotin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.051" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906292v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014086" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400628v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collignan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8618" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Manlay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320294v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143877v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13397" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201040v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14684" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695861v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266398v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19661" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266311v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266363v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Musuuza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boudhra&#226;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266358v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshewa Hundecha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thuresson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Bystr&#246;m" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346859v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606255v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Finger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Thorsson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-87-2016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347289v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Olav Sk&#248;ien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810356v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067697v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6852" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Rabah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9559" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10584" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448420v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15833" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-347" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788432v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-65" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346820v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606213v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606383v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goullet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606214v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603536v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603433v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wagner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315401v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:328da9a7c393d789a0c6e6d32e551ae7982df55c;origin=https://cran.r-project.org/package=transfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:b46d40fcbb91ebb3a052033aad8bdc60a1502c98" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028790v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:954069d4564dbfd27d262e504705813b70daaded;origin=https://cran.r-project.org/package%3DtransfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:5757d64c7ae9de8a4d3fe429c6cd2f0e2782309c;path=/transfR/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-de-lavenne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9448-3490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178254584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05612247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Guimar&#227;es" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1865-2026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Avila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-025-04097-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5477-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben O. Sonnenborg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-683-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chen Hsu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2025.2468846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Loree" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Launay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-85-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105562" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Str&#246;mqvist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Pers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Bartosova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14767" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706373v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2715-2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1839080" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Capell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)he.1943-5584.0002078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dallery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1797045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609890v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024266" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.387" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608980v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.01.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. O Sk&#248;ien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016wr018716" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rigon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialaura Bancheri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Formetta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3855" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RT4H7PMH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209287v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudhraa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2013.099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-179-2015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216255v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2015.100" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Dehotin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906292v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014086" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collignan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barb&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8618" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Manlay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051777v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201046v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13397" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143877v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201040v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14684" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266324v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497904v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346628v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266398v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19661" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266363v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Musuuza" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347220v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boudhra&#226;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266358v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshewa Hundecha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266339v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thuresson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Bystr&#246;m" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606255v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347334v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Finger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Thorsson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342122v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-87-2016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347289v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Olav Sk&#248;ien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067697v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6852" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448420v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381214v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10584" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297570v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Rabah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9559" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benoit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450743v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15833" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347356v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216146v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-347" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788432v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-65" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346730v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606213v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606383v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goullet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606382v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606214v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603536v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603433v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wagner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315401v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:328da9a7c393d789a0c6e6d32e551ae7982df55c;origin=https://cran.r-project.org/package=transfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:b46d40fcbb91ebb3a052033aad8bdc60a1502c98" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028790v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:954069d4564dbfd27d262e504705813b70daaded;origin=https://cran.r-project.org/package%3DtransfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:5757d64c7ae9de8a4d3fe429c6cd2f0e2782309c;path=/transfR/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>