--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLM4Schema.org: Generating Schema.org Markups with Large Language Models</w:t>
+                <w:t xml:space="preserve">LLM4Schema.org : Generating Schema.org Markups with Large Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Hoang Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hoang Thi Pham</w:t>
@@ -179,2432 +179,2441 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/22104968251382172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138664v1</w:t>
+                <w:t xml:space="preserve">hal-05138664v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIR-Checker: supporting digital resource findability and reuse with Knowledge Graphs and Semantic Web standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13326-023-00289-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing and reusing bioinformatics data analysis pipelines using scientific workflow systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Djaffardjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Marchment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, pp.2075-2085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csbj.2023.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A taxonomy of tools and approaches for distributed genomic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilmer Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Daniel Benavides Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.imu.2022.101024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of intracranial aneurysms is the main factor associated with rupture in the ICAN population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Karakachoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bijlenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 92 (2), jnnp-2020-324371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jnnp-2020-324371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioimage analysis workflows: community resources to navigate through a complex ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Karim Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, pp.320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/f1000research.52569.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale regulatory and signaling network assembly through linked open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021, pp.baaa113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/baaa113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">biotoolsSchema: a formalized schema for bioinformatics software description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Ison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Ienasescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Rydza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Chmura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoffer Rapacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GigaScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.giaa157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gigascience/giaa157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findable and reusable workflow data products: A genomic workflow case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SW-200374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Unruptured Intracranial Aneurysm Evolution: The UCAN Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L'Allinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Karakachoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Es-Salah-Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/neuros/nyaa093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 3D Bifurcations in Micro-scan and MRA-TOF Images of Cerebral Vasculature for Prediction of Intra-Cranial Aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Autrusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L'Allinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 84C, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2020.101751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-exon sequencing of human myeloma cell lines shows mutations related to myeloma patients at relapse with major hits in the DNA regulation and repair pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tessoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Moreau-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gomez-Bougie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hematology and Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13045-018-0679-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01958772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Pathophysiology of Intracranial Aneurysm: The ICAN Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 80 (4), pp.621-626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/neuros/nyw135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific workflows for computational reproducibility in the life sciences: Status, challenges and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75, pp.284-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.future.2017.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain-specific summarisation of Life-Science e-experiments from provenance traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Web Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29, pp.19-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.websem.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01027596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoVIP: An ontology for the annotation of object models used for medical image simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52, pp.279-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbi.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01062371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (1), pp.110-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2012.2220154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00762497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composing Multiple Variability Artifacts to Assemble Coherent Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Quality Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (3-4), pp.689-734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11219-011-9170-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federating distributed and heterogeneous information sources in neuroimaging: the NeuroBase Project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 120, pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00141685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2614,1221 +2623,1221 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Standards-Based Knowledge Graph that Bridges Scientific Workflows, Run-Time Provenance, and Tool Registries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Marchment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWAT4HCLS 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SparqLLM : Retrieval-Augmented SPARQL Query Processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ferré</w:t>
+                <w:t xml:space="preserve">A Generic Framework to Better Understand and Compare FAIRness Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennie Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peggy Cellier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2025 - 22nd European Semantic Web Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EKAW 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands. pp.291-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138658v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction d'événements cliniques à partir des parcours de soins de patients représentés par des graphes de connaissances temporels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Semantic Beacons: a framework to support federated querying over genomic variants and public Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrina Bodrug-Schepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2025 - 36e Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">SWAT4HCLS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Barcelona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375218v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting clinical outcomes from patient care pathways represented with temporal knowledge graphs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SparqLLM : Retrieval-Augmented SPARQL Query Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWC 2025 - 22nd European Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Portorož, Slovenia. pp.282-300, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2025, Portoroz, Slovenia. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136324v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Framework to Better Understand and Compare FAIRness Measures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prédiction d'événements cliniques à partir des parcours de soins de patients représentés par des graphes de connaissances temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Ho Jhee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Megina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC 2025 - 36e Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04830524v1</w:t>
+                <w:t xml:space="preserve">hal-05375218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Beacons: a framework to support federated querying over genomic variants and public Knowledge Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting clinical outcomes from patient care pathways represented with temporal knowledge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Ho Jhee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrina Bodrug-Schepers</w:t>
+                <w:t xml:space="preserve">Alberto Megina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Chabane</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Redon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4HCLS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWC 2025 - 22nd European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Portorož, Slovenia. pp.282-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908530v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing bioinformatics software annotations: bio.tools case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux &amp; Online, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-modal and temporal antibiotic resistance knowledge graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bihouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWAT4HCLS 2025 - 16th International SWAT4HCLS conference : Semantic Web Applications and Tools for Health Care and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scientifika, Feb 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic framework to better understand and compare FAIRness measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennie Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management - 24rd International Conference, EKAW 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(more) Findable bioinformatics softwares with Bioschemas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elixir Tools platform, F2F meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elixir, Mar 2023, Leyden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schema.org : How is it used?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Hoang Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3870,3241 +3879,3241 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semantic Web Conference (ISWC) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Athens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d'informations sur les workflows scientifiques à partir de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.313-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrabilité et réutilisation de données produites par des workflows : un cas d’usage en génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03260542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On distributed collaboration for biomedical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zahra Boujdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilmer Garzón-Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Daniel Benavides Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCGrid-Life 2019 Workshop on Clusters, Clouds and Grids for Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Larnaca, Cyprus. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D bifurcations characterization for intra-cranial aneurysms prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Autrusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L'Allinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Diego, CA, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2504626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INEX-MED: a Knowledge Graph to explore and link heterogeneous bio-medical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsley Chennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHARP: Harmonizing cross-workflow provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SeWeBMeDA 2017 : Semantic Web solutions for large-scale BioMedical Data Analtics - 14th ESWC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHARP: Harmonizing and Bridging Cross-Workflow Provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Semantic Web: ESWC 2017 Satellite Events - ESWC 2017 Satellite Events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Portoro, Slovenia. pp.219-234, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70407-4_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHARP: Harmonizing Galaxy and Taverna workflow provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SeWeBMeDA 2017 : Semantic Web solutions for large-scale BioMedical Data Analtics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing and sharing reproducible bioinformatics pipelines: best practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bihouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation and signalization graph assembly through Linked Open Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From scientific workflow patterns to 5-star linked open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bihouée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TaPP 2016: 8th USENIX Workshop on the Theory and Practice of Provenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Initiative for Sentinel e-Health Network on Grid (GINSENG), Medical data integration and semantic developments for epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Cipiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ereteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boujelben N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCGRID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publication, partage et réutilisation de règles sur le Web de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumy Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.237-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération multi-sources en neurosciences : intégration de données relationnelles et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC pour l'Interopérabilité Sémantique dans les applications en e-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Federation of Distributed Neurodata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI Workshop on Data- and Compute-Intensive Clinical and Translational Imaging Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KGRAM Versatile Inference and Query Engine for the Web of Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Corby</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Macao, China. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813796v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Farooq Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Wali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Medical Informatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t>
+              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683087v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farooq Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bacem Wali</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690921v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing semantic service parameters with Role concepts to infer domain-specific knowledge at runtime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacem Wali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development (KEOD'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Michel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farooq Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthGrid'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.112-123, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00512799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des connaissances en neurosciences dans un environnement multi-centrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances (IC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributed security policy for neuroradiological data sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthGrid 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.257-262, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-027-8-257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Variability Complexity in Aspect-Oriented Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Proceedings of ACM/IEEE 11th International Conference on Model Driven Engineering Languages and Systems (MoDELS 08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00457129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Variability Complexity in Aspect Oriented Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Model Driven Engineering Languages and Systems (MODELS'2009), ACM/IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.797-812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuroLOG: a community-driven middleware design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthGrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Chicago, United States. pp.49--58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing variability into Aspect-Oriented Modeling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Proceedings of ACM/IEEE 10th International Conference on Model Driven Engineering Languages and Systems (MoDELS 07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nashville, TN, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00477562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing data and image processing tools in neuroimaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARS 2006 - Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Osaka, Japan. pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00152138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7114,1942 +7123,1942 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-modal and temporal antibiotic resistance knowledge graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bihouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotating Bioconductor packages using the EDAM ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rioualen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent J. Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie Informatique et Mathématiques JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability of Bioconductor packages within the ELIXIR Research Software Ecosystem using the EDAM ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rioualen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Bioconductor Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Barcelone, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17086358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Bioconductor packages with the ELIXIR research software ecosystem using EDAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rioualen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent J. Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELIXIR All Hands Meeting, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F1000 Research Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F1000Research 2025, 14(ELIXIR):524 (poster), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7490/f1000research.1120184.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring inclusions and quality criteria on MRI imaging data in a multi-center context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lille, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrating data flows throughout their whole life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konogan Bourhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric De Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EDAM Framework and Control Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rioualen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matúš Kalaš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie Informatique et Mathématiques JOBIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving workflows reproducibility : Extracting information on workflows from text and code repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Intelligent Systems For Molecular Biology and 22nd Annual European Conference on Computational Biology (ISMB/ECCB 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ELIXIR research software ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Ioan Ienasescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Capella-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mª Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual Bioinformatics Open Source Conference (BOSC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1119595.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDAM, the life-science ontology for data analysis and management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
+                <w:t xml:space="preserve">FAIR-Checker : Checking and Inspecting metadata for FAIR bioinformatics resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mads Kierkegaard</w:t>
+                <w:t xml:space="preserve">F de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hager Eldakroury</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Elixir AllHands 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702557v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIR-Checker : Checking and Inspecting metadata for FAIR bioinformatics resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rosnet</w:t>
+                <w:t xml:space="preserve">EDAM, the life-science ontology for data analysis and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Kierkegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F de Lamotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefort</w:t>
+                <w:t xml:space="preserve">Hager Eldakroury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gaignard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melissa Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elixir AllHands 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6769072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807367v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDAM-bioimaging : The ontology of bioimage informatics operations, topics, data, and formats (update 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matúš Kalaš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataša Sladoje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Lindblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Alexander Kirschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd NEUBIAS Bioimage Analysis Community Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDAM-bioimaging : The ontology of bioimage informatics operations, topics, data, and formats (update 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matúš Kalaš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataša Sladoje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Lindblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Alexander Kirschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELIXIR All Hands 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Virtual, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDAM-bioimaging : The ontology of bioimage informatics operations, topics, data, and formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matúš Kalaš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataša Sladoje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Lindblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Alexander Kirschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEUBIAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Luxembourg, Luxembourg. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7490/f1000research.1115257.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INEX-MED: INtegration and EXploration of heterogeneous bio-MEDical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsley Chennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9059,124 +9068,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHARP: Harmonizing and Bridging Cross-Workflow Provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Semantic Web: ESWC 2017 Satellite Events Portorož, Slovenia, May 28 – June 1, 2017, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9186,147 +9195,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Image Informatics Index BIII: A unique database of image analysis tools and workflows for and by the bioimaging community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matus Kalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Levet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Delestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9336,391 +9345,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evaluation of EDAM coverage in the Tools Ecosystem and prototype integration of Galaxy and WorkflowHub systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rugaard Bregndahl Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Ienasescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ove Johan Ragnar Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ELIXIR. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier MoDaL (Multi-Scale Data Links)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRISA, Inria Rennes. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02507799v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux MoDaL (Multi-Scale Data Links)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRISA, Inria Rennes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9730,100 +9739,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed knowledge sharing and production through collaborative e-Science platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Université Nice Sophia Antipolis, 2013. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013NICE4010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00827926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9833,105 +9842,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing massive data analysis: from provenance to linked experiment reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02069606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10078,51 +10087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Dang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Thi Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148181v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-023-00289-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04037221v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Djaffardjy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marchment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.03.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Benavides Navarro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2022.101024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bijlenga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2020-324371" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03208600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tosi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Karim H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.52569.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107317v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa113" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ienasescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Rydza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chmura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Rapacki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa157" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200374" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L'Allinec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyaa093" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101751" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moreau-Aubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Descamps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gomez-Bougie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maiga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-018-0679-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Marec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyw135" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2014.07.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00141685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517640v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Le Clanche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375218v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Ho Jhee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Megina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_16" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908530v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Bodrug-Schepers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chabane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05096849v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976716v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Quemeneur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709107v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057569v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250523v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260542v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Boujdad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n-Alfonso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00079" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2504626" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330809v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875895v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_35" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768401v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charpentier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Souchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02083188v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cipiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ereteo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujelben N." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumy Seye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018722v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746765v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746772v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677829v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691827v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677795v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-257" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Morin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanwormhoudt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415774v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477562v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00152138v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126299v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05142802v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rioualen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Doyle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Carey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05250261v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurobioc2025.bioconductor.org/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17086358" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098338v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elixir-europe.org/events/elixir-all-hands-2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120184.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618277v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konogan Bourhy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Lamotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619281v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Kala&#353;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363577v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206335v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ioan Ienasescu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#170; Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119595.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Kierkegaard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Eldakroury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Black" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6769072" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807367v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Lamotte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaignard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910949v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plantard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Sladoje" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Lindblad" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Alexander Kirschmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910948v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267597v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1115257.1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768385v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453549v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Zhang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matus Kalas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Levet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Delestro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206284v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rugaard Bregndahl Jensen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Johan Ragnar Gustafsson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02507799v4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557351v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827926v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE4010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02069606v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138664v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Dang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Thi Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22104968251382172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-023-00289-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04037221v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Djaffardjy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marchment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.03.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Benavides Navarro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2022.101024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033899v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bijlenga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2020-324371" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03208600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Karim H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.52569.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107317v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ienasescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Rydza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chmura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Rapacki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L'Allinec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyaa093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101751" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moreau-Aubry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Descamps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gomez-Bougie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maiga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-018-0679-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Marec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyw135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2014.07.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00141685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Le Clanche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_18" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908530v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Bodrug-Schepers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chabane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Ho Jhee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Megina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05096849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Quemeneur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709107v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250523v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080463v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Boujdad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n-Alfonso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00079" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2504626" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330809v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768394v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_35" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768429v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charpentier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Souchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768420v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02083188v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cipiere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ereteo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujelben N." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015281v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumy Seye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746765v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746772v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677829v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Morin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanwormhoudt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415774v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00152138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126299v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05142802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rioualen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Doyle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Carey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05250261v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurobioc2025.bioconductor.org/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17086358" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elixir-europe.org/events/elixir-all-hands-2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120184.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368780v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konogan Bourhy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Lamotte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619281v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Kala&#353;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363577v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ioan Ienasescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#170; Fernandez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119595.1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807367v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Lamotte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaignard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702557v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Kierkegaard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Eldakroury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Black" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6769072" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910949v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plantard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Sladoje" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Lindblad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Alexander Kirschmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910948v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267597v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1115257.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330853v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453549v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Zhang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matus Kalas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Levet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Delestro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206284v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rugaard Bregndahl Jensen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Johan Ragnar Gustafsson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02507799v4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827926v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE4010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02069606v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>