--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -624,295 +624,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of intracranial aneurysms is the main factor associated with rupture in the ICAN population</w:t>
+                <w:t xml:space="preserve">Bioimage analysis workflows: community resources to navigate through a complex ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Rousseau</w:t>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+                <w:t xml:space="preserve">Sébastien Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Karim Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bijlenga</w:t>
+                <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92 (2), jnnp-2020-324371. </w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2020-324371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.52569.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033899v1</w:t>
+                <w:t xml:space="preserve">hal-03208600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioimage analysis workflows: community resources to navigate through a complex ecosystem</w:t>
+                <w:t xml:space="preserve">Location of intracranial aneurysms is the main factor associated with rupture in the ICAN population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+                <w:t xml:space="preserve">Olivia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Tosi</w:t>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Karim Hériché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
+                <w:t xml:space="preserve">Lise Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Ménager</w:t>
+                <w:t xml:space="preserve">Philippe Bijlenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.320. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (2), jnnp-2020-324371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/f1000research.52569.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2020-324371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208600v1</w:t>
+                <w:t xml:space="preserve">hal-03033899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale regulatory and signaling network assembly through linked open data</w:t>
               </w:r>
@@ -1292,51 +1292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L'Allinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Karakachoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1662,295 +1662,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01958772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Pathophysiology of Intracranial Aneurysm: The ICAN Project</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientific workflows for computational reproducibility in the life sciences: Status, challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Jouan</w:t>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Marec</w:t>
+                <w:t xml:space="preserve">Olivier Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuros/nyw135⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.284-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2017.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768333v1</w:t>
+                <w:t xml:space="preserve">hal-01516082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific workflows for computational reproducibility in the life sciences: Status, challenges and opportunities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Collin</w:t>
+                <w:t xml:space="preserve">Understanding the Pathophysiology of Intracranial Aneurysm: The ICAN Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+                <w:t xml:space="preserve">Solène Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Froidevaux</w:t>
+                <w:t xml:space="preserve">Hervé Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 75, pp.284-298. </w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (4), pp.621-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2017.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/neuros/nyw135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516082v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain-specific summarisation of Life-Science e-experiments from provenance traces</w:t>
               </w:r>
@@ -2676,51 +2676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Marchment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2756,692 +2756,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Framework to Better Understand and Compare FAIRness Measures</w:t>
+                <w:t xml:space="preserve">Prédiction d'événements cliniques à partir des parcours de soins de patients représentés par des graphes de connaissances temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+                <w:t xml:space="preserve">Jong Ho Jhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennie Andersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
+                <w:t xml:space="preserve">Alberto Megina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2025 - 36e Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830524v1</w:t>
+                <w:t xml:space="preserve">hal-05375218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Beacons: a framework to support federated querying over genomic variants and public Knowledge Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Montoya</w:t>
+                <w:t xml:space="preserve">Predicting clinical outcomes from patient care pathways represented with temporal knowledge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Ho Jhee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Megina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Redon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4HCLS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWC 2025 - 22nd European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Portorož, Slovenia. pp.282-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908530v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SparqLLM : Retrieval-Augmented SPARQL Query Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWC 2025 - 22nd European Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Portoroz, Slovenia. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction d'événements cliniques à partir des parcours de soins de patients représentés par des graphes de connaissances temporels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+                <w:t xml:space="preserve">Semantic Beacons: a framework to support federated querying over genomic variants and public Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrina Bodrug-Schepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2025 - 36e Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">SWAT4HCLS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Barcelona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375218v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting clinical outcomes from patient care pathways represented with temporal knowledge graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Generic Framework to Better Understand and Compare FAIRness Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Megina</w:t>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jennie Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2025 - 22nd European Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Portorož, Slovenia. pp.282-300, </w:t>
+              <w:t xml:space="preserve">EKAW 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands. pp.291-308, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136324v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing bioinformatics software annotations: bio.tools case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3557,51 +3557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWAT4HCLS 2025 - 16th International SWAT4HCLS conference : Semantic Web Applications and Tools for Health Care and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scientifika, Feb 2025, Barcelone, Spain</w:t>
@@ -3630,90 +3630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic framework to better understand and compare FAIRness measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennie Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management - 24rd International Conference, EKAW 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3732,112 +3732,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(more) Findable bioinformatics softwares with Bioschemas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction d'informations sur les workflows scientifiques à partir de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Sebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elixir Tools platform, F2F meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elixir, Mar 2023, Leyden, Netherlands</w:t>
+              <w:t xml:space="preserve">23ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.313-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057569v1</w:t>
+                <w:t xml:space="preserve">hal-03991363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schema.org : How is it used?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Hoang Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3879,165 +3918,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semantic Web Conference (ISWC) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Athens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'informations sur les workflows scientifiques à partir de la littérature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(more) Findable bioinformatics softwares with Bioschemas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.313-320</w:t>
+              <w:t xml:space="preserve">Elixir Tools platform, F2F meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elixir, Mar 2023, Leyden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991363v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrabilité et réutilisation de données produites par des workflows : un cas d’usage en génomique</w:t>
               </w:r>
@@ -4505,242 +4505,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHARP: Harmonizing cross-workflow provenance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation and signalization graph assembly through Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeWeBMeDA 2017 : Semantic Web solutions for large-scale BioMedical Data Analtics - 14th ESWC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">JOBIM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768394v1</w:t>
+                <w:t xml:space="preserve">hal-01768420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHARP: Harmonizing and Bridging Cross-Workflow Provenance</w:t>
+                <w:t xml:space="preserve">SHARP: Harmonizing cross-workflow provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web: ESWC 2017 Satellite Events - ESWC 2017 Satellite Events</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SeWeBMeDA 2017 : Semantic Web solutions for large-scale BioMedical Data Analtics - 14th ESWC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875895v1</w:t>
+                <w:t xml:space="preserve">hal-01768394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHARP: Harmonizing Galaxy and Taverna workflow provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4769,290 +4773,286 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SeWeBMeDA 2017 : Semantic Web solutions for large-scale BioMedical Data Analtics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing and sharing reproducible bioinformatics pipelines: best practices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SHARP: Harmonizing and Bridging Cross-Workflow Provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Semantic Web: ESWC 2017 Satellite Events - ESWC 2017 Satellite Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Portoro, Slovenia. pp.219-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70407-4_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768429v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation and signalization graph assembly through Linked Open Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carito Guziolowski</w:t>
+                <w:t xml:space="preserve">Developing and sharing reproducible bioinformatics pipelines: best practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bihouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768420v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From scientific workflow patterns to 5-star linked open data</w:t>
               </w:r>
@@ -5127,532 +5127,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Initiative for Sentinel e-Health Network on Grid (GINSENG), Medical data integration and semantic developments for epidemiology</w:t>
+                <w:t xml:space="preserve">Publication, partage et réutilisation de règles sur le Web de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Cipiere</w:t>
+                <w:t xml:space="preserve">Oumy Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ereteo</w:t>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGRID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.237-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083188v1</w:t>
+                <w:t xml:space="preserve">hal-01015281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publication, partage et réutilisation de règles sur le Web de données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Initiative for Sentinel e-Health Network on Grid (GINSENG), Medical data integration and semantic developments for epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cipiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumy Seye</w:t>
+                <w:t xml:space="preserve">G. Ereteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+                <w:t xml:space="preserve">Boujelben N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Corby</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.237-248</w:t>
+              <w:t xml:space="preserve">CCGRID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015281v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédération multi-sources en neurosciences : intégration de données relationnelles et sémantiques</w:t>
+                <w:t xml:space="preserve">Semantic Federation of Distributed Neurodata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC pour l'Interopérabilité Sémantique dans les applications en e-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. 6 p</w:t>
+              <w:t xml:space="preserve">MICCAI Workshop on Data- and Compute-Intensive Clinical and Translational Imaging Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018722v1</w:t>
+                <w:t xml:space="preserve">hal-00746765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Federation of Distributed Neurodata</w:t>
+                <w:t xml:space="preserve">Fédération multi-sources en neurosciences : intégration de données relationnelles et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop on Data- and Compute-Intensive Clinical and Translational Imaging Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.41-50</w:t>
+              <w:t xml:space="preserve">IC pour l'Interopérabilité Sémantique dans les applications en e-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746765v1</w:t>
+                <w:t xml:space="preserve">hal-01018722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KGRAM Versatile Inference and Query Engine for the Web of Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5684,592 +5684,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing semantic service parameters with Role concepts to infer domain-specific knowledge at runtime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Wali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Medical Informatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development (KEOD'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683087v1</w:t>
+                <w:t xml:space="preserve">hal-00677829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+                <w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farooq Ahmad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bacem Wali</w:t>
+                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690921v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farooq Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Wali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813796v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing semantic service parameters with Role concepts to infer domain-specific knowledge at runtime</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development (KEOD'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t>
+              <w:t xml:space="preserve">American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677829v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthGrid'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.112-123, </w:t>
@@ -7131,1176 +7131,1176 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-modal and temporal antibiotic resistance knowledge graph</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Integrating Bioconductor packages with the ELIXIR research software ecosystem using EDAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rioualen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent J. Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ELIXIR All Hands Meeting, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F1000 Research Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F1000Research 2025, 14(ELIXIR):524 (poster), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7490/f1000research.1120184.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126299v2</w:t>
+                <w:t xml:space="preserve">hal-05098338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating Bioconductor packages using the EDAM ontology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Doyle</w:t>
+                <w:t xml:space="preserve">Monitoring inclusions and quality criteria on MRI imaging data in a multi-center context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie Informatique et Mathématiques JOBIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lille, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142802v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability of Bioconductor packages within the ELIXIR Research Software Ecosystem using the EDAM ontology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A multi-modal and temporal antibiotic resistance knowledge graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bihouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Bioconductor Conference 2025</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. , 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250261v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Bioconductor packages with the ELIXIR research software ecosystem using EDAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotating Bioconductor packages using the EDAM ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rioualen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rioualen</w:t>
+                <w:t xml:space="preserve">Maria Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Doyle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent J. Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELIXIR All Hands Meeting, 2025</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie Informatique et Mathématiques JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7490/f1000research.1120184.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05098338v1</w:t>
+                <w:t xml:space="preserve">hal-05142802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring inclusions and quality criteria on MRI imaging data in a multi-center context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interoperability of Bioconductor packages within the ELIXIR Research Software Ecosystem using the EDAM ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rioualen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vallet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Bioconductor Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17086358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368780v1</w:t>
+                <w:t xml:space="preserve">hal-05250261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestrating data flows throughout their whole life cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EDAM Framework and Control Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rioualen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konogan Bourhy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matúš Kalaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie Informatique et Mathématiques JOBIM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618277v1</w:t>
+                <w:t xml:space="preserve">hal-04619281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EDAM Framework and Control Room</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
+                <w:t xml:space="preserve">Orchestrating data flows throughout their whole life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konogan Bourhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matúš Kalaš</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric De Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie Informatique et Mathématiques JOBIM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619281v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improving workflows reproducibility : Extracting information on workflows from text and code repositories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ELIXIR research software ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+                <w:t xml:space="preserve">Hans-Ioan Ienasescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Capella-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mª Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual Intelligent Systems For Molecular Biology and 22nd Annual European Conference on Computational Biology (ISMB/ECCB 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th annual Bioinformatics Open Source Conference (BOSC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7490/f1000research.1119595.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363577v1</w:t>
+                <w:t xml:space="preserve">hal-05206335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ELIXIR research software ecosystem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederik Coppens</w:t>
+                <w:t xml:space="preserve">Towards improving workflows reproducibility : Extracting information on workflows from text and code repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Mª Fernandez</w:t>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th annual Bioinformatics Open Source Conference (BOSC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st Annual Intelligent Systems For Molecular Biology and 22nd Annual European Conference on Computational Biology (ISMB/ECCB 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206335v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIR-Checker : Checking and Inspecting metadata for FAIR bioinformatics resources</w:t>
               </w:r>
@@ -8541,51 +8541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDAM-bioimaging : The ontology of bioimage informatics operations, topics, data, and formats (update 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matúš Kalaš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8666,51 +8666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDAM-bioimaging : The ontology of bioimage informatics operations, topics, data, and formats (update 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matúš Kalaš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8785,286 +8785,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDAM-bioimaging : The ontology of bioimage informatics operations, topics, data, and formats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moritz Alexander Kirschmann</w:t>
+                <w:t xml:space="preserve">INEX-MED: INtegration and EXploration of heterogeneous bio-MEDical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEUBIAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267597v1</w:t>
+                <w:t xml:space="preserve">hal-02330853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INEX-MED: INtegration and EXploration of heterogeneous bio-MEDical data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Laporte</w:t>
+                <w:t xml:space="preserve">EDAM-bioimaging : The ontology of bioimage informatics operations, topics, data, and formats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matúš Kalaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Sladoje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Lindblad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Alexander Kirschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEUBIAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Luxembourg, Luxembourg. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7490/f1000research.1115257.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330853v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10087,51 +10087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138664v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Dang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Thi Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22104968251382172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-023-00289-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04037221v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Djaffardjy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marchment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.03.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Benavides Navarro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2022.101024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033899v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bijlenga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2020-324371" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03208600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Karim H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.52569.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107317v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ienasescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Rydza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chmura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Rapacki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L'Allinec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyaa093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101751" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moreau-Aubry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Descamps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gomez-Bougie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maiga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-018-0679-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Marec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyw135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2014.07.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00141685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Le Clanche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_18" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908530v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Bodrug-Schepers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chabane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Ho Jhee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Megina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05096849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Quemeneur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709107v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250523v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080463v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Boujdad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n-Alfonso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00079" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2504626" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330809v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768394v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_35" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768429v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charpentier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Souchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768420v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02083188v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cipiere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ereteo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujelben N." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015281v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumy Seye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746765v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746772v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677829v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Morin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanwormhoudt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415774v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00152138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126299v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05142802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rioualen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Doyle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Carey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05250261v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurobioc2025.bioconductor.org/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17086358" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elixir-europe.org/events/elixir-all-hands-2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120184.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368780v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konogan Bourhy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Lamotte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619281v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Kala&#353;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363577v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ioan Ienasescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#170; Fernandez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119595.1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807367v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Lamotte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaignard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702557v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Kierkegaard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Eldakroury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Black" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6769072" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910949v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plantard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Sladoje" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Lindblad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Alexander Kirschmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910948v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267597v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1115257.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330853v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453549v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Zhang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matus Kalas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Levet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Delestro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206284v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rugaard Bregndahl Jensen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Johan Ragnar Gustafsson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02507799v4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827926v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE4010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02069606v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138664v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Dang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Thi Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22104968251382172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-023-00289-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04037221v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Djaffardjy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marchment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.03.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Benavides Navarro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2022.101024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03208600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tosi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Karim H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.52569.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bijlenga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2020-324371" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107317v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ienasescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Rydza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chmura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Rapacki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L'Allinec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyaa093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101751" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moreau-Aubry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Descamps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gomez-Bougie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maiga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-018-0679-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Marec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyw135" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2014.07.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00141685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Le Clanche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375218v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Ho Jhee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Megina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_16" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138658v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908530v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Bodrug-Schepers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chabane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830524v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05096849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Quemeneur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709107v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250523v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057569v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080463v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Boujdad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n-Alfonso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00079" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2504626" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330809v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768420v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768401v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_35" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768429v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Souchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015281v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumy Seye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02083188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cipiere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ereteo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujelben N." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746765v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746772v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677829v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Morin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanwormhoudt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415774v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00152138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098338v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rioualen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Doyle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Carey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elixir-europe.org/events/elixir-all-hands-2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120184.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368780v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126299v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05142802v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05250261v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurobioc2025.bioconductor.org/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17086358" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619281v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Kala&#353;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618277v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konogan Bourhy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Lamotte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206335v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ioan Ienasescu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#170; Fernandez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119595.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363577v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807367v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Lamotte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaignard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702557v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Kierkegaard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Eldakroury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Black" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6769072" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910949v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plantard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Sladoje" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Lindblad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Alexander Kirschmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910948v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330853v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267597v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1115257.1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453549v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Zhang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matus Kalas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Levet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Delestro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206284v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rugaard Bregndahl Jensen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Johan Ragnar Gustafsson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02507799v4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827926v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE4010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02069606v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>