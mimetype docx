--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -624,295 +624,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioimage analysis workflows: community resources to navigate through a complex ecosystem</w:t>
+                <w:t xml:space="preserve">Location of intracranial aneurysms is the main factor associated with rupture in the ICAN population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+                <w:t xml:space="preserve">Olivia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Tosi</w:t>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Karim Hériché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
+                <w:t xml:space="preserve">Lise Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Ménager</w:t>
+                <w:t xml:space="preserve">Philippe Bijlenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.320. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (2), jnnp-2020-324371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/f1000research.52569.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2020-324371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208600v1</w:t>
+                <w:t xml:space="preserve">hal-03033899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of intracranial aneurysms is the main factor associated with rupture in the ICAN population</w:t>
+                <w:t xml:space="preserve">Bioimage analysis workflows: community resources to navigate through a complex ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Rousseau</w:t>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+                <w:t xml:space="preserve">Sébastien Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Karim Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bijlenga</w:t>
+                <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92 (2), jnnp-2020-324371. </w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2020-324371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.52569.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033899v1</w:t>
+                <w:t xml:space="preserve">hal-03208600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale regulatory and signaling network assembly through linked open data</w:t>
               </w:r>
@@ -1292,51 +1292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L'Allinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Karakachoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1662,295 +1662,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01958772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific workflows for computational reproducibility in the life sciences: Status, challenges and opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the Pathophysiology of Intracranial Aneurysm: The ICAN Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+                <w:t xml:space="preserve">Solène Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Collin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Froidevaux</w:t>
+                <w:t xml:space="preserve">Hervé Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2017.01.012⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (4), pp.621-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuros/nyw135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516082v1</w:t>
+                <w:t xml:space="preserve">hal-01768333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Pathophysiology of Intracranial Aneurysm: The ICAN Project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
+                <w:t xml:space="preserve">Scientific workflows for computational reproducibility in the life sciences: Status, challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Jouan</w:t>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Marec</w:t>
+                <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 80 (4), pp.621-626. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.284-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/neuros/nyw135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2017.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768333v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain-specific summarisation of Life-Science e-experiments from provenance traces</w:t>
               </w:r>
@@ -2676,51 +2676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Marchment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2756,692 +2756,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction d'événements cliniques à partir des parcours de soins de patients représentés par des graphes de connaissances temporels</w:t>
+                <w:t xml:space="preserve">A Generic Framework to Better Understand and Compare FAIRness Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong Ho Jhee</w:t>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Megina</w:t>
+                <w:t xml:space="preserve">Jennie Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2025 - 36e Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EKAW 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands. pp.291-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375218v1</w:t>
+                <w:t xml:space="preserve">hal-04830524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting clinical outcomes from patient care pathways represented with temporal knowledge graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Prédiction d'événements cliniques à partir des parcours de soins de patients représentés par des graphes de connaissances temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong Ho Jhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Megina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Karakachoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2025 - 22nd European Semantic Web Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC 2025 - 36e Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136324v1</w:t>
+                <w:t xml:space="preserve">hal-05375218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SparqLLM : Retrieval-Augmented SPARQL Query Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+                <w:t xml:space="preserve">Predicting clinical outcomes from patient care pathways represented with temporal knowledge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Ho Jhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ferré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
+                <w:t xml:space="preserve">Alberto Megina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Cellier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWC 2025 - 22nd European Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Portoroz, Slovenia. pp.1-5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2025, Portorož, Slovenia. pp.282-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138658v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Beacons: a framework to support federated querying over genomic variants and public Knowledge Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Chabane</w:t>
+                <w:t xml:space="preserve">SparqLLM : Retrieval-Augmented SPARQL Query Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Montoya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Redon</w:t>
+                <w:t xml:space="preserve">Sébastien Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4HCLS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Barcelona, Catalonia, Spain</w:t>
+              <w:t xml:space="preserve">ESWC 2025 - 22nd European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Portoroz, Slovenia. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908530v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Framework to Better Understand and Compare FAIRness Measures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Beacons: a framework to support federated querying over genomic variants and public Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennie Andersen</w:t>
+                <w:t xml:space="preserve">Alexandrina Bodrug-Schepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SWAT4HCLS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Barcelona, Catalonia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830524v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing bioinformatics software annotations: bio.tools case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3557,51 +3557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWAT4HCLS 2025 - 16th International SWAT4HCLS conference : Semantic Web Applications and Tools for Health Care and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scientifika, Feb 2025, Barcelone, Spain</w:t>
@@ -3630,90 +3630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic framework to better understand and compare FAIRness measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennie Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management - 24rd International Conference, EKAW 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3732,151 +3732,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'informations sur les workflows scientifiques à partir de la littérature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(more) Findable bioinformatics softwares with Bioschemas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.313-320</w:t>
+              <w:t xml:space="preserve">Elixir Tools platform, F2F meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elixir, Mar 2023, Leyden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991363v1</w:t>
+                <w:t xml:space="preserve">hal-04057569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schema.org : How is it used?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Hoang Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3918,126 +3879,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semantic Web Conference (ISWC) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Athens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(more) Findable bioinformatics softwares with Bioschemas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction d'informations sur les workflows scientifiques à partir de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Sebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elixir Tools platform, F2F meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elixir, Mar 2023, Leyden, Netherlands</w:t>
+              <w:t xml:space="preserve">23ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.313-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057569v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrabilité et réutilisation de données produites par des workflows : un cas d’usage en génomique</w:t>
               </w:r>
@@ -4505,246 +4505,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation and signalization graph assembly through Linked Open Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SHARP: Harmonizing cross-workflow provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">SeWeBMeDA 2017 : Semantic Web solutions for large-scale BioMedical Data Analtics - 14th ESWC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768420v1</w:t>
+                <w:t xml:space="preserve">hal-01768394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHARP: Harmonizing cross-workflow provenance</w:t>
+                <w:t xml:space="preserve">SHARP: Harmonizing and Bridging Cross-Workflow Provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeWeBMeDA 2017 : Semantic Web solutions for large-scale BioMedical Data Analtics - 14th ESWC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Semantic Web: ESWC 2017 Satellite Events - ESWC 2017 Satellite Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Portoro, Slovenia. pp.219-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70407-4_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768394v1</w:t>
+                <w:t xml:space="preserve">hal-03875895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHARP: Harmonizing Galaxy and Taverna workflow provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4773,286 +4769,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SeWeBMeDA 2017 : Semantic Web solutions for large-scale BioMedical Data Analtics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHARP: Harmonizing and Bridging Cross-Workflow Provenance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing and sharing reproducible bioinformatics pipelines: best practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bihouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web: ESWC 2017 Satellite Events - ESWC 2017 Satellite Events</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOBIM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70407-4_35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03875895v1</w:t>
+                <w:t xml:space="preserve">hal-01768429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing and sharing reproducible bioinformatics pipelines: best practices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Charpentier</w:t>
+                <w:t xml:space="preserve">Regulation and signalization graph assembly through Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768429v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From scientific workflow patterns to 5-star linked open data</w:t>
               </w:r>
@@ -5127,532 +5127,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publication, partage et réutilisation de règles sur le Web de données</w:t>
+                <w:t xml:space="preserve">Global Initiative for Sentinel e-Health Network on Grid (GINSENG), Medical data integration and semantic developments for epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumy Seye</w:t>
+                <w:t xml:space="preserve">S Cipiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+                <w:t xml:space="preserve">G. Ereteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Corby</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boujelben N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.237-248</w:t>
+              <w:t xml:space="preserve">CCGRID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015281v1</w:t>
+                <w:t xml:space="preserve">hal-02083188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Initiative for Sentinel e-Health Network on Grid (GINSENG), Medical data integration and semantic developments for epidemiology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Publication, partage et réutilisation de règles sur le Web de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ereteo</w:t>
+                <w:t xml:space="preserve">Oumy Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGRID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.237-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083188v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Federation of Distributed Neurodata</w:t>
+                <w:t xml:space="preserve">Fédération multi-sources en neurosciences : intégration de données relationnelles et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop on Data- and Compute-Intensive Clinical and Translational Imaging Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.41-50</w:t>
+              <w:t xml:space="preserve">IC pour l'Interopérabilité Sémantique dans les applications en e-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746765v1</w:t>
+                <w:t xml:space="preserve">hal-01018722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédération multi-sources en neurosciences : intégration de données relationnelles et sémantiques</w:t>
+                <w:t xml:space="preserve">Semantic Federation of Distributed Neurodata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC pour l'Interopérabilité Sémantique dans les applications en e-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. 6 p</w:t>
+              <w:t xml:space="preserve">MICCAI Workshop on Data- and Compute-Intensive Clinical and Translational Imaging Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018722v1</w:t>
+                <w:t xml:space="preserve">hal-00746765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KGRAM Versatile Inference and Query Engine for the Web of Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5684,592 +5684,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing semantic service parameters with Role concepts to infer domain-specific knowledge at runtime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+                <w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacem Wali</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Kassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development (KEOD'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t>
+              <w:t xml:space="preserve">American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677829v1</w:t>
+                <w:t xml:space="preserve">hal-00683087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farooq Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farooq Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacem Wali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing semantic service parameters with Role concepts to infer domain-specific knowledge at runtime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Wali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Medical Informatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development (KEOD'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683087v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farooq Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthGrid'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.112-123, </w:t>
@@ -7131,1461 +7131,1461 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Bioconductor packages with the ELIXIR research software ecosystem using EDAM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A multi-modal and temporal antibiotic resistance knowledge graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bihouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELIXIR All Hands Meeting, 2025</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. , 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098338v1</w:t>
+                <w:t xml:space="preserve">hal-05126299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring inclusions and quality criteria on MRI imaging data in a multi-center context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Louis</w:t>
+                <w:t xml:space="preserve">Annotating Bioconductor packages using the EDAM ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rioualen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent J. Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lille, France. pp.1-1, 2025</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie Informatique et Mathématiques JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368780v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-modal and temporal antibiotic resistance knowledge graph</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Interoperability of Bioconductor packages within the ELIXIR Research Software Ecosystem using the EDAM ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rioualen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Bioconductor Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17086358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126299v2</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating Bioconductor packages using the EDAM ontology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Doyle</w:t>
+                <w:t xml:space="preserve">Monitoring inclusions and quality criteria on MRI imaging data in a multi-center context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie Informatique et Mathématiques JOBIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lille, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142802v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability of Bioconductor packages within the ELIXIR Research Software Ecosystem using the EDAM ontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Integrating Bioconductor packages with the ELIXIR research software ecosystem using EDAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rioualen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent J. Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Bioconductor Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Barcelone, Spain. </w:t>
+              <w:t xml:space="preserve">ELIXIR All Hands Meeting, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessalokini, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenodo</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+                <w:t xml:space="preserve">F1000 Research Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F1000Research 2025, 14(ELIXIR):524 (poster), 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17086358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7490/f1000research.1120184.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250261v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EDAM Framework and Control Room</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orchestrating data flows throughout their whole life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matúš Kalaš</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Konogan Bourhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric De Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie Informatique et Mathématiques JOBIM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619281v1</w:t>
+                <w:t xml:space="preserve">hal-04618277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestrating data flows throughout their whole life cycle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Collin</w:t>
+                <w:t xml:space="preserve">The EDAM Framework and Control Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rioualen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric De Lamotte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matúš Kalaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie Informatique et Mathématiques JOBIM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618277v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ELIXIR research software ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards improving workflows reproducibility : Extracting information on workflows from text and code repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Sebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Ioan Ienasescu</w:t>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Capella-Gutierrez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th annual Bioinformatics Open Source Conference (BOSC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st Annual Intelligent Systems For Molecular Biology and 22nd Annual European Conference on Computational Biology (ISMB/ECCB 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206335v1</w:t>
+                <w:t xml:space="preserve">hal-04363577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improving workflows reproducibility : Extracting information on workflows from text and code repositories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Sebe</w:t>
+                <w:t xml:space="preserve">The ELIXIR research software ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Ioan Ienasescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Capella-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+                <w:t xml:space="preserve">José Mª Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual Intelligent Systems For Molecular Biology and 22nd Annual European Conference on Computational Biology (ISMB/ECCB 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th annual Bioinformatics Open Source Conference (BOSC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7490/f1000research.1119595.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363577v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIR-Checker : Checking and Inspecting metadata for FAIR bioinformatics resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EDAM, the life-science ontology for data analysis and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F de Lamotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefort</w:t>
+                <w:t xml:space="preserve">Lucie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gaignard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mads Kierkegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hager Eldakroury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elixir AllHands 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6769072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807367v1</w:t>
+                <w:t xml:space="preserve">hal-03702557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDAM, the life-science ontology for data analysis and management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hager Eldakroury</w:t>
+                <w:t xml:space="preserve">FAIR-Checker : Checking and Inspecting metadata for FAIR bioinformatics resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Black</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Elixir AllHands 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702557v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDAM-bioimaging : The ontology of bioimage informatics operations, topics, data, and formats (update 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matúš Kalaš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8666,51 +8666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDAM-bioimaging : The ontology of bioimage informatics operations, topics, data, and formats (update 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matúš Kalaš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8785,286 +8785,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INEX-MED: INtegration and EXploration of heterogeneous bio-MEDical data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Laporte</w:t>
+                <w:t xml:space="preserve">EDAM-bioimaging : The ontology of bioimage informatics operations, topics, data, and formats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matúš Kalaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Sladoje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Lindblad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Alexander Kirschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEUBIAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Luxembourg, Luxembourg. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7490/f1000research.1115257.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330853v1</w:t>
+                <w:t xml:space="preserve">hal-02267597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDAM-bioimaging : The ontology of bioimage informatics operations, topics, data, and formats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moritz Alexander Kirschmann</w:t>
+                <w:t xml:space="preserve">INEX-MED: INtegration and EXploration of heterogeneous bio-MEDical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEUBIAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267597v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9359,51 +9359,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evaluation of EDAM coverage in the Tools Ecosystem and prototype integration of Galaxy and WorkflowHub systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rugaard Bregndahl Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10087,51 +10087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138664v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Dang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Thi Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22104968251382172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-023-00289-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04037221v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Djaffardjy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marchment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.03.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Benavides Navarro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2022.101024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03208600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tosi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Karim H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.52569.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bijlenga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2020-324371" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107317v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ienasescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Rydza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chmura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Rapacki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L'Allinec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyaa093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101751" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moreau-Aubry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Descamps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gomez-Bougie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maiga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-018-0679-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Marec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyw135" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2014.07.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00141685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Le Clanche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375218v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Ho Jhee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Megina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_16" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138658v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908530v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Bodrug-Schepers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chabane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830524v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05096849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Quemeneur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709107v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250523v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057569v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080463v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Boujdad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n-Alfonso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00079" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2504626" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330809v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768420v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768401v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_35" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768429v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Souchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015281v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumy Seye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02083188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cipiere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ereteo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujelben N." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746765v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746772v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677829v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Morin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanwormhoudt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415774v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00152138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098338v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rioualen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Doyle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Carey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elixir-europe.org/events/elixir-all-hands-2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120184.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368780v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126299v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05142802v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05250261v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurobioc2025.bioconductor.org/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17086358" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619281v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Kala&#353;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618277v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konogan Bourhy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Lamotte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206335v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ioan Ienasescu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#170; Fernandez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119595.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363577v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807367v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Lamotte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaignard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702557v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Kierkegaard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Eldakroury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Black" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6769072" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910949v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plantard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Sladoje" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Lindblad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Alexander Kirschmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910948v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330853v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267597v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1115257.1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453549v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Zhang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matus Kalas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Levet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Delestro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206284v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rugaard Bregndahl Jensen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Johan Ragnar Gustafsson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02507799v4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827926v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE4010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02069606v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138664v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Dang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Thi Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22104968251382172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-023-00289-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04037221v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Djaffardjy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marchment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.03.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Benavides Navarro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2022.101024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033899v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bijlenga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2020-324371" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03208600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Karim H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.52569.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107317v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ienasescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Rydza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chmura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Rapacki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L'Allinec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyaa093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101751" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moreau-Aubry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Descamps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gomez-Bougie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maiga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-018-0679-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Marec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyw135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2014.07.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00141685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Le Clanche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_18" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Ho Jhee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Megina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_16" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138658v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908530v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Bodrug-Schepers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chabane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05096849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Quemeneur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709107v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250523v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080463v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Boujdad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Garz&#243;n-Alfonso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00079" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2504626" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330809v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768394v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_35" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768429v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charpentier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Souchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768420v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02083188v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cipiere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ereteo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujelben N." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015281v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumy Seye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746765v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746772v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677829v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Morin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanwormhoudt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415774v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00152138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126299v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05142802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rioualen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Doyle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Carey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05250261v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurobioc2025.bioconductor.org/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17086358" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368780v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098338v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elixir-europe.org/events/elixir-all-hands-2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120184.1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konogan Bourhy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Lamotte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619281v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Kala&#353;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363577v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ioan Ienasescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#170; Fernandez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119595.1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Kierkegaard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Eldakroury" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Black" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6769072" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807367v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Lamotte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaignard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910949v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plantard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Sladoje" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Lindblad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Alexander Kirschmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910948v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267597v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1115257.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330853v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453549v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Zhang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matus Kalas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Levet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Delestro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206284v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rugaard Bregndahl Jensen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Johan Ragnar Gustafsson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02507799v4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827926v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE4010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02069606v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>