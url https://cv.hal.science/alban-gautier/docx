--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alban Gautier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire du Moyen Âge, Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alban-gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8665-4069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086242571</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17503397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000052511356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’Angleterre anglo-saxonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’Europe du Nord dans le haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’alimentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Historiographie, histoire de la représentation du passé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médiévalisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse, habilitation et diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation d'histoire, 1997.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Þær weras drincaþ (Là où les hommes boivent). Le festin dans l’Angleterre anglo-saxonne, Ve-XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles-de-Gaulle Lille III, 2004.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alfred, Arthur, Beowulf. Faire l’histoire des “Âges héroïques” de l’Angleterre et de l’Europe du Nord (Ve-XIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon Sorbonne, 2016 ; mémoire inédit intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beowulf au paradis. Figures de bons païens dans l’Europe du Nord au haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allocataire-moniteur à l’Université Charles-de-Gaulle Lille III (2000-2003)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Royal Historical Society Centenary Fellow à l’Institute of Historical Research de Londres (2003-2004)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER puis Maître de conférences à l’Université du Littoral Côte d’Opale (2004-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre junior de l’Institut Universitaire de France (2013-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du thème 1 du Craham : « Mondes nordiques et normands médiévaux » (2018-…)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu de la section 32 du Comité national de la recherche scientifique (2024-…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation aux programmes du Craham</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « Poésie et politique » ; colloque de Cerisy « Poésie et politique dans les mondes nordiques et normands médiévaux » (septembre 2021) et co-édition des actes du colloque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « L’impiété des puissants »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « Mondes nordiques et normands médiévaux » ; membre du comité de rédaction du carnet Hypothèses MNNM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-édition des actes de la journée d’étude « Guerriers du Nord » (mars 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation avec Stéphane Lebecq (Lille) d’une traduction d’œuvres de Bède le Vénérable : Saints et églises du nord de l’Angleterre (Vie des abbés, Lettre à Ecgbert, Vie en prose de Cuthbert)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet CAST (Chronique anglo-saxonne en traduction) avec Arnaud Lestremau (Nanterre) et le Pôle du document numérique (Caen, MRSH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-rédacteur en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food & History</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animateur de la page « Alimentation » du portail Ménestrel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des réseaux scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société des Historiens Médiévistes de l’Enseignement Supérieur Public (SHMESP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau Modernités Médiévales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’International Society for the Study of Early Medieval England (ISSEME)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société internationale arthurienne (membre du bureau de la branche française)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participant au programme international « À la recherche des communautés du haut Moyen Âge : formes, pratiques, interactions » (Paris I – École française de Rome – Padoue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise, valorisation, communication et formations données</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages destinés au grand public : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2007 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentations médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2009 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roi Arthur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, PUF, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences enregistrées sur CD : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roi Arthur : figure historique ou légendaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Frémeaux, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles de vulgarisation dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et images médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, etc. ; coordination du n° 26 d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et images médiévales thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Celtes au Moyen Âge ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, août-octobre 2011) et du n° 442 de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vikings : Une saga européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, décembre 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Notices dans les dictionnaires </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dir. B. Dumézil, 2016) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dir. C. Charle et D. Roche, 2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences à destination du grand public ; participation à l’université populaire du film d’histoire de Pessac ; cycle de conférences sur les vikings à l’Université de Montréal, mai 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Émissions de radio : France Culture, RTL, Radio-Télévision Suisse Romande, Radio-Télévision Belge Francophone.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Commissariat d’exposition : (avec Christine Hoët-Van Cauwenberghe et Christophe Hugot) « Mémoires de Trajan, mémoires d’Hadrien » (Lille, 11 septembre – 11 octobre 2017 ; Boulogne-sur-Mer, 16 octobre – 10 novembre 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultations pour des publications destinées à la jeunesse (éditions Bayard, éditions Milan, Pandacraft).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises pour l’ANR (2017) et pour l’EPHE (2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations à destination des doctorants et des personnels de documentation : « Comment fonctionne une revue en SHS ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bède le Vénérable : Écrits sur les saints et les églises du nord de l'Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2026, La Roue à livres, 9782251458410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord. De la Préhistoire à la fin de l'âge viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-210-4757-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et politique dans les mondes nordiques et normands médiévaux (IXe-XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lucas-Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mathey-Maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 2024, 978-2-38185-223-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunyach, Jean-François; Gautier, Alban. 2018, Histoire, Presses universitaires de Rennes, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi Arthur : figure historique ou légendaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frémeaux &amp; Associés, 2018, Figures de l'histoire, Frémeaux &amp; Associés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beowulf au paradis. Figures de bons païens dans l’Europe du Nord au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 149, 2017, Histoire ancienne et médiévale, 9791035101336. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.29157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur, la mer et la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Szkilnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 26, 2017, Rencontres. Série Civilisation médiévale, 978-2-406-06103-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa licence d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studyrama, 2015, 978-2759030750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues d'Angleterre : au-delà du bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 68, 2015, Médiévales, 978-2-84292-430-0. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349, 2015, Histoires des Bretagnes 5, 9791092331219. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ncr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges, communications et réseaux dans le haut Moyen Âge. Études et textes offerts à Stéphane Lebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban et Martin, Céline. Brepols, 14, pp.296, 2011, HALMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentations médiévales, Ve-XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 176p., 2009, Le Monde. mondes médiévaux, 978-2729843502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festin dans l'Angleterre anglo-saxonne, Ve-XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Massacre of the Long Knives from ‘Nennius’ Onwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Brégaint; Ingvil Brügger Budal; Jens Eike Schnall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Feast in the Arthurian World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Bergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2026, Bryggen Papers, 978-82-93904-03-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 32 du Comité National de la Recherche Scientifique : « Mondes anciens et médiévaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture du Comité National de la Recherche Scientifique – Édition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.753-777, 2025, 978-2-271-15362-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05524267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Joye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois barbares. Dire le droit et le pouvoir en Occident après la disparition de l'Empire romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.269-275, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés héroïques et profondeur historique dans le Beowulf et les Gododdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Leleu; Charles Mériaux; Régine Le Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et communautés dans les sociétés du haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.287-303, 2025, Haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge, t. 3 : Transversales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.9-19, 2024, Points Histoire, 979-10-414-1957-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge viking (VIIIe-XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge, t. 1 : Le Premier Moyen Âge. La sortie du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.339-363, 2024, Points Histoire, 978-2-7578-9943-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Césars chez Geoffroy de Monmouth et Wace. Sources antiques et médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Descorps-Declère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Hüe; Françoise Laurent; Michel Vital Le Bossé; Laurence Mathey Maill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wace : auteur, créateur, écrivain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paradigme, 2024, Medievalia, 978-2-868-785-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasting and Fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcelo Cândido da Silva; Isabelle Cartron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to the material culture of ancient societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-56, 2024, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/vademecum3.9782356133939.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boire et manger comme au Moyen Âge : représentations et usages contemporains de l’alimentation médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Valois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger à l’époque des bastides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bastides 64 et le Cercle Historique de l’Arribère, pp.13-24, 2024, 978-2-918404-51-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerriers solitaires, guerriers solidaires. Le combat dans la littérature héroïque anglo-saxonne, entre acte singulier et expérience de la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loré, Vito; Bührer-Thierry, Geneviève; Le Jan, Régine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en commun durant le haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-184, 2024, Haut Moyen Âge, 978-2-503-60689-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre et commander : le roi et ses guerriers dans la poésie vernaculaire du long Xe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Marie-Agnès Lucas-Avenel; Laurence Mathey-Maille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et politique dans les mondes nordiques et normands médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-53, 2024, Symposia, 978-2381852232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vikings et la matière du Nord dans les cultures contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Levesque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Vikings et des Normands. Imaginaires et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouest-France, pp.172-181, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion to Christianity as Cultural Exchange? Medieval Examples and Comparative Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egawa, Atsushi; Smith, Marc; Tanabe, Megumi; Wijsman, Hanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons médiévaux d'Orient et d'Occident, Regards croisés entre France et Japon 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.87-100, 2022, 9791035108410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vikings aux Vikings : portraits des “hommes du Nord”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Filippo, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vikings !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les moutons électriques, pp.9-27, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la table des moines à la table impériale : Byzance, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.381-403, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tables romaines, barbares et chrétiennes : l'Antiquité tardive, IIIe-VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.359-379, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, cuisiner en Occident, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.405-425, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercure, Woden, Óðinn. Nommer Odin dans les mondes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bauduin, Pierre; Lebouteiller, Simon; Bourgeois, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transferts culturels dans les mondes normands médiévaux (VIIIe–XIIe siècle) : objets, acteurs et passeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-154, 2021, CELAMA, 978-2-503-59366-1. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.CELAMA-EB.5.123611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.199-213, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.693-700, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeûnes et festins en Europe occidentale, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.427-445, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio aux fourneaux… du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.446-451, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la cour du roi Alfred (871-899) : entre Charlemagne et Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Ma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité interdite, palais impériaux et cours royales. Les symboles du pouvoir impérial et monarchique en Orient et en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.179-192, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté par l'eau ou malgré l'eau. Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Westerdahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban; Malbos, Lucie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, , pp.5-21, 2020, Haut Moyen Âge, 978-2-503-58551-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the Britons? La légende arthurienne et la quête d’une identité britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maes, Jean-Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands récits occidentaux. 3. Le pilier européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liber, pp.51‑77, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan et Hadrien dans les îles Britanniques aux premiers siècles médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-275, 2020, 978-2-7574-3024-8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.92223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweetness and Bitterness: The Sense of Taste in and around Anglo-Saxon England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clegg Hyer, Maren; Owen-Crocker, Gale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sense and Feeling in Daily Living in the Early Medieval English World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University Press, pp.54-69, 243-246, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homélie de Cambrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benrubi, David-Jonathan; Laforge, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors. Catalogue de l’exposition Trésors présentée au Labo-Cambrai du 23 juin au 30 novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Labo, pp.130-133, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mémoires de Trajan, mémoires d'Hadrien, des portraits en miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-30, 2020, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic Moreau; Esther Dehoux; Alban Gautier; Claire Barillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire - Archéologie - Histoire de l'Art. Master 2017. Actes du IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-15, 2020, PUS 1920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文化交流としてのキリスト教への改宗？ 中世の事例と比較に向けた視座</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Narikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egawa Atsushi; Smith, Marc; Tanabe Megumi; Wijsman, Hanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">東西中世のさまざまな地平. フランスと日本の交差するまなざし - Horizons médiévaux d’Orient et d’Occident. Regards croisés entre France et Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chisen Shokan, pp.61-78, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bons païens des temps passés dans l'Irlande chrétienne du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taussig, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vertu des païens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.389-407, 2019, 9782841749126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que mangeait-on au Moyen Âge ? Quelques réflexions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodinier, Bernard; Neveux, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fourche à la fourchette, pour une histoire normande de l'alimentation (Actes du 53e Congrès organisé par la Fédération des sociétés historiques et archéologiques de Normandie, Alençon, 17-20 octobre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Fédération des sociétés historiques et archéologiques de Normandie, pp.21-30, 2019, Congrès des sociétés historiques et archéologiques de Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armed Bands on Both Sides of the Channel: Can We Track Individual Viking Gangs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barroca, Mário Jorge; Coelho Ferreira da Silva, Armando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mil anos da incursão normanda ao castelo de Vermoim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CITCEM, pp.27-38, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mur d’Hadrien dans l’historiographie insulaire du haut Moyen Âge (VIe-Xe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.79-92, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans après Chadwick : faire l’histoire des Âges héroïques des Bretagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouget, Hélène; Coumert, Magali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel Moyen Âge ? La recherche en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, CRBC – UBO, pp.157-173, 2019, Histoires des Bretagnes, 979-10-92331-45-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moreau, Dominic; Dehoux, Esther; Gautier, Alabn; Barillé, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire - Archéologie - Histoire de l'Art. Master 2016. Actes du IIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 24-25 mai 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-15, 2019, PUS 1919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’exclu et mécanismes de l’exclusion au temps de Bède le Vénérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joye, Sylvie; La Rocca, Maria Cristina; Gioanni, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction sociale du sujet exclu, IVe-XIe siècle : discours, lieux et individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-82, 2019, Haut Moyen Âge, 9782503576053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre Livre des Invasions ? Reconceptualiser l’histoire de l’Irlande médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downham, Clare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunyach, Jean-François; Gautier, Alban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.43-60, 2019, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légende du Graal et Légende arthurienne : mythes polymorphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Charle; Daniel Roch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.855-857, 2018, 978-2-330-10643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune Alfred et les vikings. De la coopération à la confrontation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Jan, Régine; Bührer-Thierry, Geneviève; Gasparri, Stefano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopétition. Rivaliser, coopérer dans les sociétés du haut Moyen Âge (500-1100)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.217-230, 2018, Haut Moyen Âge, 31, 978-2-503-57634-3. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">610. Les Irlandais ont-ils rechristianisé la Gaule franque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boucheron, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.118‑123, 2018, Points Histoire, 9782021336290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charle, Christophe; Roche, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.457-458, 2018, 978-2-330-10643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bensimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Berthezène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Champs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Dunyach; Alban Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté des destins?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-18, 2018, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitby monastère dynastique. Rois et abbesses dans la Northumbrie du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Destephen, Sylvain; Dumézil, Bruno; Inglebert, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (2), Association des amis du centre d'histoire et civilisation de Byzance, pp.357-377, 2018, Travaux et mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diaspora viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumézil, Bruno; Joye, Sylvie; Mériaux, Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontation, échanges et connaissance de l’autre au nord et à l’est de l’Europe, de la fin du VIIe siècle au milieu du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.347-364, 2017, Didact. Histoire, 978-2-7535-5916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmundum atque exsecrabile. Retour sur la question de l’hippophagie dans l’Europe du Nord et du Nord-Ouest au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dierkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Horard; Bruno Laurioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire de la viande. Fabrique et représentations de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires François Rabelais, pp.189‑211, 2017, Tables des hommes, 978-2-7535-5349-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tres cyulae. Portrait des Saxons en navigateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Michelle Szkilnik; Marc Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur, la mer et la guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Classiques Garnier, pp.47-66, 2017, Rencontres - Civilisation médiévale, 978-2-406-06103-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumézil, Bruno; Joye, Sylvie; Mériaux, Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontation, échanges et connaissance de l’autre au nord et à l’est de l’Europe, de la fin du VIIe siècle au milieu du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99‑115, 2017, Didact. Histoire (Rennes), 978-2-7535-5916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbares, païens et fréquentables. Réflexions sur l’absence de martyrs aux mains des Anglo-Saxons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bozoky, Edina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les saints face aux barbares au haut Moyen Âge. Réalités et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95‑108, 2017, Histoire (Rennes), 978-2-7535-5394-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie du Nord. Les mondes nordiques comme terrain de rencontre et de circulation des idées religieuses dans les siècles centraux du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire monde, jeux d’échelles et espaces connectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81‑93, 2017, Actes du XLVIIe Congrès de la SHMESP (Arras, 26-29 mai 2016), 979-10-351-0131-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources électroniques sur l'alimentation médiévale : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurioux, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la nature à la table au Moyen Âge : l'acquisition des aliments. Actes du 138e Congrès national des sociétés historiques et scientifiques, « Se nourrir : pratiques et stratégies alimentaires », Rennes, 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-51, 2017, Actes des congrès des sociétés historiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au miroir de la violence : Anglais et Scandinaves au début du XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-142, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating Out in the Early and High Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Food in the Medieval Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg, pp.91-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Géographie, communications, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-25, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pratiques de distinction des clercs anglo-saxons : entre condamnations et accommodements avec le siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie et pratiques des élites au haut Moyen Âge : conception, perception et réalisation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Brepols Publishers, pp.291-308, 2011, Haut Moyen Âge, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.1.100121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverser la Manche au tournant du VIIe siècle : réseaux politiques et systèmes de communication au temps de l'émergence de Quentovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dieryck, Laurence; Lebecq, Stéphane; Béthouart, Bruno; Verslype, Laurent; Leroy, Inès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quentovic : environnement, archéologie, histoire : actes du colloque international de Montreuil-sur-Mer, Étaples et Le Touquet et de la journée d'études de Lille sur les origines de Montreuil-sur-Mer (11-13 mai 2006 et 1er décembre 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du conseil scientifique de l'Université Charles-de-Gaulle, Lille 3, pp.221-235, 2010, Collection UL3. Travaux &amp; recherches, 978-2-84467-123-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jérémiades de Gildas, ou la question d'un &amp;quot;Âge d'Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Coumert; Hélène Tétrel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes 1. Les mythes fondateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique - Université de Bretagne Occidentale; Éditions du CRBC, pp.99-117, 2010, Histoires des Bretagnes, 978-2-901737-85-8. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger de la viande, signe extérieur de richesse ? Le cas des îles Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Devroey, Jean-Pierre; Feller, Laurent; Le Jan, Régine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élites et la richesse au haut Moyen Âge : [actes de la 7e rencontre de Bruxelles des 13, 14 et 15 mars 2008]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.285-303, 2010, Collection Haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routeways between England and the Continent in the Tenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Rollason; Conrad Leyser; Hannah Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">England and the Continent in the Tenth Century. Studies in Honour of Wilhelm Levison (1876-1947)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Brepols Publishers, pp.17-34, 2010, Studies in the Early Middle Ages, 978-2-503-53871-6. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.SEM-EB.3.4691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion et christianisation des Barbares : le cas de l'Europe du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Béthouart; Gérard Cholvy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La christianisation à travers l'histoire XIVe Université d'été, Carrefour d'histoire religieuse, Albi, juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (8), Maison de la Recherche en Sciences humaines, pp.21-31, 2009, Les Cahiers Du Littoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations transmanche aux IVe et Ve siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se déplacer du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 16-24, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours égalitaire et pratiques hiérarchiques dans les guildes anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiérarchie et stratification sociale dans l'Occident médiéval (400-1100)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.343-358, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saxons et Normands à table (fin XIe - début XIIe siècle) : frontières et identités dans l'øeuvre des historiens anglo-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.101-113, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards ethnographiques sur le rebord du monde : les modèles alimentaires méditerranéens dans l'Angleterre du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et discours alimentaires en Méditerranée de l'Antiquité à la Renaissance Actes du 18e colloque de la Villa Kérylos, 4-5-6 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, p. 293-315, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table de Bède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bède le Vénérable entre tradition et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceges textendash Université Lille III, p. 209-220, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Un chevalier et un dragon : un témoin de la cour Plantagenêt au château de Caen au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Histoire - Millénaire de Caen 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05022457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures d’Amleth le guerrier dans The Northman de Robert Eggers (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médiévalisme - Des usages contemporains du Moyen Âge (LAMOP - Paris I Panthéon Sorbonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aude Mairey, Mar 2023, Paris &amp; en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portes du hall : quelques remarques sur la polarisation d'un espace festif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges/Seuils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Nancy, France. pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord, au cœur de l’histoire européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ayhyprvxd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amleth le guerrier, de Saxo Grammaticus à Robert Eggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.149-166. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, migrations, genre, climat : des questions de l’âge viking ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Guerriers du Nord, 84, pp.177-203. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danelaw : l'Angleterre sous la loi des Danois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bataille de Brunanburh : présentation, traduction et commentaire d’un poème du Xe siècle tiré de la Chronique anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tabularia.6873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is Medieval. Représentations modernes et contemporaines des Nords médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Wilkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parsis-Barubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dierkens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.119-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le fait religieux dans les séries Vikings et The Last Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.71-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernacular languages in the long ninth century: towards a connected history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03044181.2021.1972693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering and Forgetting Pagan Kings of the Danes in the Eleventh Century. Diverging Choices Within an Early Christian Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.285-303. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03468755.2019.1622280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries télévisées, entre Moyen Âge et médiévalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Moyen Âge en séries, 78, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime des boissons dans l’œuvre de Jonas de Bobbio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité Tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'alimentation dans l'Antiquité tardive, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">シャルルマーニュの食卓にて ― カロリング期ヨーロッパにおける飲食 (Sharurumanyu no shokutaku nite: Karoringuki yoropa ni okeru insyoku)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midori Inoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shi'en. The Journal of Historical Studies, Rikkyo University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (2), pp.198‑223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrans de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlemagne, le brie et le roquefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vikings et les îles Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les vikings, 391, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le père, le fils et le faussaire : de Constantin III au Roi Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tyrans de Bretagne. “Une province fertile en tyrans” : Figures d’empereurs et d’usurpateurs romains dans l’île de Bretagne depuis le IIe siècle, 8, pp.98-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold, Harald, Guillaume et les autres : prétentions et prétendants à la succession d'Édouard le Confesseur (1042-1066)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les couronnements royaux de Guillaume Ier et de Mathilde (1066, 1068) : la Normandie, l’Angleterre, l’Europe, 69 (1), pp.29-56. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/annor.691.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradis sans corps ? Festins célestes et ivresses spirituelles dans l’Angleterre anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le corps au Moyen Âge : anthropologie, histoire, littérature (2e partie). Corps lointains, corps de l’Au-delà, 123 (2), pp.243-268. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rlr.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le banquet, une sociabilité alimentaire et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les vikings, 391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrans de Bretagne : histoire et réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tyrans de Bretagne. “Une province fertile en tyrans” : Figures d’empereurs et d’usurpateurs romains dans l’île de Bretagne depuis le IIe siècle, 8, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une principauté viking en Gascogne ? À propos d'une imposture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (1), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/annor.681.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval ou baleine ? Les noms du morse dans les mondes septentrionaux (IXe-milieu du XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Animaux aquatiques et monstres des mers septentrionales (imaginer, connaître, exploiter, de l’Antiquité à 1600), 53 (1), pp.175-183. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’ecclesia dans l’Europe médiévale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74, pp.165-178. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ele wyxt on treowum : usages et ignorances de l'huile d'olive en Angleterre et dans le nord de l'Europe au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Religion, animaux et quotidien au Moyen Âge. Études offertes à Alain Dierkens à l'occasion de son soixante-cinquième anniversaire, 96 (1), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rbph.2018.9177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butlers and dish-bearers in Anglo-Saxon courts: household officers at the royal table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (248), pp.269-295. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2281.12181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique sino-japonaise (wakan) à l’époque de Heian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Roman du Genji et société aristocratique au Japon, 72, pp.39-56. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontations, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle : Bibliographie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 439, pp.141-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et mode d'action des bandes armées vikings : quelques réflexions sur la seconde moitié du IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de l’Angleterre médiévale : au-delà du bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Langues d'Angleterre, 68, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la légende arthurienne : six théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Adderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (59), pp.183-193. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.6173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassail, drinchail et savoir-vivre, ou la disqualification culturelle d'une élite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les îles britanniques : espaces et identités, 19, pp.11-26. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.11979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chrétienté anglo-saxonne (VIIe-XIe siècle) : à propos de quelques publications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitality in pre-viking Anglo-Saxon England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0254.2009.00243.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chrétienté anglo-saxonne (VIIe-XIe siècle) : à propos de quelques publications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.151-168. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.5601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hall et le monde au temps de Bède et de Cædmon : de l'architecture à la mythologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales, Mélanges de langue, littérature et civilisation offerts à André Crépin à l'occasion de son quatre-vingtième anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, p. 163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du hareng pour les princes, du hareng pour les pauvres (IXe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 1. Boire et manger aux Pays-Bas. De la sacro-sainte pomme de terre à la purée de piment, p. 25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Parks in Sussex and the Godwinesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-Norman Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 29, p. 51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du hareng pour les princes, du hareng pour les pauvres, IXe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant le hall anglo-saxon : modèles insulaires et évolution des valeurs (Ve-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 13/2, p. 333-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger et boire à la mode étrangère : adoption, adaptation et rejet des pratiques festives continentales dans la Grande-Bretagne du viie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.1550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bière pour les enfants ? Usages et statut des boissons dans les établissements religieux anglais aux Xe-XIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire médiévale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 19, p. 99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger et boire à la mode étrangère : adoption, adaptation et rejet des pratiques festives continentales dans la Grande-Bretagne du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 51, p. 37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palais, itinéraires et fêtes alimentaires des rois anglo-saxons aux Xe et XIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 4-1, p. 29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif du festin dans les sources narratives anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des anglicistes médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 68, p. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcuin, la bière et le vin : comportements alimentaires et choix identitaires dans la correspondance d'Alcuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, t. 111. Alcuin de York à Tours : écriture, pouvoir et réseaux dans l'Europe du Haut Moyen Âge, p. 431-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerriers du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerriers du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire – Archéologie – Histoire de l’Art. Master 2017. Actes du IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Villeneuve d’Ascq (Lille), France. Presses universitaires du Septentrion, 2020, PUS 1920, 9782757429358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d’Hadrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poignault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d’Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq (Lille), France. 1938, Presses universitaires du Septentrion, 2020, Histoire et civilisations, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Malbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Boulogne-sur-mer, France. 38, Brepols, 222 p., 2020, Haut Moyen Âge (HAMA), 978-2-503-58551-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02514061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire – Archéologie – Histoire de l’Art. Master 2016. Actes du IIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve-d’Ascq, 24-25 mai 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2019, PUS 1919, 9782757429358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernacular Languages in the Long Ninth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Gittos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (4-5), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux marins. Savoirs arabes et transmission au monde latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, [114 p.-, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen Âge en séries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, 2020, Médiévales. Langues, Textes, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos du Craham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://craham.hypotheses.org/category/bandes-de-guerriers, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’ombre de Tacite et du Beowulf ? Les bandes armées dans l’Histoire ecclésiastique de Bède le Vénérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://craham.hypotheses.org/2127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Dis-moi ce que tu manges, je te dirai ce que tu es” : Alimentation et Identité(s) à travers les âges et les civilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://craham.hypotheses.org/1866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les dynamiques internes des bandes armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://craham.hypotheses.org/2103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Nords médiévaux : pratiques et politiques contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, http://rim-nor.hypotheses.org/629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les Vikings nous fascinent-ils autant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des Dark Ages en histoire médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin du multilinguisme dans The Boke of Noblesse et son Codicille de William Worcester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alban Gautier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire du Moyen Âge, Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alban-gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8665-4069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086242571</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17503397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000052511356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’Angleterre anglo-saxonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’Europe du Nord dans le haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’alimentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Historiographie, histoire de la représentation du passé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médiévalisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse, habilitation et diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation d'histoire, 1997.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Þær weras drincaþ (Là où les hommes boivent). Le festin dans l’Angleterre anglo-saxonne, Ve-XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles-de-Gaulle Lille III, 2004.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alfred, Arthur, Beowulf. Faire l’histoire des “Âges héroïques” de l’Angleterre et de l’Europe du Nord (Ve-XIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon Sorbonne, 2016 ; mémoire inédit intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beowulf au paradis. Figures de bons païens dans l’Europe du Nord au haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allocataire-moniteur à l’Université Charles-de-Gaulle Lille III (2000-2003)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Royal Historical Society Centenary Fellow à l’Institute of Historical Research de Londres (2003-2004)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER puis Maître de conférences à l’Université du Littoral Côte d’Opale (2004-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre junior de l’Institut Universitaire de France (2013-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du thème 1 du Craham : « Mondes nordiques et normands médiévaux » (2018-…)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu de la section 32 du Comité national de la recherche scientifique (2024-…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation aux programmes du Craham</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « Poésie et politique » ; colloque de Cerisy « Poésie et politique dans les mondes nordiques et normands médiévaux » (septembre 2021) et co-édition des actes du colloque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « L’impiété des puissants »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « Mondes nordiques et normands médiévaux » ; membre du comité de rédaction du carnet Hypothèses MNNM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-édition des actes de la journée d’étude « Guerriers du Nord » (mars 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation avec Stéphane Lebecq (Lille) d’une traduction d’œuvres de Bède le Vénérable : Saints et églises du nord de l’Angleterre (Vie des abbés, Lettre à Ecgbert, Vie en prose de Cuthbert)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet CAST (Chronique anglo-saxonne en traduction) avec Arnaud Lestremau (Nanterre) et le Pôle du document numérique (Caen, MRSH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-rédacteur en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food & History</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animateur de la page « Alimentation » du portail Ménestrel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des réseaux scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société des Historiens Médiévistes de l’Enseignement Supérieur Public (SHMESP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau Modernités Médiévales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’International Society for the Study of Early Medieval England (ISSEME)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société internationale arthurienne (membre du bureau de la branche française)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participant au programme international « À la recherche des communautés du haut Moyen Âge : formes, pratiques, interactions » (Paris I – École française de Rome – Padoue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise, valorisation, communication et formations données</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages destinés au grand public : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2007 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentations médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2009 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roi Arthur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, PUF, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences enregistrées sur CD : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roi Arthur : figure historique ou légendaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Frémeaux, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles de vulgarisation dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et images médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, etc. ; coordination du n° 26 d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et images médiévales thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Celtes au Moyen Âge ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, août-octobre 2011) et du n° 442 de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vikings : Une saga européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, décembre 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Notices dans les dictionnaires </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dir. B. Dumézil, 2016) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dir. C. Charle et D. Roche, 2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences à destination du grand public ; participation à l’université populaire du film d’histoire de Pessac ; cycle de conférences sur les vikings à l’Université de Montréal, mai 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Émissions de radio : France Culture, RTL, Radio-Télévision Suisse Romande, Radio-Télévision Belge Francophone.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Commissariat d’exposition : (avec Christine Hoët-Van Cauwenberghe et Christophe Hugot) « Mémoires de Trajan, mémoires d’Hadrien » (Lille, 11 septembre – 11 octobre 2017 ; Boulogne-sur-Mer, 16 octobre – 10 novembre 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultations pour des publications destinées à la jeunesse (éditions Bayard, éditions Milan, Pandacraft).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises pour l’ANR (2017) et pour l’EPHE (2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations à destination des doctorants et des personnels de documentation : « Comment fonctionne une revue en SHS ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bède le Vénérable : Écrits sur les saints et les églises du nord de l'Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2026, La Roue à livres, 9782251458410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord. De la Préhistoire à la fin de l'âge viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-210-4757-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et politique dans les mondes nordiques et normands médiévaux (IXe-XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lucas-Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mathey-Maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 2024, 978-2-38185-223-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunyach, Jean-François; Gautier, Alban. 2018, Histoire, Presses universitaires de Rennes, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi Arthur : figure historique ou légendaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frémeaux &amp; Associés, 2018, Figures de l'histoire, Frémeaux &amp; Associés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beowulf au paradis. Figures de bons païens dans l’Europe du Nord au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 149, 2017, Histoire ancienne et médiévale, 9791035101336. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.29157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur, la mer et la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Szkilnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 26, 2017, Rencontres. Série Civilisation médiévale, 978-2-406-06103-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa licence d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studyrama, 2015, 978-2759030750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues d'Angleterre : au-delà du bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 68, 2015, Médiévales, 978-2-84292-430-0. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349, 2015, Histoires des Bretagnes 5, 9791092331219. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ncr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges, communications et réseaux dans le haut Moyen Âge. Études et textes offerts à Stéphane Lebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban et Martin, Céline. Brepols, 14, pp.296, 2011, HALMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentations médiévales, Ve-XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 176p., 2009, Le Monde. mondes médiévaux, 978-2729843502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festin dans l'Angleterre anglo-saxonne, Ve-XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Massacre of the Long Knives from ‘Nennius’ Onwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Brégaint; Ingvil Brügger Budal; Jens Eike Schnall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Feast in the Arthurian World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Bergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2026, Bryggen Papers, 978-82-93904-03-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 32 du Comité National de la Recherche Scientifique : « Mondes anciens et médiévaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture du Comité National de la Recherche Scientifique – Édition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.753-777, 2025, 978-2-271-15362-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05524267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Joye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois barbares. Dire le droit et le pouvoir en Occident après la disparition de l'Empire romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.269-275, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés héroïques et profondeur historique dans le Beowulf et les Gododdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Leleu; Charles Mériaux; Régine Le Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et communautés dans les sociétés du haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.287-303, 2025, Haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge viking (VIIIe-XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge, t. 1 : Le Premier Moyen Âge. La sortie du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.339-363, 2024, Points Histoire, 978-2-7578-9943-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Césars chez Geoffroy de Monmouth et Wace. Sources antiques et médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Descorps-Declère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Hüe; Françoise Laurent; Michel Vital Le Bossé; Laurence Mathey Maill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wace : auteur, créateur, écrivain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paradigme, 2024, Medievalia, 978-2-868-785-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge, t. 3 : Transversales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.9-19, 2024, Points Histoire, 979-10-414-1957-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerriers solitaires, guerriers solidaires. Le combat dans la littérature héroïque anglo-saxonne, entre acte singulier et expérience de la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loré, Vito; Bührer-Thierry, Geneviève; Le Jan, Régine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en commun durant le haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-184, 2024, Haut Moyen Âge, 978-2-503-60689-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasting and Fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcelo Cândido da Silva; Isabelle Cartron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to the material culture of ancient societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-56, 2024, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/vademecum3.9782356133939.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boire et manger comme au Moyen Âge : représentations et usages contemporains de l’alimentation médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Valois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger à l’époque des bastides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bastides 64 et le Cercle Historique de l’Arribère, pp.13-24, 2024, 978-2-918404-51-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre et commander : le roi et ses guerriers dans la poésie vernaculaire du long Xe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Marie-Agnès Lucas-Avenel; Laurence Mathey-Maille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et politique dans les mondes nordiques et normands médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-53, 2024, Symposia, 978-2381852232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vikings et la matière du Nord dans les cultures contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Levesque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Vikings et des Normands. Imaginaires et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouest-France, pp.172-181, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion to Christianity as Cultural Exchange? Medieval Examples and Comparative Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egawa, Atsushi; Smith, Marc; Tanabe, Megumi; Wijsman, Hanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons médiévaux d'Orient et d'Occident, Regards croisés entre France et Japon 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.87-100, 2022, 9791035108410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vikings aux Vikings : portraits des “hommes du Nord”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Filippo, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vikings !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les moutons électriques, pp.9-27, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la table des moines à la table impériale : Byzance, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.381-403, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tables romaines, barbares et chrétiennes : l'Antiquité tardive, IIIe-VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.359-379, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, cuisiner en Occident, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.405-425, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercure, Woden, Óðinn. Nommer Odin dans les mondes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bauduin, Pierre; Lebouteiller, Simon; Bourgeois, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transferts culturels dans les mondes normands médiévaux (VIIIe–XIIe siècle) : objets, acteurs et passeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-154, 2021, CELAMA, 978-2-503-59366-1. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.CELAMA-EB.5.123611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.199-213, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.693-700, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeûnes et festins en Europe occidentale, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.427-445, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio aux fourneaux… du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.446-451, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la cour du roi Alfred (871-899) : entre Charlemagne et Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Ma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité interdite, palais impériaux et cours royales. Les symboles du pouvoir impérial et monarchique en Orient et en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.179-192, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté par l'eau ou malgré l'eau. Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Westerdahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban; Malbos, Lucie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, , pp.5-21, 2020, Haut Moyen Âge, 978-2-503-58551-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan et Hadrien dans les îles Britanniques aux premiers siècles médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-275, 2020, 978-2-7574-3024-8. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.92223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweetness and Bitterness: The Sense of Taste in and around Anglo-Saxon England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clegg Hyer, Maren; Owen-Crocker, Gale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sense and Feeling in Daily Living in the Early Medieval English World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University Press, pp.54-69, 243-246, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homélie de Cambrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benrubi, David-Jonathan; Laforge, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors. Catalogue de l’exposition Trésors présentée au Labo-Cambrai du 23 juin au 30 novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Labo, pp.130-133, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the Britons? La légende arthurienne et la quête d’une identité britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maes, Jean-Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands récits occidentaux. 3. Le pilier européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liber, pp.51‑77, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mémoires de Trajan, mémoires d'Hadrien, des portraits en miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-30, 2020, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic Moreau; Esther Dehoux; Alban Gautier; Claire Barillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire - Archéologie - Histoire de l'Art. Master 2017. Actes du IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-15, 2020, PUS 1920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文化交流としてのキリスト教への改宗？ 中世の事例と比較に向けた視座</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Narikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egawa Atsushi; Smith, Marc; Tanabe Megumi; Wijsman, Hanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">東西中世のさまざまな地平. フランスと日本の交差するまなざし - Horizons médiévaux d’Orient et d’Occident. Regards croisés entre France et Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chisen Shokan, pp.61-78, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que mangeait-on au Moyen Âge ? Quelques réflexions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodinier, Bernard; Neveux, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fourche à la fourchette, pour une histoire normande de l'alimentation (Actes du 53e Congrès organisé par la Fédération des sociétés historiques et archéologiques de Normandie, Alençon, 17-20 octobre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Fédération des sociétés historiques et archéologiques de Normandie, pp.21-30, 2019, Congrès des sociétés historiques et archéologiques de Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bons païens des temps passés dans l'Irlande chrétienne du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taussig, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vertu des païens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.389-407, 2019, 9782841749126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armed Bands on Both Sides of the Channel: Can We Track Individual Viking Gangs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barroca, Mário Jorge; Coelho Ferreira da Silva, Armando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mil anos da incursão normanda ao castelo de Vermoim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CITCEM, pp.27-38, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mur d’Hadrien dans l’historiographie insulaire du haut Moyen Âge (VIe-Xe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.79-92, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans après Chadwick : faire l’histoire des Âges héroïques des Bretagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouget, Hélène; Coumert, Magali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel Moyen Âge ? La recherche en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, CRBC – UBO, pp.157-173, 2019, Histoires des Bretagnes, 979-10-92331-45-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moreau, Dominic; Dehoux, Esther; Gautier, Alabn; Barillé, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire - Archéologie - Histoire de l'Art. Master 2016. Actes du IIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 24-25 mai 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-15, 2019, PUS 1919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’exclu et mécanismes de l’exclusion au temps de Bède le Vénérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joye, Sylvie; La Rocca, Maria Cristina; Gioanni, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction sociale du sujet exclu, IVe-XIe siècle : discours, lieux et individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-82, 2019, Haut Moyen Âge, 9782503576053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre Livre des Invasions ? Reconceptualiser l’histoire de l’Irlande médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downham, Clare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunyach, Jean-François; Gautier, Alban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.43-60, 2019, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légende du Graal et Légende arthurienne : mythes polymorphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Charle; Daniel Roch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.855-857, 2018, 978-2-330-10643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune Alfred et les vikings. De la coopération à la confrontation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Jan, Régine; Bührer-Thierry, Geneviève; Gasparri, Stefano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopétition. Rivaliser, coopérer dans les sociétés du haut Moyen Âge (500-1100)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.217-230, 2018, Haut Moyen Âge, 31, 978-2-503-57634-3. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">610. Les Irlandais ont-ils rechristianisé la Gaule franque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boucheron, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.118‑123, 2018, Points Histoire, 9782021336290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charle, Christophe; Roche, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.457-458, 2018, 978-2-330-10643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitby monastère dynastique. Rois et abbesses dans la Northumbrie du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Destephen, Sylvain; Dumézil, Bruno; Inglebert, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (2), Association des amis du centre d'histoire et civilisation de Byzance, pp.357-377, 2018, Travaux et mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bensimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Berthezène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Champs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Dunyach; Alban Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté des destins?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-18, 2018, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmundum atque exsecrabile. Retour sur la question de l’hippophagie dans l’Europe du Nord et du Nord-Ouest au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dierkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Horard; Bruno Laurioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire de la viande. Fabrique et représentations de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires François Rabelais, pp.189‑211, 2017, Tables des hommes, 978-2-7535-5349-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diaspora viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumézil, Bruno; Joye, Sylvie; Mériaux, Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontation, échanges et connaissance de l’autre au nord et à l’est de l’Europe, de la fin du VIIe siècle au milieu du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.347-364, 2017, Didact. Histoire, 978-2-7535-5916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tres cyulae. Portrait des Saxons en navigateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Michelle Szkilnik; Marc Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur, la mer et la guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Classiques Garnier, pp.47-66, 2017, Rencontres - Civilisation médiévale, 978-2-406-06103-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumézil, Bruno; Joye, Sylvie; Mériaux, Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontation, échanges et connaissance de l’autre au nord et à l’est de l’Europe, de la fin du VIIe siècle au milieu du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99‑115, 2017, Didact. Histoire (Rennes), 978-2-7535-5916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbares, païens et fréquentables. Réflexions sur l’absence de martyrs aux mains des Anglo-Saxons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bozoky, Edina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les saints face aux barbares au haut Moyen Âge. Réalités et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95‑108, 2017, Histoire (Rennes), 978-2-7535-5394-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie du Nord. Les mondes nordiques comme terrain de rencontre et de circulation des idées religieuses dans les siècles centraux du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire monde, jeux d’échelles et espaces connectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81‑93, 2017, Actes du XLVIIe Congrès de la SHMESP (Arras, 26-29 mai 2016), 979-10-351-0131-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources électroniques sur l'alimentation médiévale : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurioux, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la nature à la table au Moyen Âge : l'acquisition des aliments. Actes du 138e Congrès national des sociétés historiques et scientifiques, « Se nourrir : pratiques et stratégies alimentaires », Rennes, 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-51, 2017, Actes des congrès des sociétés historiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating Out in the Early and High Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Food in the Medieval Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg, pp.91-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au miroir de la violence : Anglais et Scandinaves au début du XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-142, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Géographie, communications, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-25, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pratiques de distinction des clercs anglo-saxons : entre condamnations et accommodements avec le siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie et pratiques des élites au haut Moyen Âge : conception, perception et réalisation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Brepols Publishers, pp.291-308, 2011, Haut Moyen Âge, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.1.100121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverser la Manche au tournant du VIIe siècle : réseaux politiques et systèmes de communication au temps de l'émergence de Quentovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dieryck, Laurence; Lebecq, Stéphane; Béthouart, Bruno; Verslype, Laurent; Leroy, Inès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quentovic : environnement, archéologie, histoire : actes du colloque international de Montreuil-sur-Mer, Étaples et Le Touquet et de la journée d'études de Lille sur les origines de Montreuil-sur-Mer (11-13 mai 2006 et 1er décembre 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du conseil scientifique de l'Université Charles-de-Gaulle, Lille 3, pp.221-235, 2010, Collection UL3. Travaux &amp; recherches, 978-2-84467-123-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger de la viande, signe extérieur de richesse ? Le cas des îles Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Devroey, Jean-Pierre; Feller, Laurent; Le Jan, Régine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élites et la richesse au haut Moyen Âge : [actes de la 7e rencontre de Bruxelles des 13, 14 et 15 mars 2008]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.285-303, 2010, Collection Haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jérémiades de Gildas, ou la question d'un &amp;quot;Âge d'Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Coumert; Hélène Tétrel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes 1. Les mythes fondateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique - Université de Bretagne Occidentale; Éditions du CRBC, pp.99-117, 2010, Histoires des Bretagnes, 978-2-901737-85-8. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routeways between England and the Continent in the Tenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Rollason; Conrad Leyser; Hannah Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">England and the Continent in the Tenth Century. Studies in Honour of Wilhelm Levison (1876-1947)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Brepols Publishers, pp.17-34, 2010, Studies in the Early Middle Ages, 978-2-503-53871-6. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.SEM-EB.3.4691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion et christianisation des Barbares : le cas de l'Europe du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Béthouart; Gérard Cholvy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La christianisation à travers l'histoire XIVe Université d'été, Carrefour d'histoire religieuse, Albi, juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (8), Maison de la Recherche en Sciences humaines, pp.21-31, 2009, Les Cahiers Du Littoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations transmanche aux IVe et Ve siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se déplacer du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 16-24, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours égalitaire et pratiques hiérarchiques dans les guildes anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiérarchie et stratification sociale dans l'Occident médiéval (400-1100)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.343-358, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saxons et Normands à table (fin XIe - début XIIe siècle) : frontières et identités dans l'øeuvre des historiens anglo-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.101-113, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards ethnographiques sur le rebord du monde : les modèles alimentaires méditerranéens dans l'Angleterre du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et discours alimentaires en Méditerranée de l'Antiquité à la Renaissance Actes du 18e colloque de la Villa Kérylos, 4-5-6 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, p. 293-315, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table de Bède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bède le Vénérable entre tradition et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceges textendash Université Lille III, p. 209-220, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Un chevalier et un dragon : un témoin de la cour Plantagenêt au château de Caen au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Histoire - Millénaire de Caen 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05022457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures d’Amleth le guerrier dans The Northman de Robert Eggers (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médiévalisme - Des usages contemporains du Moyen Âge (LAMOP - Paris I Panthéon Sorbonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aude Mairey, Mar 2023, Paris &amp; en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portes du hall : quelques remarques sur la polarisation d'un espace festif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges/Seuils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Nancy, France. pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord, au cœur de l’histoire européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ayhyprvxd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amleth le guerrier, de Saxo Grammaticus à Robert Eggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.149-166. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danelaw : l'Angleterre sous la loi des Danois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, migrations, genre, climat : des questions de l’âge viking ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Guerriers du Nord, 84, pp.177-203. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bataille de Brunanburh : présentation, traduction et commentaire d’un poème du Xe siècle tiré de la Chronique anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tabularia.6873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is Medieval. Représentations modernes et contemporaines des Nords médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Wilkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parsis-Barubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dierkens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.119-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le fait religieux dans les séries Vikings et The Last Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.71-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernacular languages in the long ninth century: towards a connected history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03044181.2021.1972693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering and Forgetting Pagan Kings of the Danes in the Eleventh Century. Diverging Choices Within an Early Christian Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.285-303. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03468755.2019.1622280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries télévisées, entre Moyen Âge et médiévalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Moyen Âge en séries, 78, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">シャルルマーニュの食卓にて ― カロリング期ヨーロッパにおける飲食 (Sharurumanyu no shokutaku nite: Karoringuki yoropa ni okeru insyoku)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midori Inoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shi'en. The Journal of Historical Studies, Rikkyo University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (2), pp.198‑223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime des boissons dans l’œuvre de Jonas de Bobbio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité Tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'alimentation dans l'Antiquité tardive, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlemagne, le brie et le roquefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrans de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vikings et les îles Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les vikings, 391, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le père, le fils et le faussaire : de Constantin III au Roi Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tyrans de Bretagne. “Une province fertile en tyrans” : Figures d’empereurs et d’usurpateurs romains dans l’île de Bretagne depuis le IIe siècle, 8, pp.98-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold, Harald, Guillaume et les autres : prétentions et prétendants à la succession d'Édouard le Confesseur (1042-1066)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les couronnements royaux de Guillaume Ier et de Mathilde (1066, 1068) : la Normandie, l’Angleterre, l’Europe, 69 (1), pp.29-56. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/annor.691.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradis sans corps ? Festins célestes et ivresses spirituelles dans l’Angleterre anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le corps au Moyen Âge : anthropologie, histoire, littérature (2e partie). Corps lointains, corps de l’Au-delà, 123 (2), pp.243-268. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rlr.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le banquet, une sociabilité alimentaire et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les vikings, 391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrans de Bretagne : histoire et réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tyrans de Bretagne. “Une province fertile en tyrans” : Figures d’empereurs et d’usurpateurs romains dans l’île de Bretagne depuis le IIe siècle, 8, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval ou baleine ? Les noms du morse dans les mondes septentrionaux (IXe-milieu du XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Animaux aquatiques et monstres des mers septentrionales (imaginer, connaître, exploiter, de l’Antiquité à 1600), 53 (1), pp.175-183. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une principauté viking en Gascogne ? À propos d'une imposture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (1), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/annor.681.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’ecclesia dans l’Europe médiévale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74, pp.165-178. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ele wyxt on treowum : usages et ignorances de l'huile d'olive en Angleterre et dans le nord de l'Europe au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Religion, animaux et quotidien au Moyen Âge. Études offertes à Alain Dierkens à l'occasion de son soixante-cinquième anniversaire, 96 (1), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rbph.2018.9177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butlers and dish-bearers in Anglo-Saxon courts: household officers at the royal table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (248), pp.269-295. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2281.12181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique sino-japonaise (wakan) à l’époque de Heian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Roman du Genji et société aristocratique au Japon, 72, pp.39-56. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontations, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle : Bibliographie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 439, pp.141-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et mode d'action des bandes armées vikings : quelques réflexions sur la seconde moitié du IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de l’Angleterre médiévale : au-delà du bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Langues d'Angleterre, 68, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la légende arthurienne : six théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Adderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (59), pp.183-193. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.6173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassail, drinchail et savoir-vivre, ou la disqualification culturelle d'une élite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les îles britanniques : espaces et identités, 19, pp.11-26. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.11979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chrétienté anglo-saxonne (VIIe-XIe siècle) : à propos de quelques publications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chrétienté anglo-saxonne (VIIe-XIe siècle) : à propos de quelques publications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.151-168. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.5601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitality in pre-viking Anglo-Saxon England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0254.2009.00243.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hall et le monde au temps de Bède et de Cædmon : de l'architecture à la mythologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales, Mélanges de langue, littérature et civilisation offerts à André Crépin à l'occasion de son quatre-vingtième anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, p. 163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du hareng pour les princes, du hareng pour les pauvres (IXe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 1. Boire et manger aux Pays-Bas. De la sacro-sainte pomme de terre à la purée de piment, p. 25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Parks in Sussex and the Godwinesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-Norman Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 29, p. 51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du hareng pour les princes, du hareng pour les pauvres, IXe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant le hall anglo-saxon : modèles insulaires et évolution des valeurs (Ve-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 13/2, p. 333-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger et boire à la mode étrangère : adoption, adaptation et rejet des pratiques festives continentales dans la Grande-Bretagne du viie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.1550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palais, itinéraires et fêtes alimentaires des rois anglo-saxons aux Xe et XIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 4-1, p. 29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bière pour les enfants ? Usages et statut des boissons dans les établissements religieux anglais aux Xe-XIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire médiévale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 19, p. 99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger et boire à la mode étrangère : adoption, adaptation et rejet des pratiques festives continentales dans la Grande-Bretagne du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 51, p. 37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif du festin dans les sources narratives anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des anglicistes médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 68, p. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcuin, la bière et le vin : comportements alimentaires et choix identitaires dans la correspondance d'Alcuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, t. 111. Alcuin de York à Tours : écriture, pouvoir et réseaux dans l'Europe du Haut Moyen Âge, p. 431-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerriers du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerriers du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire – Archéologie – Histoire de l’Art. Master 2017. Actes du IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Villeneuve d’Ascq (Lille), France. Presses universitaires du Septentrion, 2020, PUS 1920, 9782757429358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d’Hadrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poignault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d’Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq (Lille), France. 1938, Presses universitaires du Septentrion, 2020, Histoire et civilisations, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Malbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Boulogne-sur-mer, France. 38, Brepols, 222 p., 2020, Haut Moyen Âge (HAMA), 978-2-503-58551-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02514061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire – Archéologie – Histoire de l’Art. Master 2016. Actes du IIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve-d’Ascq, 24-25 mai 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2019, PUS 1919, 9782757429358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernacular Languages in the Long Ninth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Gittos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (4-5), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux marins. Savoirs arabes et transmission au monde latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, [114 p.-, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen Âge en séries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, 2020, Médiévales. Langues, Textes, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos du Craham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://craham.hypotheses.org/category/bandes-de-guerriers, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’ombre de Tacite et du Beowulf ? Les bandes armées dans l’Histoire ecclésiastique de Bède le Vénérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://craham.hypotheses.org/2127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Dis-moi ce que tu manges, je te dirai ce que tu es” : Alimentation et Identité(s) à travers les âges et les civilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://craham.hypotheses.org/1866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les dynamiques internes des bandes armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://craham.hypotheses.org/2103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Nords médiévaux : pratiques et politiques contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, http://rim-nor.hypotheses.org/629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les Vikings nous fascinent-ils autant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des Dark Ages en histoire médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin du multilinguisme dans The Boke of Noblesse et son Codicille de William Worcester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2086258"/>
+    <w:nsid w:val="4409BED2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08483641"/>
+    <w:nsid w:val="EFF1EDCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="15561184"/>
+    <w:nsid w:val="D3DECB6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7DD596C6"/>
+    <w:nsid w:val="354DE1CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DC1A62E1"/>
+    <w:nsid w:val="A48DD794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="08264937"/>
+    <w:nsid w:val="3DAA9E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B21E015C"/>
+    <w:nsid w:val="CDE9C4BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="31C7B46A"/>
+    <w:nsid w:val="C828462B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="23E164A5"/>
+    <w:nsid w:val="A7CD8892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8665-4069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086242571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17503397" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052511356" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coviaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/les-mondes-du-nord/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lucas-Avenel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathey-Maille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.29157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Szkilnik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02478910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/medievales/7467" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary German" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne T&#233;trel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Baudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rossignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2803" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boap.uib.no/index.php/bryggen/issue/view/509" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04961838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04961834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824270v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/feasting-and-fasting/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum3.9782356133939.11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503606897-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100623190" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04117192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03825275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03564890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503593661-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CELAMA-EB.5.123611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03381391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03381392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02879343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Westerdahl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03182337v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100402810" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92223" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03096580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461395v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho&#235;t-van Cauwenberghe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barill&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02895507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narikawa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02972065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503576053-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Downham, Clare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114223" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131682v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4751" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186802v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dierkens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/24786" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=7266" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366696v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2828" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2814" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.1.100121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-TV1F0LH8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c06" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEM-EB.3.4691" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-0P0GGK50-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311100v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311101v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05022457v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Coulon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barabino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ayhyprvxd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.940" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12515" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329936v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.6873" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03491942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wilkin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parsis-Barub&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03491931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03330555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1972693" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03468755.2019.1622280" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935326v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02510368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167197v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Inoue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186254v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484529v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.691.0029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457374v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.2022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131588v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131624v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0173" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131715v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delliaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a15" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133363v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles West" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8743" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131309v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2018.9177" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186863v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2281.12181" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Smits" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8043" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548692v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131209v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7473" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131216v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Adderley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6173" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312651v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11979" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312698v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312647v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0254.2009.00243.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6ZK319X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131200v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5601" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260397v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310481v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131220v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1550" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310482v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310486v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310488v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310485v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279616v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fresnel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493995v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461361v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benoist" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493992v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460644v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gittos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064717v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133027v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133030v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133358v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133039v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131607v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131756v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133366v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7536" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8665-4069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086242571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17503397" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052511356" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coviaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/les-mondes-du-nord/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lucas-Avenel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathey-Maille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.29157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Szkilnik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02478910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/medievales/7467" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary German" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne T&#233;trel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Baudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rossignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2803" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boap.uib.no/index.php/bryggen/issue/view/509" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04961834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04961838v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503606897-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/feasting-and-fasting/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum3.9782356133939.11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100623190" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04117192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03825275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03564890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503593661-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CELAMA-EB.5.123611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03381391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03381392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02879343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Westerdahl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100402810" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92223" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03096580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03182337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461395v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho&#235;t-van Cauwenberghe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barill&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02895507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narikawa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02972065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503576053-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Downham, Clare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114223" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131682v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131617v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4751" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186802v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dierkens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/24786" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=7266" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312656v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2828" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2814" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.1.100121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-TV1F0LH8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312650v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c06" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEM-EB.3.4691" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-0P0GGK50-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311100v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311101v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05022457v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Coulon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barabino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ayhyprvxd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.940" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117207v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12515" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329936v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.6873" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03491942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wilkin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parsis-Barub&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03491931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03330555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1972693" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03468755.2019.1622280" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935326v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Inoue" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02510368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.691.0029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457374v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.2022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131588v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delliaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131624v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0173" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133363v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles West" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8743" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131309v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2018.9177" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186863v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2281.12181" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Smits" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8043" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548692v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131209v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7473" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131216v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Adderley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6173" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312651v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11979" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312698v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131200v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5601" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312647v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0254.2009.00243.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6ZK319X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260397v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310481v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131220v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1550" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310488v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310482v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310486v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310485v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279616v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fresnel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493995v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461361v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benoist" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493992v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460644v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gittos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064717v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133027v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133030v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133358v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133039v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131607v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131756v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133366v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7536" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>