--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alban Gautier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire du Moyen Âge, Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alban-gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8665-4069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086242571</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17503397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000052511356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’Angleterre anglo-saxonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’Europe du Nord dans le haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’alimentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Historiographie, histoire de la représentation du passé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médiévalisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse, habilitation et diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation d'histoire, 1997.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Þær weras drincaþ (Là où les hommes boivent). Le festin dans l’Angleterre anglo-saxonne, Ve-XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles-de-Gaulle Lille III, 2004.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alfred, Arthur, Beowulf. Faire l’histoire des “Âges héroïques” de l’Angleterre et de l’Europe du Nord (Ve-XIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon Sorbonne, 2016 ; mémoire inédit intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beowulf au paradis. Figures de bons païens dans l’Europe du Nord au haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allocataire-moniteur à l’Université Charles-de-Gaulle Lille III (2000-2003)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Royal Historical Society Centenary Fellow à l’Institute of Historical Research de Londres (2003-2004)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER puis Maître de conférences à l’Université du Littoral Côte d’Opale (2004-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre junior de l’Institut Universitaire de France (2013-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du thème 1 du Craham : « Mondes nordiques et normands médiévaux » (2018-…)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu de la section 32 du Comité national de la recherche scientifique (2024-…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation aux programmes du Craham</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « Poésie et politique » ; colloque de Cerisy « Poésie et politique dans les mondes nordiques et normands médiévaux » (septembre 2021) et co-édition des actes du colloque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « L’impiété des puissants »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « Mondes nordiques et normands médiévaux » ; membre du comité de rédaction du carnet Hypothèses MNNM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-édition des actes de la journée d’étude « Guerriers du Nord » (mars 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation avec Stéphane Lebecq (Lille) d’une traduction d’œuvres de Bède le Vénérable : Saints et églises du nord de l’Angleterre (Vie des abbés, Lettre à Ecgbert, Vie en prose de Cuthbert)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet CAST (Chronique anglo-saxonne en traduction) avec Arnaud Lestremau (Nanterre) et le Pôle du document numérique (Caen, MRSH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-rédacteur en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food & History</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animateur de la page « Alimentation » du portail Ménestrel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des réseaux scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société des Historiens Médiévistes de l’Enseignement Supérieur Public (SHMESP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau Modernités Médiévales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’International Society for the Study of Early Medieval England (ISSEME)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société internationale arthurienne (membre du bureau de la branche française)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participant au programme international « À la recherche des communautés du haut Moyen Âge : formes, pratiques, interactions » (Paris I – École française de Rome – Padoue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise, valorisation, communication et formations données</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages destinés au grand public : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2007 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentations médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2009 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roi Arthur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, PUF, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences enregistrées sur CD : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roi Arthur : figure historique ou légendaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Frémeaux, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles de vulgarisation dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et images médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, etc. ; coordination du n° 26 d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et images médiévales thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Celtes au Moyen Âge ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, août-octobre 2011) et du n° 442 de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vikings : Une saga européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, décembre 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Notices dans les dictionnaires </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dir. B. Dumézil, 2016) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dir. C. Charle et D. Roche, 2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences à destination du grand public ; participation à l’université populaire du film d’histoire de Pessac ; cycle de conférences sur les vikings à l’Université de Montréal, mai 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Émissions de radio : France Culture, RTL, Radio-Télévision Suisse Romande, Radio-Télévision Belge Francophone.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Commissariat d’exposition : (avec Christine Hoët-Van Cauwenberghe et Christophe Hugot) « Mémoires de Trajan, mémoires d’Hadrien » (Lille, 11 septembre – 11 octobre 2017 ; Boulogne-sur-Mer, 16 octobre – 10 novembre 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultations pour des publications destinées à la jeunesse (éditions Bayard, éditions Milan, Pandacraft).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises pour l’ANR (2017) et pour l’EPHE (2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations à destination des doctorants et des personnels de documentation : « Comment fonctionne une revue en SHS ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bède le Vénérable : Écrits sur les saints et les églises du nord de l'Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2026, La Roue à livres, 9782251458410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord. De la Préhistoire à la fin de l'âge viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-210-4757-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et politique dans les mondes nordiques et normands médiévaux (IXe-XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lucas-Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mathey-Maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 2024, 978-2-38185-223-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunyach, Jean-François; Gautier, Alban. 2018, Histoire, Presses universitaires de Rennes, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi Arthur : figure historique ou légendaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frémeaux &amp; Associés, 2018, Figures de l'histoire, Frémeaux &amp; Associés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beowulf au paradis. Figures de bons païens dans l’Europe du Nord au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 149, 2017, Histoire ancienne et médiévale, 9791035101336. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.29157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur, la mer et la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Szkilnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 26, 2017, Rencontres. Série Civilisation médiévale, 978-2-406-06103-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa licence d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studyrama, 2015, 978-2759030750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues d'Angleterre : au-delà du bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 68, 2015, Médiévales, 978-2-84292-430-0. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349, 2015, Histoires des Bretagnes 5, 9791092331219. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ncr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges, communications et réseaux dans le haut Moyen Âge. Études et textes offerts à Stéphane Lebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban et Martin, Céline. Brepols, 14, pp.296, 2011, HALMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentations médiévales, Ve-XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 176p., 2009, Le Monde. mondes médiévaux, 978-2729843502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festin dans l'Angleterre anglo-saxonne, Ve-XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Massacre of the Long Knives from ‘Nennius’ Onwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Brégaint; Ingvil Brügger Budal; Jens Eike Schnall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Feast in the Arthurian World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Bergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2026, Bryggen Papers, 978-82-93904-03-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 32 du Comité National de la Recherche Scientifique : « Mondes anciens et médiévaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture du Comité National de la Recherche Scientifique – Édition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.753-777, 2025, 978-2-271-15362-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05524267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Joye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois barbares. Dire le droit et le pouvoir en Occident après la disparition de l'Empire romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.269-275, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés héroïques et profondeur historique dans le Beowulf et les Gododdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Leleu; Charles Mériaux; Régine Le Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et communautés dans les sociétés du haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.287-303, 2025, Haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge viking (VIIIe-XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge, t. 1 : Le Premier Moyen Âge. La sortie du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.339-363, 2024, Points Histoire, 978-2-7578-9943-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Césars chez Geoffroy de Monmouth et Wace. Sources antiques et médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Descorps-Declère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Hüe; Françoise Laurent; Michel Vital Le Bossé; Laurence Mathey Maill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wace : auteur, créateur, écrivain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paradigme, 2024, Medievalia, 978-2-868-785-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge, t. 3 : Transversales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.9-19, 2024, Points Histoire, 979-10-414-1957-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerriers solitaires, guerriers solidaires. Le combat dans la littérature héroïque anglo-saxonne, entre acte singulier et expérience de la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loré, Vito; Bührer-Thierry, Geneviève; Le Jan, Régine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en commun durant le haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-184, 2024, Haut Moyen Âge, 978-2-503-60689-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasting and Fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcelo Cândido da Silva; Isabelle Cartron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to the material culture of ancient societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-56, 2024, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/vademecum3.9782356133939.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boire et manger comme au Moyen Âge : représentations et usages contemporains de l’alimentation médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Valois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger à l’époque des bastides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bastides 64 et le Cercle Historique de l’Arribère, pp.13-24, 2024, 978-2-918404-51-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre et commander : le roi et ses guerriers dans la poésie vernaculaire du long Xe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Marie-Agnès Lucas-Avenel; Laurence Mathey-Maille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et politique dans les mondes nordiques et normands médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-53, 2024, Symposia, 978-2381852232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vikings et la matière du Nord dans les cultures contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Levesque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Vikings et des Normands. Imaginaires et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouest-France, pp.172-181, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion to Christianity as Cultural Exchange? Medieval Examples and Comparative Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egawa, Atsushi; Smith, Marc; Tanabe, Megumi; Wijsman, Hanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons médiévaux d'Orient et d'Occident, Regards croisés entre France et Japon 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.87-100, 2022, 9791035108410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vikings aux Vikings : portraits des “hommes du Nord”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Filippo, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vikings !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les moutons électriques, pp.9-27, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la table des moines à la table impériale : Byzance, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.381-403, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tables romaines, barbares et chrétiennes : l'Antiquité tardive, IIIe-VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.359-379, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, cuisiner en Occident, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.405-425, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercure, Woden, Óðinn. Nommer Odin dans les mondes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bauduin, Pierre; Lebouteiller, Simon; Bourgeois, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transferts culturels dans les mondes normands médiévaux (VIIIe–XIIe siècle) : objets, acteurs et passeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-154, 2021, CELAMA, 978-2-503-59366-1. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.CELAMA-EB.5.123611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.199-213, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.693-700, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeûnes et festins en Europe occidentale, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.427-445, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio aux fourneaux… du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.446-451, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la cour du roi Alfred (871-899) : entre Charlemagne et Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Ma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité interdite, palais impériaux et cours royales. Les symboles du pouvoir impérial et monarchique en Orient et en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.179-192, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté par l'eau ou malgré l'eau. Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Westerdahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban; Malbos, Lucie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, , pp.5-21, 2020, Haut Moyen Âge, 978-2-503-58551-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan et Hadrien dans les îles Britanniques aux premiers siècles médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-275, 2020, 978-2-7574-3024-8. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.92223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweetness and Bitterness: The Sense of Taste in and around Anglo-Saxon England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clegg Hyer, Maren; Owen-Crocker, Gale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sense and Feeling in Daily Living in the Early Medieval English World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University Press, pp.54-69, 243-246, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homélie de Cambrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benrubi, David-Jonathan; Laforge, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors. Catalogue de l’exposition Trésors présentée au Labo-Cambrai du 23 juin au 30 novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Labo, pp.130-133, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the Britons? La légende arthurienne et la quête d’une identité britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maes, Jean-Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands récits occidentaux. 3. Le pilier européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liber, pp.51‑77, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mémoires de Trajan, mémoires d'Hadrien, des portraits en miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-30, 2020, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic Moreau; Esther Dehoux; Alban Gautier; Claire Barillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire - Archéologie - Histoire de l'Art. Master 2017. Actes du IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-15, 2020, PUS 1920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文化交流としてのキリスト教への改宗？ 中世の事例と比較に向けた視座</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Narikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egawa Atsushi; Smith, Marc; Tanabe Megumi; Wijsman, Hanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">東西中世のさまざまな地平. フランスと日本の交差するまなざし - Horizons médiévaux d’Orient et d’Occident. Regards croisés entre France et Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chisen Shokan, pp.61-78, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que mangeait-on au Moyen Âge ? Quelques réflexions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodinier, Bernard; Neveux, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fourche à la fourchette, pour une histoire normande de l'alimentation (Actes du 53e Congrès organisé par la Fédération des sociétés historiques et archéologiques de Normandie, Alençon, 17-20 octobre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Fédération des sociétés historiques et archéologiques de Normandie, pp.21-30, 2019, Congrès des sociétés historiques et archéologiques de Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bons païens des temps passés dans l'Irlande chrétienne du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taussig, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vertu des païens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.389-407, 2019, 9782841749126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armed Bands on Both Sides of the Channel: Can We Track Individual Viking Gangs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barroca, Mário Jorge; Coelho Ferreira da Silva, Armando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mil anos da incursão normanda ao castelo de Vermoim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CITCEM, pp.27-38, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mur d’Hadrien dans l’historiographie insulaire du haut Moyen Âge (VIe-Xe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.79-92, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans après Chadwick : faire l’histoire des Âges héroïques des Bretagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouget, Hélène; Coumert, Magali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel Moyen Âge ? La recherche en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, CRBC – UBO, pp.157-173, 2019, Histoires des Bretagnes, 979-10-92331-45-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moreau, Dominic; Dehoux, Esther; Gautier, Alabn; Barillé, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire - Archéologie - Histoire de l'Art. Master 2016. Actes du IIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 24-25 mai 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-15, 2019, PUS 1919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’exclu et mécanismes de l’exclusion au temps de Bède le Vénérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joye, Sylvie; La Rocca, Maria Cristina; Gioanni, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction sociale du sujet exclu, IVe-XIe siècle : discours, lieux et individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-82, 2019, Haut Moyen Âge, 9782503576053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre Livre des Invasions ? Reconceptualiser l’histoire de l’Irlande médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downham, Clare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunyach, Jean-François; Gautier, Alban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.43-60, 2019, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légende du Graal et Légende arthurienne : mythes polymorphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Charle; Daniel Roch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.855-857, 2018, 978-2-330-10643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune Alfred et les vikings. De la coopération à la confrontation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Jan, Régine; Bührer-Thierry, Geneviève; Gasparri, Stefano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopétition. Rivaliser, coopérer dans les sociétés du haut Moyen Âge (500-1100)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.217-230, 2018, Haut Moyen Âge, 31, 978-2-503-57634-3. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">610. Les Irlandais ont-ils rechristianisé la Gaule franque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boucheron, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.118‑123, 2018, Points Histoire, 9782021336290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charle, Christophe; Roche, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.457-458, 2018, 978-2-330-10643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitby monastère dynastique. Rois et abbesses dans la Northumbrie du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Destephen, Sylvain; Dumézil, Bruno; Inglebert, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (2), Association des amis du centre d'histoire et civilisation de Byzance, pp.357-377, 2018, Travaux et mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bensimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Berthezène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Champs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Dunyach; Alban Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté des destins?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-18, 2018, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmundum atque exsecrabile. Retour sur la question de l’hippophagie dans l’Europe du Nord et du Nord-Ouest au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dierkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Horard; Bruno Laurioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire de la viande. Fabrique et représentations de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires François Rabelais, pp.189‑211, 2017, Tables des hommes, 978-2-7535-5349-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diaspora viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumézil, Bruno; Joye, Sylvie; Mériaux, Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontation, échanges et connaissance de l’autre au nord et à l’est de l’Europe, de la fin du VIIe siècle au milieu du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.347-364, 2017, Didact. Histoire, 978-2-7535-5916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tres cyulae. Portrait des Saxons en navigateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Michelle Szkilnik; Marc Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur, la mer et la guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Classiques Garnier, pp.47-66, 2017, Rencontres - Civilisation médiévale, 978-2-406-06103-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumézil, Bruno; Joye, Sylvie; Mériaux, Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontation, échanges et connaissance de l’autre au nord et à l’est de l’Europe, de la fin du VIIe siècle au milieu du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99‑115, 2017, Didact. Histoire (Rennes), 978-2-7535-5916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbares, païens et fréquentables. Réflexions sur l’absence de martyrs aux mains des Anglo-Saxons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bozoky, Edina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les saints face aux barbares au haut Moyen Âge. Réalités et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95‑108, 2017, Histoire (Rennes), 978-2-7535-5394-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie du Nord. Les mondes nordiques comme terrain de rencontre et de circulation des idées religieuses dans les siècles centraux du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire monde, jeux d’échelles et espaces connectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81‑93, 2017, Actes du XLVIIe Congrès de la SHMESP (Arras, 26-29 mai 2016), 979-10-351-0131-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources électroniques sur l'alimentation médiévale : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurioux, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la nature à la table au Moyen Âge : l'acquisition des aliments. Actes du 138e Congrès national des sociétés historiques et scientifiques, « Se nourrir : pratiques et stratégies alimentaires », Rennes, 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-51, 2017, Actes des congrès des sociétés historiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating Out in the Early and High Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Food in the Medieval Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg, pp.91-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au miroir de la violence : Anglais et Scandinaves au début du XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-142, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Géographie, communications, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-25, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pratiques de distinction des clercs anglo-saxons : entre condamnations et accommodements avec le siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie et pratiques des élites au haut Moyen Âge : conception, perception et réalisation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Brepols Publishers, pp.291-308, 2011, Haut Moyen Âge, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.1.100121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverser la Manche au tournant du VIIe siècle : réseaux politiques et systèmes de communication au temps de l'émergence de Quentovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dieryck, Laurence; Lebecq, Stéphane; Béthouart, Bruno; Verslype, Laurent; Leroy, Inès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quentovic : environnement, archéologie, histoire : actes du colloque international de Montreuil-sur-Mer, Étaples et Le Touquet et de la journée d'études de Lille sur les origines de Montreuil-sur-Mer (11-13 mai 2006 et 1er décembre 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du conseil scientifique de l'Université Charles-de-Gaulle, Lille 3, pp.221-235, 2010, Collection UL3. Travaux &amp; recherches, 978-2-84467-123-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger de la viande, signe extérieur de richesse ? Le cas des îles Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Devroey, Jean-Pierre; Feller, Laurent; Le Jan, Régine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élites et la richesse au haut Moyen Âge : [actes de la 7e rencontre de Bruxelles des 13, 14 et 15 mars 2008]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.285-303, 2010, Collection Haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jérémiades de Gildas, ou la question d'un &amp;quot;Âge d'Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Coumert; Hélène Tétrel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes 1. Les mythes fondateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique - Université de Bretagne Occidentale; Éditions du CRBC, pp.99-117, 2010, Histoires des Bretagnes, 978-2-901737-85-8. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routeways between England and the Continent in the Tenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Rollason; Conrad Leyser; Hannah Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">England and the Continent in the Tenth Century. Studies in Honour of Wilhelm Levison (1876-1947)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Brepols Publishers, pp.17-34, 2010, Studies in the Early Middle Ages, 978-2-503-53871-6. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.SEM-EB.3.4691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion et christianisation des Barbares : le cas de l'Europe du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Béthouart; Gérard Cholvy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La christianisation à travers l'histoire XIVe Université d'été, Carrefour d'histoire religieuse, Albi, juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (8), Maison de la Recherche en Sciences humaines, pp.21-31, 2009, Les Cahiers Du Littoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations transmanche aux IVe et Ve siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se déplacer du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 16-24, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours égalitaire et pratiques hiérarchiques dans les guildes anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiérarchie et stratification sociale dans l'Occident médiéval (400-1100)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.343-358, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saxons et Normands à table (fin XIe - début XIIe siècle) : frontières et identités dans l'øeuvre des historiens anglo-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.101-113, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards ethnographiques sur le rebord du monde : les modèles alimentaires méditerranéens dans l'Angleterre du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et discours alimentaires en Méditerranée de l'Antiquité à la Renaissance Actes du 18e colloque de la Villa Kérylos, 4-5-6 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, p. 293-315, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table de Bède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bède le Vénérable entre tradition et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceges textendash Université Lille III, p. 209-220, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Un chevalier et un dragon : un témoin de la cour Plantagenêt au château de Caen au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Histoire - Millénaire de Caen 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05022457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures d’Amleth le guerrier dans The Northman de Robert Eggers (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médiévalisme - Des usages contemporains du Moyen Âge (LAMOP - Paris I Panthéon Sorbonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aude Mairey, Mar 2023, Paris &amp; en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portes du hall : quelques remarques sur la polarisation d'un espace festif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges/Seuils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Nancy, France. pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord, au cœur de l’histoire européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ayhyprvxd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amleth le guerrier, de Saxo Grammaticus à Robert Eggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.149-166. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danelaw : l'Angleterre sous la loi des Danois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, migrations, genre, climat : des questions de l’âge viking ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Guerriers du Nord, 84, pp.177-203. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bataille de Brunanburh : présentation, traduction et commentaire d’un poème du Xe siècle tiré de la Chronique anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tabularia.6873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is Medieval. Représentations modernes et contemporaines des Nords médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Wilkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parsis-Barubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dierkens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.119-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le fait religieux dans les séries Vikings et The Last Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.71-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernacular languages in the long ninth century: towards a connected history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03044181.2021.1972693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering and Forgetting Pagan Kings of the Danes in the Eleventh Century. Diverging Choices Within an Early Christian Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.285-303. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03468755.2019.1622280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries télévisées, entre Moyen Âge et médiévalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Moyen Âge en séries, 78, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">シャルルマーニュの食卓にて ― カロリング期ヨーロッパにおける飲食 (Sharurumanyu no shokutaku nite: Karoringuki yoropa ni okeru insyoku)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midori Inoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shi'en. The Journal of Historical Studies, Rikkyo University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (2), pp.198‑223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime des boissons dans l’œuvre de Jonas de Bobbio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité Tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'alimentation dans l'Antiquité tardive, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlemagne, le brie et le roquefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrans de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vikings et les îles Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les vikings, 391, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le père, le fils et le faussaire : de Constantin III au Roi Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tyrans de Bretagne. “Une province fertile en tyrans” : Figures d’empereurs et d’usurpateurs romains dans l’île de Bretagne depuis le IIe siècle, 8, pp.98-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold, Harald, Guillaume et les autres : prétentions et prétendants à la succession d'Édouard le Confesseur (1042-1066)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les couronnements royaux de Guillaume Ier et de Mathilde (1066, 1068) : la Normandie, l’Angleterre, l’Europe, 69 (1), pp.29-56. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/annor.691.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradis sans corps ? Festins célestes et ivresses spirituelles dans l’Angleterre anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le corps au Moyen Âge : anthropologie, histoire, littérature (2e partie). Corps lointains, corps de l’Au-delà, 123 (2), pp.243-268. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rlr.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le banquet, une sociabilité alimentaire et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les vikings, 391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrans de Bretagne : histoire et réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tyrans de Bretagne. “Une province fertile en tyrans” : Figures d’empereurs et d’usurpateurs romains dans l’île de Bretagne depuis le IIe siècle, 8, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval ou baleine ? Les noms du morse dans les mondes septentrionaux (IXe-milieu du XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Animaux aquatiques et monstres des mers septentrionales (imaginer, connaître, exploiter, de l’Antiquité à 1600), 53 (1), pp.175-183. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une principauté viking en Gascogne ? À propos d'une imposture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (1), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/annor.681.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’ecclesia dans l’Europe médiévale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74, pp.165-178. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ele wyxt on treowum : usages et ignorances de l'huile d'olive en Angleterre et dans le nord de l'Europe au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Religion, animaux et quotidien au Moyen Âge. Études offertes à Alain Dierkens à l'occasion de son soixante-cinquième anniversaire, 96 (1), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rbph.2018.9177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butlers and dish-bearers in Anglo-Saxon courts: household officers at the royal table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (248), pp.269-295. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2281.12181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique sino-japonaise (wakan) à l’époque de Heian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Roman du Genji et société aristocratique au Japon, 72, pp.39-56. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontations, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle : Bibliographie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 439, pp.141-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et mode d'action des bandes armées vikings : quelques réflexions sur la seconde moitié du IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de l’Angleterre médiévale : au-delà du bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Langues d'Angleterre, 68, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la légende arthurienne : six théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Adderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (59), pp.183-193. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.6173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassail, drinchail et savoir-vivre, ou la disqualification culturelle d'une élite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les îles britanniques : espaces et identités, 19, pp.11-26. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.11979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chrétienté anglo-saxonne (VIIe-XIe siècle) : à propos de quelques publications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chrétienté anglo-saxonne (VIIe-XIe siècle) : à propos de quelques publications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.151-168. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.5601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitality in pre-viking Anglo-Saxon England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0254.2009.00243.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hall et le monde au temps de Bède et de Cædmon : de l'architecture à la mythologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales, Mélanges de langue, littérature et civilisation offerts à André Crépin à l'occasion de son quatre-vingtième anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, p. 163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du hareng pour les princes, du hareng pour les pauvres (IXe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 1. Boire et manger aux Pays-Bas. De la sacro-sainte pomme de terre à la purée de piment, p. 25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Parks in Sussex and the Godwinesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-Norman Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 29, p. 51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du hareng pour les princes, du hareng pour les pauvres, IXe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant le hall anglo-saxon : modèles insulaires et évolution des valeurs (Ve-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 13/2, p. 333-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger et boire à la mode étrangère : adoption, adaptation et rejet des pratiques festives continentales dans la Grande-Bretagne du viie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.1550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palais, itinéraires et fêtes alimentaires des rois anglo-saxons aux Xe et XIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 4-1, p. 29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bière pour les enfants ? Usages et statut des boissons dans les établissements religieux anglais aux Xe-XIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire médiévale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 19, p. 99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger et boire à la mode étrangère : adoption, adaptation et rejet des pratiques festives continentales dans la Grande-Bretagne du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 51, p. 37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif du festin dans les sources narratives anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des anglicistes médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 68, p. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcuin, la bière et le vin : comportements alimentaires et choix identitaires dans la correspondance d'Alcuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, t. 111. Alcuin de York à Tours : écriture, pouvoir et réseaux dans l'Europe du Haut Moyen Âge, p. 431-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerriers du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerriers du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire – Archéologie – Histoire de l’Art. Master 2017. Actes du IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Villeneuve d’Ascq (Lille), France. Presses universitaires du Septentrion, 2020, PUS 1920, 9782757429358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d’Hadrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poignault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d’Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq (Lille), France. 1938, Presses universitaires du Septentrion, 2020, Histoire et civilisations, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Malbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Boulogne-sur-mer, France. 38, Brepols, 222 p., 2020, Haut Moyen Âge (HAMA), 978-2-503-58551-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02514061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire – Archéologie – Histoire de l’Art. Master 2016. Actes du IIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve-d’Ascq, 24-25 mai 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2019, PUS 1919, 9782757429358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernacular Languages in the Long Ninth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Gittos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (4-5), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux marins. Savoirs arabes et transmission au monde latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, [114 p.-, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen Âge en séries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, 2020, Médiévales. Langues, Textes, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos du Craham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://craham.hypotheses.org/category/bandes-de-guerriers, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’ombre de Tacite et du Beowulf ? Les bandes armées dans l’Histoire ecclésiastique de Bède le Vénérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://craham.hypotheses.org/2127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Dis-moi ce que tu manges, je te dirai ce que tu es” : Alimentation et Identité(s) à travers les âges et les civilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://craham.hypotheses.org/1866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les dynamiques internes des bandes armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://craham.hypotheses.org/2103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Nords médiévaux : pratiques et politiques contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, http://rim-nor.hypotheses.org/629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les Vikings nous fascinent-ils autant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des Dark Ages en histoire médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin du multilinguisme dans The Boke of Noblesse et son Codicille de William Worcester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alban Gautier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire du Moyen Âge, Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alban-gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8665-4069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086242571</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17503397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000052511356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’Angleterre anglo-saxonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’Europe du Nord dans le haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’alimentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Historiographie, histoire de la représentation du passé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médiévalisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse, habilitation et diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation d'histoire, 1997.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Þær weras drincaþ (Là où les hommes boivent). Le festin dans l’Angleterre anglo-saxonne, Ve-XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles-de-Gaulle Lille III, 2004.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alfred, Arthur, Beowulf. Faire l’histoire des “Âges héroïques” de l’Angleterre et de l’Europe du Nord (Ve-XIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon Sorbonne, 2016 ; mémoire inédit intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beowulf au paradis. Figures de bons païens dans l’Europe du Nord au haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allocataire-moniteur à l’Université Charles-de-Gaulle Lille III (2000-2003)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Royal Historical Society Centenary Fellow à l’Institute of Historical Research de Londres (2003-2004)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER puis Maître de conférences à l’Université du Littoral Côte d’Opale (2004-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre junior de l’Institut Universitaire de France (2013-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du thème 1 du Craham : « Mondes nordiques et normands médiévaux » (2018-…)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu de la section 32 du Comité national de la recherche scientifique (2024-…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation aux programmes du Craham</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « Poésie et politique » ; colloque de Cerisy « Poésie et politique dans les mondes nordiques et normands médiévaux » (septembre 2021) et co-édition des actes du colloque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « L’impiété des puissants »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « Mondes nordiques et normands médiévaux » ; membre du comité de rédaction du carnet Hypothèses MNNM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-édition des actes de la journée d’étude « Guerriers du Nord » (mars 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation avec Stéphane Lebecq (Lille) d’une traduction d’œuvres de Bède le Vénérable : Saints et églises du nord de l’Angleterre (Vie des abbés, Lettre à Ecgbert, Vie en prose de Cuthbert)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet CAST (Chronique anglo-saxonne en traduction) avec Arnaud Lestremau (Nanterre) et le Pôle du document numérique (Caen, MRSH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-rédacteur en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food & History</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animateur de la page « Alimentation » du portail Ménestrel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des réseaux scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société des Historiens Médiévistes de l’Enseignement Supérieur Public (SHMESP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau Modernités Médiévales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’International Society for the Study of Early Medieval England (ISSEME)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société internationale arthurienne (membre du bureau de la branche française)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participant au programme international « À la recherche des communautés du haut Moyen Âge : formes, pratiques, interactions » (Paris I – École française de Rome – Padoue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise, valorisation, communication et formations données</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages destinés au grand public : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2007 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentations médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2009 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roi Arthur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, PUF, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences enregistrées sur CD : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roi Arthur : figure historique ou légendaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Frémeaux, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles de vulgarisation dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et images médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, etc. ; coordination du n° 26 d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et images médiévales thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Celtes au Moyen Âge ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, août-octobre 2011) et du n° 442 de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vikings : Une saga européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, décembre 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Notices dans les dictionnaires </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dir. B. Dumézil, 2016) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dir. C. Charle et D. Roche, 2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences à destination du grand public ; participation à l’université populaire du film d’histoire de Pessac ; cycle de conférences sur les vikings à l’Université de Montréal, mai 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Émissions de radio : France Culture, RTL, Radio-Télévision Suisse Romande, Radio-Télévision Belge Francophone.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Commissariat d’exposition : (avec Christine Hoët-Van Cauwenberghe et Christophe Hugot) « Mémoires de Trajan, mémoires d’Hadrien » (Lille, 11 septembre – 11 octobre 2017 ; Boulogne-sur-Mer, 16 octobre – 10 novembre 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultations pour des publications destinées à la jeunesse (éditions Bayard, éditions Milan, Pandacraft).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises pour l’ANR (2017) et pour l’EPHE (2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations à destination des doctorants et des personnels de documentation : « Comment fonctionne une revue en SHS ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bède le Vénérable : Écrits sur les saints et les églises du nord de l'Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2026, La Roue à livres, 9782251458410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord. De la Préhistoire à la fin de l'âge viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-210-4757-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et politique dans les mondes nordiques et normands médiévaux (IXe-XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lucas-Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mathey-Maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 2024, 978-2-38185-223-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunyach, Jean-François; Gautier, Alban. 2018, Histoire, Presses universitaires de Rennes, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi Arthur : figure historique ou légendaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frémeaux &amp; Associés, 2018, Figures de l'histoire, Frémeaux &amp; Associés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur, la mer et la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Szkilnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 26, 2017, Rencontres. Série Civilisation médiévale, 978-2-406-06103-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beowulf au paradis. Figures de bons païens dans l’Europe du Nord au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 149, 2017, Histoire ancienne et médiévale, 9791035101336. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.29157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues d'Angleterre : au-delà du bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 68, 2015, Médiévales, 978-2-84292-430-0. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa licence d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studyrama, 2015, 978-2759030750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349, 2015, Histoires des Bretagnes 5, 9791092331219. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ncr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges, communications et réseaux dans le haut Moyen Âge. Études et textes offerts à Stéphane Lebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban et Martin, Céline. Brepols, 14, pp.296, 2011, HALMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentations médiévales, Ve-XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 176p., 2009, Le Monde. mondes médiévaux, 978-2729843502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festin dans l'Angleterre anglo-saxonne, Ve-XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Massacre of the Long Knives from ‘Nennius’ Onwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Brégaint; Ingvil Brügger Budal; Jens Eike Schnall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Feast in the Arthurian World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Bergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2026, Bryggen Papers, 978-82-93904-03-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 32 du Comité National de la Recherche Scientifique : « Mondes anciens et médiévaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture du Comité National de la Recherche Scientifique – Édition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.753-777, 2025, 978-2-271-15362-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05524267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Joye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois barbares. Dire le droit et le pouvoir en Occident après la disparition de l'Empire romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.269-275, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés héroïques et profondeur historique dans le Beowulf et les Gododdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Leleu; Charles Mériaux; Régine Le Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et communautés dans les sociétés du haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.287-303, 2025, Haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge, t. 3 : Transversales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.9-19, 2024, Points Histoire, 979-10-414-1957-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerriers solitaires, guerriers solidaires. Le combat dans la littérature héroïque anglo-saxonne, entre acte singulier et expérience de la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loré, Vito; Bührer-Thierry, Geneviève; Le Jan, Régine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en commun durant le haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-184, 2024, Haut Moyen Âge, 978-2-503-60689-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge viking (VIIIe-XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge, t. 1 : Le Premier Moyen Âge. La sortie du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.339-363, 2024, Points Histoire, 978-2-7578-9943-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Césars chez Geoffroy de Monmouth et Wace. Sources antiques et médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Descorps-Declère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Hüe; Françoise Laurent; Michel Vital Le Bossé; Laurence Mathey Maill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wace : auteur, créateur, écrivain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paradigme, 2024, Medievalia, 978-2-868-785-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasting and Fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcelo Cândido da Silva; Isabelle Cartron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to the material culture of ancient societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-56, 2024, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/vademecum3.9782356133939.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boire et manger comme au Moyen Âge : représentations et usages contemporains de l’alimentation médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Valois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger à l’époque des bastides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bastides 64 et le Cercle Historique de l’Arribère, pp.13-24, 2024, 978-2-918404-51-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre et commander : le roi et ses guerriers dans la poésie vernaculaire du long Xe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Marie-Agnès Lucas-Avenel; Laurence Mathey-Maille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et politique dans les mondes nordiques et normands médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-53, 2024, Symposia, 978-2381852232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vikings et la matière du Nord dans les cultures contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Levesque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Vikings et des Normands. Imaginaires et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouest-France, pp.172-181, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion to Christianity as Cultural Exchange? Medieval Examples and Comparative Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egawa, Atsushi; Smith, Marc; Tanabe, Megumi; Wijsman, Hanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons médiévaux d'Orient et d'Occident, Regards croisés entre France et Japon 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.87-100, 2022, 9791035108410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vikings aux Vikings : portraits des “hommes du Nord”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Filippo, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vikings !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les moutons électriques, pp.9-27, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeûnes et festins en Europe occidentale, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.427-445, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la cour du roi Alfred (871-899) : entre Charlemagne et Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Ma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité interdite, palais impériaux et cours royales. Les symboles du pouvoir impérial et monarchique en Orient et en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.179-192, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio aux fourneaux… du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.446-451, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.693-700, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, cuisiner en Occident, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.405-425, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la table des moines à la table impériale : Byzance, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.381-403, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tables romaines, barbares et chrétiennes : l'Antiquité tardive, IIIe-VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.359-379, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercure, Woden, Óðinn. Nommer Odin dans les mondes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bauduin, Pierre; Lebouteiller, Simon; Bourgeois, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transferts culturels dans les mondes normands médiévaux (VIIIe–XIIe siècle) : objets, acteurs et passeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-154, 2021, CELAMA, 978-2-503-59366-1. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.CELAMA-EB.5.123611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.199-213, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté par l'eau ou malgré l'eau. Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Westerdahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban; Malbos, Lucie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, , pp.5-21, 2020, Haut Moyen Âge, 978-2-503-58551-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan et Hadrien dans les îles Britanniques aux premiers siècles médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-275, 2020, 978-2-7574-3024-8. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.92223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweetness and Bitterness: The Sense of Taste in and around Anglo-Saxon England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clegg Hyer, Maren; Owen-Crocker, Gale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sense and Feeling in Daily Living in the Early Medieval English World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University Press, pp.54-69, 243-246, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homélie de Cambrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benrubi, David-Jonathan; Laforge, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors. Catalogue de l’exposition Trésors présentée au Labo-Cambrai du 23 juin au 30 novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Labo, pp.130-133, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the Britons? La légende arthurienne et la quête d’une identité britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maes, Jean-Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands récits occidentaux. 3. Le pilier européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liber, pp.51‑77, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mémoires de Trajan, mémoires d'Hadrien, des portraits en miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-30, 2020, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文化交流としてのキリスト教への改宗？ 中世の事例と比較に向けた視座</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Narikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egawa Atsushi; Smith, Marc; Tanabe Megumi; Wijsman, Hanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">東西中世のさまざまな地平. フランスと日本の交差するまなざし - Horizons médiévaux d’Orient et d’Occident. Regards croisés entre France et Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chisen Shokan, pp.61-78, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic Moreau; Esther Dehoux; Alban Gautier; Claire Barillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire - Archéologie - Histoire de l'Art. Master 2017. Actes du IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-15, 2020, PUS 1920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bons païens des temps passés dans l'Irlande chrétienne du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taussig, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vertu des païens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.389-407, 2019, 9782841749126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armed Bands on Both Sides of the Channel: Can We Track Individual Viking Gangs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barroca, Mário Jorge; Coelho Ferreira da Silva, Armando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mil anos da incursão normanda ao castelo de Vermoim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CITCEM, pp.27-38, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que mangeait-on au Moyen Âge ? Quelques réflexions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodinier, Bernard; Neveux, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fourche à la fourchette, pour une histoire normande de l'alimentation (Actes du 53e Congrès organisé par la Fédération des sociétés historiques et archéologiques de Normandie, Alençon, 17-20 octobre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Fédération des sociétés historiques et archéologiques de Normandie, pp.21-30, 2019, Congrès des sociétés historiques et archéologiques de Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mur d’Hadrien dans l’historiographie insulaire du haut Moyen Âge (VIe-Xe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.79-92, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans après Chadwick : faire l’histoire des Âges héroïques des Bretagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouget, Hélène; Coumert, Magali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel Moyen Âge ? La recherche en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, CRBC – UBO, pp.157-173, 2019, Histoires des Bretagnes, 979-10-92331-45-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moreau, Dominic; Dehoux, Esther; Gautier, Alabn; Barillé, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire - Archéologie - Histoire de l'Art. Master 2016. Actes du IIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 24-25 mai 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-15, 2019, PUS 1919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’exclu et mécanismes de l’exclusion au temps de Bède le Vénérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joye, Sylvie; La Rocca, Maria Cristina; Gioanni, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction sociale du sujet exclu, IVe-XIe siècle : discours, lieux et individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-82, 2019, Haut Moyen Âge, 9782503576053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre Livre des Invasions ? Reconceptualiser l’histoire de l’Irlande médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downham, Clare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunyach, Jean-François; Gautier, Alban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.43-60, 2019, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bensimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Berthezène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Champs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Dunyach; Alban Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté des destins?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-18, 2018, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitby monastère dynastique. Rois et abbesses dans la Northumbrie du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Destephen, Sylvain; Dumézil, Bruno; Inglebert, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (2), Association des amis du centre d'histoire et civilisation de Byzance, pp.357-377, 2018, Travaux et mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légende du Graal et Légende arthurienne : mythes polymorphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Charle; Daniel Roch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.855-857, 2018, 978-2-330-10643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">610. Les Irlandais ont-ils rechristianisé la Gaule franque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boucheron, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.118‑123, 2018, Points Histoire, 9782021336290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charle, Christophe; Roche, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.457-458, 2018, 978-2-330-10643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune Alfred et les vikings. De la coopération à la confrontation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Jan, Régine; Bührer-Thierry, Geneviève; Gasparri, Stefano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopétition. Rivaliser, coopérer dans les sociétés du haut Moyen Âge (500-1100)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.217-230, 2018, Haut Moyen Âge, 31, 978-2-503-57634-3. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie du Nord. Les mondes nordiques comme terrain de rencontre et de circulation des idées religieuses dans les siècles centraux du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire monde, jeux d’échelles et espaces connectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81‑93, 2017, Actes du XLVIIe Congrès de la SHMESP (Arras, 26-29 mai 2016), 979-10-351-0131-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources électroniques sur l'alimentation médiévale : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurioux, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la nature à la table au Moyen Âge : l'acquisition des aliments. Actes du 138e Congrès national des sociétés historiques et scientifiques, « Se nourrir : pratiques et stratégies alimentaires », Rennes, 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-51, 2017, Actes des congrès des sociétés historiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diaspora viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumézil, Bruno; Joye, Sylvie; Mériaux, Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontation, échanges et connaissance de l’autre au nord et à l’est de l’Europe, de la fin du VIIe siècle au milieu du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.347-364, 2017, Didact. Histoire, 978-2-7535-5916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tres cyulae. Portrait des Saxons en navigateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Michelle Szkilnik; Marc Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur, la mer et la guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Classiques Garnier, pp.47-66, 2017, Rencontres - Civilisation médiévale, 978-2-406-06103-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmundum atque exsecrabile. Retour sur la question de l’hippophagie dans l’Europe du Nord et du Nord-Ouest au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dierkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Horard; Bruno Laurioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire de la viande. Fabrique et représentations de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires François Rabelais, pp.189‑211, 2017, Tables des hommes, 978-2-7535-5349-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumézil, Bruno; Joye, Sylvie; Mériaux, Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontation, échanges et connaissance de l’autre au nord et à l’est de l’Europe, de la fin du VIIe siècle au milieu du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99‑115, 2017, Didact. Histoire (Rennes), 978-2-7535-5916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbares, païens et fréquentables. Réflexions sur l’absence de martyrs aux mains des Anglo-Saxons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bozoky, Edina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les saints face aux barbares au haut Moyen Âge. Réalités et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95‑108, 2017, Histoire (Rennes), 978-2-7535-5394-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au miroir de la violence : Anglais et Scandinaves au début du XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-142, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating Out in the Early and High Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Food in the Medieval Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg, pp.91-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Géographie, communications, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-25, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pratiques de distinction des clercs anglo-saxons : entre condamnations et accommodements avec le siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie et pratiques des élites au haut Moyen Âge : conception, perception et réalisation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Brepols Publishers, pp.291-308, 2011, Haut Moyen Âge, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.1.100121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger de la viande, signe extérieur de richesse ? Le cas des îles Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Devroey, Jean-Pierre; Feller, Laurent; Le Jan, Régine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élites et la richesse au haut Moyen Âge : [actes de la 7e rencontre de Bruxelles des 13, 14 et 15 mars 2008]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.285-303, 2010, Collection Haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverser la Manche au tournant du VIIe siècle : réseaux politiques et systèmes de communication au temps de l'émergence de Quentovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dieryck, Laurence; Lebecq, Stéphane; Béthouart, Bruno; Verslype, Laurent; Leroy, Inès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quentovic : environnement, archéologie, histoire : actes du colloque international de Montreuil-sur-Mer, Étaples et Le Touquet et de la journée d'études de Lille sur les origines de Montreuil-sur-Mer (11-13 mai 2006 et 1er décembre 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du conseil scientifique de l'Université Charles-de-Gaulle, Lille 3, pp.221-235, 2010, Collection UL3. Travaux &amp; recherches, 978-2-84467-123-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jérémiades de Gildas, ou la question d'un &amp;quot;Âge d'Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Coumert; Hélène Tétrel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes 1. Les mythes fondateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique - Université de Bretagne Occidentale; Éditions du CRBC, pp.99-117, 2010, Histoires des Bretagnes, 978-2-901737-85-8. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routeways between England and the Continent in the Tenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Rollason; Conrad Leyser; Hannah Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">England and the Continent in the Tenth Century. Studies in Honour of Wilhelm Levison (1876-1947)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Brepols Publishers, pp.17-34, 2010, Studies in the Early Middle Ages, 978-2-503-53871-6. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.SEM-EB.3.4691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion et christianisation des Barbares : le cas de l'Europe du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Béthouart; Gérard Cholvy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La christianisation à travers l'histoire XIVe Université d'été, Carrefour d'histoire religieuse, Albi, juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (8), Maison de la Recherche en Sciences humaines, pp.21-31, 2009, Les Cahiers Du Littoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations transmanche aux IVe et Ve siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se déplacer du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 16-24, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours égalitaire et pratiques hiérarchiques dans les guildes anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiérarchie et stratification sociale dans l'Occident médiéval (400-1100)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.343-358, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saxons et Normands à table (fin XIe - début XIIe siècle) : frontières et identités dans l'øeuvre des historiens anglo-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.101-113, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards ethnographiques sur le rebord du monde : les modèles alimentaires méditerranéens dans l'Angleterre du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et discours alimentaires en Méditerranée de l'Antiquité à la Renaissance Actes du 18e colloque de la Villa Kérylos, 4-5-6 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, p. 293-315, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table de Bède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bède le Vénérable entre tradition et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceges textendash Université Lille III, p. 209-220, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord, au cœur de l’histoire européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ayhyprvxd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Un chevalier et un dragon : un témoin de la cour Plantagenêt au château de Caen au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Histoire - Millénaire de Caen 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05022457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures d’Amleth le guerrier dans The Northman de Robert Eggers (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médiévalisme - Des usages contemporains du Moyen Âge (LAMOP - Paris I Panthéon Sorbonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aude Mairey, Mar 2023, Paris &amp; en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portes du hall : quelques remarques sur la polarisation d'un espace festif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges/Seuils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Nancy, France. pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amleth le guerrier, de Saxo Grammaticus à Robert Eggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.149-166. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danelaw : l'Angleterre sous la loi des Danois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, migrations, genre, climat : des questions de l’âge viking ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Guerriers du Nord, 84, pp.177-203. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bataille de Brunanburh : présentation, traduction et commentaire d’un poème du Xe siècle tiré de la Chronique anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tabularia.6873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is Medieval. Représentations modernes et contemporaines des Nords médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Wilkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parsis-Barubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dierkens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.119-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le fait religieux dans les séries Vikings et The Last Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.71-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernacular languages in the long ninth century: towards a connected history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03044181.2021.1972693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering and Forgetting Pagan Kings of the Danes in the Eleventh Century. Diverging Choices Within an Early Christian Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.285-303. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03468755.2019.1622280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries télévisées, entre Moyen Âge et médiévalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Moyen Âge en séries, 78, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrans de Bretagne : histoire et réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tyrans de Bretagne. “Une province fertile en tyrans” : Figures d’empereurs et d’usurpateurs romains dans l’île de Bretagne depuis le IIe siècle, 8, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le banquet, une sociabilité alimentaire et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les vikings, 391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime des boissons dans l’œuvre de Jonas de Bobbio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'alimentation dans l'Antiquité tardive, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlemagne, le brie et le roquefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">シャルルマーニュの食卓にて ― カロリング期ヨーロッパにおける飲食 (Sharurumanyu no shokutaku nite: Karoringuki yoropa ni okeru insyoku)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midori Inoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shi'en. The Journal of Historical Studies, Rikkyo University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (2), pp.198‑223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrans de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold, Harald, Guillaume et les autres : prétentions et prétendants à la succession d'Édouard le Confesseur (1042-1066)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les couronnements royaux de Guillaume Ier et de Mathilde (1066, 1068) : la Normandie, l’Angleterre, l’Europe, 69 (1), pp.29-56. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/annor.691.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vikings et les îles Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les vikings, 391, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le père, le fils et le faussaire : de Constantin III au Roi Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tyrans de Bretagne. “Une province fertile en tyrans” : Figures d’empereurs et d’usurpateurs romains dans l’île de Bretagne depuis le IIe siècle, 8, pp.98-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradis sans corps ? Festins célestes et ivresses spirituelles dans l’Angleterre anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le corps au Moyen Âge : anthropologie, histoire, littérature (2e partie). Corps lointains, corps de l’Au-delà, 123 (2), pp.243-268. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rlr.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ele wyxt on treowum : usages et ignorances de l'huile d'olive en Angleterre et dans le nord de l'Europe au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Religion, animaux et quotidien au Moyen Âge. Études offertes à Alain Dierkens à l'occasion de son soixante-cinquième anniversaire, 96 (1), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rbph.2018.9177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval ou baleine ? Les noms du morse dans les mondes septentrionaux (IXe-milieu du XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Animaux aquatiques et monstres des mers septentrionales (imaginer, connaître, exploiter, de l’Antiquité à 1600), 53 (1), pp.175-183. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une principauté viking en Gascogne ? À propos d'une imposture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (1), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/annor.681.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’ecclesia dans l’Europe médiévale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74, pp.165-178. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontations, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle : Bibliographie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 439, pp.141-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butlers and dish-bearers in Anglo-Saxon courts: household officers at the royal table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (248), pp.269-295. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2281.12181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique sino-japonaise (wakan) à l’époque de Heian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Roman du Genji et société aristocratique au Japon, 72, pp.39-56. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et mode d'action des bandes armées vikings : quelques réflexions sur la seconde moitié du IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de l’Angleterre médiévale : au-delà du bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Langues d'Angleterre, 68, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassail, drinchail et savoir-vivre, ou la disqualification culturelle d'une élite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les îles britanniques : espaces et identités, 19, pp.11-26. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.11979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la légende arthurienne : six théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Adderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (59), pp.183-193. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.6173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitality in pre-viking Anglo-Saxon England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0254.2009.00243.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chrétienté anglo-saxonne (VIIe-XIe siècle) : à propos de quelques publications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.151-168. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.5601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chrétienté anglo-saxonne (VIIe-XIe siècle) : à propos de quelques publications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hall et le monde au temps de Bède et de Cædmon : de l'architecture à la mythologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales, Mélanges de langue, littérature et civilisation offerts à André Crépin à l'occasion de son quatre-vingtième anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, p. 163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du hareng pour les princes, du hareng pour les pauvres, IXe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant le hall anglo-saxon : modèles insulaires et évolution des valeurs (Ve-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 13/2, p. 333-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du hareng pour les princes, du hareng pour les pauvres (IXe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 1. Boire et manger aux Pays-Bas. De la sacro-sainte pomme de terre à la purée de piment, p. 25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Parks in Sussex and the Godwinesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-Norman Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 29, p. 51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palais, itinéraires et fêtes alimentaires des rois anglo-saxons aux Xe et XIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 4-1, p. 29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger et boire à la mode étrangère : adoption, adaptation et rejet des pratiques festives continentales dans la Grande-Bretagne du viie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.1550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bière pour les enfants ? Usages et statut des boissons dans les établissements religieux anglais aux Xe-XIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire médiévale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 19, p. 99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger et boire à la mode étrangère : adoption, adaptation et rejet des pratiques festives continentales dans la Grande-Bretagne du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 51, p. 37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif du festin dans les sources narratives anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des anglicistes médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 68, p. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcuin, la bière et le vin : comportements alimentaires et choix identitaires dans la correspondance d'Alcuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, t. 111. Alcuin de York à Tours : écriture, pouvoir et réseaux dans l'Europe du Haut Moyen Âge, p. 431-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerriers du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerriers du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire – Archéologie – Histoire de l’Art. Master 2017. Actes du IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Villeneuve d’Ascq (Lille), France. Presses universitaires du Septentrion, 2020, PUS 1920, 9782757429358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d’Hadrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poignault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d’Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq (Lille), France. 1938, Presses universitaires du Septentrion, 2020, Histoire et civilisations, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Malbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Boulogne-sur-mer, France. 38, Brepols, 222 p., 2020, Haut Moyen Âge (HAMA), 978-2-503-58551-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02514061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire – Archéologie – Histoire de l’Art. Master 2016. Actes du IIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve-d’Ascq, 24-25 mai 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2019, PUS 1919, 9782757429358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux marins. Savoirs arabes et transmission au monde latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, [114 p.-, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernacular Languages in the Long Ninth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Gittos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (4-5), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen Âge en séries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, 2020, Médiévales. Langues, Textes, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos du Craham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://craham.hypotheses.org/category/bandes-de-guerriers, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’ombre de Tacite et du Beowulf ? Les bandes armées dans l’Histoire ecclésiastique de Bède le Vénérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://craham.hypotheses.org/2127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Dis-moi ce que tu manges, je te dirai ce que tu es” : Alimentation et Identité(s) à travers les âges et les civilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://craham.hypotheses.org/1866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les dynamiques internes des bandes armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://craham.hypotheses.org/2103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Nords médiévaux : pratiques et politiques contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, http://rim-nor.hypotheses.org/629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les Vikings nous fascinent-ils autant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des Dark Ages en histoire médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin du multilinguisme dans The Boke of Noblesse et son Codicille de William Worcester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4409BED2"/>
+    <w:nsid w:val="F6947ADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EFF1EDCB"/>
+    <w:nsid w:val="4199528E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D3DECB6C"/>
+    <w:nsid w:val="D45BDEE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="354DE1CC"/>
+    <w:nsid w:val="54DACA08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A48DD794"/>
+    <w:nsid w:val="698794C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3DAA9E2F"/>
+    <w:nsid w:val="8C5E31E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="CDE9C4BE"/>
+    <w:nsid w:val="18F347C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C828462B"/>
+    <w:nsid w:val="556B44F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A7CD8892"/>
+    <w:nsid w:val="77AD5C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8665-4069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086242571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17503397" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052511356" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coviaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/les-mondes-du-nord/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lucas-Avenel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathey-Maille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.29157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Szkilnik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02478910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/medievales/7467" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary German" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne T&#233;trel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Baudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rossignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2803" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boap.uib.no/index.php/bryggen/issue/view/509" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04961834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04961838v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503606897-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/feasting-and-fasting/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum3.9782356133939.11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100623190" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04117192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03825275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03564890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503593661-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CELAMA-EB.5.123611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03381391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03381392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02879343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Westerdahl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100402810" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92223" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03096580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03182337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461395v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho&#235;t-van Cauwenberghe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barill&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02895507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narikawa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02972065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503576053-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Downham, Clare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114223" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131682v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131617v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4751" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186802v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dierkens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/24786" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=7266" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312656v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2828" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2814" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.1.100121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-TV1F0LH8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312650v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c06" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEM-EB.3.4691" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-0P0GGK50-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311100v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311101v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05022457v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Coulon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barabino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ayhyprvxd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.940" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117207v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12515" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329936v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.6873" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03491942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wilkin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parsis-Barub&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03491931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03330555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1972693" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03468755.2019.1622280" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935326v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Inoue" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02510368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.691.0029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457374v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.2022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131588v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delliaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131624v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0173" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133363v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles West" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8743" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131309v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2018.9177" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186863v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2281.12181" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Smits" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8043" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548692v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131209v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7473" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131216v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Adderley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6173" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312651v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11979" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312698v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131200v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5601" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312647v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0254.2009.00243.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6ZK319X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260397v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310481v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131220v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1550" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310488v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310482v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310486v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310485v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279616v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fresnel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493995v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461361v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benoist" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493992v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460644v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gittos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064717v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133027v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133030v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133358v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133039v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131607v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131756v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133366v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7536" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8665-4069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086242571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17503397" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052511356" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coviaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/les-mondes-du-nord/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lucas-Avenel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathey-Maille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Szkilnik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.29157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02478910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pouzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/medievales/7467" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary German" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne T&#233;trel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Baudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rossignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2803" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boap.uib.no/index.php/bryggen/issue/view/509" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04961838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503606897-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04961834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/feasting-and-fasting/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum3.9782356133939.11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100623190" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04117192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03825275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03381392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176876v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03564890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503593661-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CELAMA-EB.5.123611" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03381391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02879343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Westerdahl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100402810" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92223" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03096580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03182337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461395v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho&#235;t-van Cauwenberghe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02895507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narikawa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barill&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324641v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02972065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503576053-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Downham, Clare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4751" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131617v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131682v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131671v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114223" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/24786" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=7266" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186842v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186802v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dierkens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366696v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2828" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2814" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.1.100121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-TV1F0LH8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312650v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c06" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEM-EB.3.4691" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-0P0GGK50-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311100v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311101v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349502v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ayhyprvxd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05022457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Coulon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023902v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barabino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.940" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117207v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12515" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329936v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.6873" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03491942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wilkin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parsis-Barub&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03491931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03330555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1972693" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03468755.2019.1622280" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935326v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186049v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02510368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167197v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Inoue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186254v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.691.0029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186052v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457374v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.2022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131309v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2018.9177" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131715v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delliaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a15" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131624v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0173" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133363v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles West" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8743" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186863v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2281.12181" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133365v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Smits" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8043" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131209v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7473" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11979" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131216v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Adderley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6173" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312647v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0254.2009.00243.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6ZK319X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5601" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312698v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260397v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310481v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310483v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310489v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131220v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1550" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310482v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310486v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310485v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279616v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fresnel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493995v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461361v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benoist" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493992v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064717v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460644v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gittos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133027v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133030v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133358v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133039v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131607v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131756v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133366v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7536" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>