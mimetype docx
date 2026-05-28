--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alban Gautier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire du Moyen Âge, Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alban-gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8665-4069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086242571</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17503397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000052511356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’Angleterre anglo-saxonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’Europe du Nord dans le haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’alimentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Historiographie, histoire de la représentation du passé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médiévalisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse, habilitation et diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation d'histoire, 1997.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Þær weras drincaþ (Là où les hommes boivent). Le festin dans l’Angleterre anglo-saxonne, Ve-XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles-de-Gaulle Lille III, 2004.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alfred, Arthur, Beowulf. Faire l’histoire des “Âges héroïques” de l’Angleterre et de l’Europe du Nord (Ve-XIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon Sorbonne, 2016 ; mémoire inédit intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beowulf au paradis. Figures de bons païens dans l’Europe du Nord au haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allocataire-moniteur à l’Université Charles-de-Gaulle Lille III (2000-2003)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Royal Historical Society Centenary Fellow à l’Institute of Historical Research de Londres (2003-2004)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER puis Maître de conférences à l’Université du Littoral Côte d’Opale (2004-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre junior de l’Institut Universitaire de France (2013-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du thème 1 du Craham : « Mondes nordiques et normands médiévaux » (2018-…)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu de la section 32 du Comité national de la recherche scientifique (2024-…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation aux programmes du Craham</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « Poésie et politique » ; colloque de Cerisy « Poésie et politique dans les mondes nordiques et normands médiévaux » (septembre 2021) et co-édition des actes du colloque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « L’impiété des puissants »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « Mondes nordiques et normands médiévaux » ; membre du comité de rédaction du carnet Hypothèses MNNM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-édition des actes de la journée d’étude « Guerriers du Nord » (mars 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation avec Stéphane Lebecq (Lille) d’une traduction d’œuvres de Bède le Vénérable : Saints et églises du nord de l’Angleterre (Vie des abbés, Lettre à Ecgbert, Vie en prose de Cuthbert)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet CAST (Chronique anglo-saxonne en traduction) avec Arnaud Lestremau (Nanterre) et le Pôle du document numérique (Caen, MRSH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-rédacteur en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food & History</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animateur de la page « Alimentation » du portail Ménestrel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des réseaux scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société des Historiens Médiévistes de l’Enseignement Supérieur Public (SHMESP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau Modernités Médiévales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’International Society for the Study of Early Medieval England (ISSEME)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société internationale arthurienne (membre du bureau de la branche française)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participant au programme international « À la recherche des communautés du haut Moyen Âge : formes, pratiques, interactions » (Paris I – École française de Rome – Padoue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise, valorisation, communication et formations données</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages destinés au grand public : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2007 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentations médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2009 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roi Arthur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, PUF, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences enregistrées sur CD : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roi Arthur : figure historique ou légendaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Frémeaux, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles de vulgarisation dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et images médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, etc. ; coordination du n° 26 d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et images médiévales thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Celtes au Moyen Âge ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, août-octobre 2011) et du n° 442 de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vikings : Une saga européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, décembre 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Notices dans les dictionnaires </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dir. B. Dumézil, 2016) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dir. C. Charle et D. Roche, 2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences à destination du grand public ; participation à l’université populaire du film d’histoire de Pessac ; cycle de conférences sur les vikings à l’Université de Montréal, mai 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Émissions de radio : France Culture, RTL, Radio-Télévision Suisse Romande, Radio-Télévision Belge Francophone.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Commissariat d’exposition : (avec Christine Hoët-Van Cauwenberghe et Christophe Hugot) « Mémoires de Trajan, mémoires d’Hadrien » (Lille, 11 septembre – 11 octobre 2017 ; Boulogne-sur-Mer, 16 octobre – 10 novembre 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultations pour des publications destinées à la jeunesse (éditions Bayard, éditions Milan, Pandacraft).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises pour l’ANR (2017) et pour l’EPHE (2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations à destination des doctorants et des personnels de documentation : « Comment fonctionne une revue en SHS ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bède le Vénérable : Écrits sur les saints et les églises du nord de l'Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2026, La Roue à livres, 9782251458410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord. De la Préhistoire à la fin de l'âge viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-210-4757-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et politique dans les mondes nordiques et normands médiévaux (IXe-XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lucas-Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mathey-Maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 2024, 978-2-38185-223-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunyach, Jean-François; Gautier, Alban. 2018, Histoire, Presses universitaires de Rennes, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi Arthur : figure historique ou légendaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frémeaux &amp; Associés, 2018, Figures de l'histoire, Frémeaux &amp; Associés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur, la mer et la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Szkilnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 26, 2017, Rencontres. Série Civilisation médiévale, 978-2-406-06103-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beowulf au paradis. Figures de bons païens dans l’Europe du Nord au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 149, 2017, Histoire ancienne et médiévale, 9791035101336. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.29157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues d'Angleterre : au-delà du bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 68, 2015, Médiévales, 978-2-84292-430-0. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa licence d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studyrama, 2015, 978-2759030750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349, 2015, Histoires des Bretagnes 5, 9791092331219. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ncr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges, communications et réseaux dans le haut Moyen Âge. Études et textes offerts à Stéphane Lebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban et Martin, Céline. Brepols, 14, pp.296, 2011, HALMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentations médiévales, Ve-XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 176p., 2009, Le Monde. mondes médiévaux, 978-2729843502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festin dans l'Angleterre anglo-saxonne, Ve-XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Massacre of the Long Knives from ‘Nennius’ Onwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Brégaint; Ingvil Brügger Budal; Jens Eike Schnall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Feast in the Arthurian World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Bergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2026, Bryggen Papers, 978-82-93904-03-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 32 du Comité National de la Recherche Scientifique : « Mondes anciens et médiévaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture du Comité National de la Recherche Scientifique – Édition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.753-777, 2025, 978-2-271-15362-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05524267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Joye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois barbares. Dire le droit et le pouvoir en Occident après la disparition de l'Empire romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.269-275, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés héroïques et profondeur historique dans le Beowulf et les Gododdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Leleu; Charles Mériaux; Régine Le Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et communautés dans les sociétés du haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.287-303, 2025, Haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge, t. 3 : Transversales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.9-19, 2024, Points Histoire, 979-10-414-1957-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerriers solitaires, guerriers solidaires. Le combat dans la littérature héroïque anglo-saxonne, entre acte singulier et expérience de la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loré, Vito; Bührer-Thierry, Geneviève; Le Jan, Régine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en commun durant le haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-184, 2024, Haut Moyen Âge, 978-2-503-60689-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge viking (VIIIe-XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge, t. 1 : Le Premier Moyen Âge. La sortie du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.339-363, 2024, Points Histoire, 978-2-7578-9943-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Césars chez Geoffroy de Monmouth et Wace. Sources antiques et médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Descorps-Declère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Hüe; Françoise Laurent; Michel Vital Le Bossé; Laurence Mathey Maill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wace : auteur, créateur, écrivain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paradigme, 2024, Medievalia, 978-2-868-785-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasting and Fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcelo Cândido da Silva; Isabelle Cartron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to the material culture of ancient societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-56, 2024, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/vademecum3.9782356133939.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boire et manger comme au Moyen Âge : représentations et usages contemporains de l’alimentation médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Valois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger à l’époque des bastides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bastides 64 et le Cercle Historique de l’Arribère, pp.13-24, 2024, 978-2-918404-51-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre et commander : le roi et ses guerriers dans la poésie vernaculaire du long Xe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Marie-Agnès Lucas-Avenel; Laurence Mathey-Maille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et politique dans les mondes nordiques et normands médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-53, 2024, Symposia, 978-2381852232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vikings et la matière du Nord dans les cultures contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Levesque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Vikings et des Normands. Imaginaires et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouest-France, pp.172-181, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion to Christianity as Cultural Exchange? Medieval Examples and Comparative Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egawa, Atsushi; Smith, Marc; Tanabe, Megumi; Wijsman, Hanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons médiévaux d'Orient et d'Occident, Regards croisés entre France et Japon 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.87-100, 2022, 9791035108410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vikings aux Vikings : portraits des “hommes du Nord”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Filippo, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vikings !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les moutons électriques, pp.9-27, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeûnes et festins en Europe occidentale, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.427-445, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la cour du roi Alfred (871-899) : entre Charlemagne et Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Ma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité interdite, palais impériaux et cours royales. Les symboles du pouvoir impérial et monarchique en Orient et en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.179-192, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio aux fourneaux… du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.446-451, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.693-700, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, cuisiner en Occident, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.405-425, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la table des moines à la table impériale : Byzance, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.381-403, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tables romaines, barbares et chrétiennes : l'Antiquité tardive, IIIe-VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.359-379, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercure, Woden, Óðinn. Nommer Odin dans les mondes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bauduin, Pierre; Lebouteiller, Simon; Bourgeois, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transferts culturels dans les mondes normands médiévaux (VIIIe–XIIe siècle) : objets, acteurs et passeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-154, 2021, CELAMA, 978-2-503-59366-1. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.CELAMA-EB.5.123611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.199-213, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté par l'eau ou malgré l'eau. Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Westerdahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban; Malbos, Lucie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, , pp.5-21, 2020, Haut Moyen Âge, 978-2-503-58551-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan et Hadrien dans les îles Britanniques aux premiers siècles médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-275, 2020, 978-2-7574-3024-8. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.92223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweetness and Bitterness: The Sense of Taste in and around Anglo-Saxon England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clegg Hyer, Maren; Owen-Crocker, Gale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sense and Feeling in Daily Living in the Early Medieval English World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University Press, pp.54-69, 243-246, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homélie de Cambrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benrubi, David-Jonathan; Laforge, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors. Catalogue de l’exposition Trésors présentée au Labo-Cambrai du 23 juin au 30 novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Labo, pp.130-133, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the Britons? La légende arthurienne et la quête d’une identité britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maes, Jean-Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands récits occidentaux. 3. Le pilier européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liber, pp.51‑77, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mémoires de Trajan, mémoires d'Hadrien, des portraits en miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-30, 2020, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文化交流としてのキリスト教への改宗？ 中世の事例と比較に向けた視座</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Narikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egawa Atsushi; Smith, Marc; Tanabe Megumi; Wijsman, Hanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">東西中世のさまざまな地平. フランスと日本の交差するまなざし - Horizons médiévaux d’Orient et d’Occident. Regards croisés entre France et Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chisen Shokan, pp.61-78, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic Moreau; Esther Dehoux; Alban Gautier; Claire Barillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire - Archéologie - Histoire de l'Art. Master 2017. Actes du IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-15, 2020, PUS 1920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bons païens des temps passés dans l'Irlande chrétienne du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taussig, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vertu des païens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.389-407, 2019, 9782841749126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armed Bands on Both Sides of the Channel: Can We Track Individual Viking Gangs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barroca, Mário Jorge; Coelho Ferreira da Silva, Armando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mil anos da incursão normanda ao castelo de Vermoim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CITCEM, pp.27-38, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que mangeait-on au Moyen Âge ? Quelques réflexions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodinier, Bernard; Neveux, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fourche à la fourchette, pour une histoire normande de l'alimentation (Actes du 53e Congrès organisé par la Fédération des sociétés historiques et archéologiques de Normandie, Alençon, 17-20 octobre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Fédération des sociétés historiques et archéologiques de Normandie, pp.21-30, 2019, Congrès des sociétés historiques et archéologiques de Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mur d’Hadrien dans l’historiographie insulaire du haut Moyen Âge (VIe-Xe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.79-92, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans après Chadwick : faire l’histoire des Âges héroïques des Bretagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouget, Hélène; Coumert, Magali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel Moyen Âge ? La recherche en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, CRBC – UBO, pp.157-173, 2019, Histoires des Bretagnes, 979-10-92331-45-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moreau, Dominic; Dehoux, Esther; Gautier, Alabn; Barillé, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire - Archéologie - Histoire de l'Art. Master 2016. Actes du IIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 24-25 mai 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-15, 2019, PUS 1919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’exclu et mécanismes de l’exclusion au temps de Bède le Vénérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joye, Sylvie; La Rocca, Maria Cristina; Gioanni, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction sociale du sujet exclu, IVe-XIe siècle : discours, lieux et individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-82, 2019, Haut Moyen Âge, 9782503576053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre Livre des Invasions ? Reconceptualiser l’histoire de l’Irlande médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downham, Clare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunyach, Jean-François; Gautier, Alban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.43-60, 2019, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bensimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Berthezène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Champs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Dunyach; Alban Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté des destins?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-18, 2018, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitby monastère dynastique. Rois et abbesses dans la Northumbrie du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Destephen, Sylvain; Dumézil, Bruno; Inglebert, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (2), Association des amis du centre d'histoire et civilisation de Byzance, pp.357-377, 2018, Travaux et mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légende du Graal et Légende arthurienne : mythes polymorphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Charle; Daniel Roch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.855-857, 2018, 978-2-330-10643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">610. Les Irlandais ont-ils rechristianisé la Gaule franque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boucheron, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.118‑123, 2018, Points Histoire, 9782021336290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charle, Christophe; Roche, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.457-458, 2018, 978-2-330-10643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune Alfred et les vikings. De la coopération à la confrontation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Jan, Régine; Bührer-Thierry, Geneviève; Gasparri, Stefano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopétition. Rivaliser, coopérer dans les sociétés du haut Moyen Âge (500-1100)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.217-230, 2018, Haut Moyen Âge, 31, 978-2-503-57634-3. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie du Nord. Les mondes nordiques comme terrain de rencontre et de circulation des idées religieuses dans les siècles centraux du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire monde, jeux d’échelles et espaces connectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81‑93, 2017, Actes du XLVIIe Congrès de la SHMESP (Arras, 26-29 mai 2016), 979-10-351-0131-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources électroniques sur l'alimentation médiévale : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurioux, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la nature à la table au Moyen Âge : l'acquisition des aliments. Actes du 138e Congrès national des sociétés historiques et scientifiques, « Se nourrir : pratiques et stratégies alimentaires », Rennes, 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-51, 2017, Actes des congrès des sociétés historiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diaspora viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumézil, Bruno; Joye, Sylvie; Mériaux, Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontation, échanges et connaissance de l’autre au nord et à l’est de l’Europe, de la fin du VIIe siècle au milieu du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.347-364, 2017, Didact. Histoire, 978-2-7535-5916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tres cyulae. Portrait des Saxons en navigateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Michelle Szkilnik; Marc Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur, la mer et la guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Classiques Garnier, pp.47-66, 2017, Rencontres - Civilisation médiévale, 978-2-406-06103-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmundum atque exsecrabile. Retour sur la question de l’hippophagie dans l’Europe du Nord et du Nord-Ouest au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dierkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Horard; Bruno Laurioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire de la viande. Fabrique et représentations de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires François Rabelais, pp.189‑211, 2017, Tables des hommes, 978-2-7535-5349-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumézil, Bruno; Joye, Sylvie; Mériaux, Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontation, échanges et connaissance de l’autre au nord et à l’est de l’Europe, de la fin du VIIe siècle au milieu du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99‑115, 2017, Didact. Histoire (Rennes), 978-2-7535-5916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbares, païens et fréquentables. Réflexions sur l’absence de martyrs aux mains des Anglo-Saxons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bozoky, Edina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les saints face aux barbares au haut Moyen Âge. Réalités et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95‑108, 2017, Histoire (Rennes), 978-2-7535-5394-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au miroir de la violence : Anglais et Scandinaves au début du XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-142, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating Out in the Early and High Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Food in the Medieval Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg, pp.91-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Géographie, communications, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-25, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pratiques de distinction des clercs anglo-saxons : entre condamnations et accommodements avec le siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie et pratiques des élites au haut Moyen Âge : conception, perception et réalisation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Brepols Publishers, pp.291-308, 2011, Haut Moyen Âge, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.1.100121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger de la viande, signe extérieur de richesse ? Le cas des îles Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Devroey, Jean-Pierre; Feller, Laurent; Le Jan, Régine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élites et la richesse au haut Moyen Âge : [actes de la 7e rencontre de Bruxelles des 13, 14 et 15 mars 2008]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.285-303, 2010, Collection Haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverser la Manche au tournant du VIIe siècle : réseaux politiques et systèmes de communication au temps de l'émergence de Quentovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dieryck, Laurence; Lebecq, Stéphane; Béthouart, Bruno; Verslype, Laurent; Leroy, Inès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quentovic : environnement, archéologie, histoire : actes du colloque international de Montreuil-sur-Mer, Étaples et Le Touquet et de la journée d'études de Lille sur les origines de Montreuil-sur-Mer (11-13 mai 2006 et 1er décembre 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du conseil scientifique de l'Université Charles-de-Gaulle, Lille 3, pp.221-235, 2010, Collection UL3. Travaux &amp; recherches, 978-2-84467-123-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jérémiades de Gildas, ou la question d'un &amp;quot;Âge d'Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Coumert; Hélène Tétrel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes 1. Les mythes fondateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique - Université de Bretagne Occidentale; Éditions du CRBC, pp.99-117, 2010, Histoires des Bretagnes, 978-2-901737-85-8. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routeways between England and the Continent in the Tenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Rollason; Conrad Leyser; Hannah Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">England and the Continent in the Tenth Century. Studies in Honour of Wilhelm Levison (1876-1947)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Brepols Publishers, pp.17-34, 2010, Studies in the Early Middle Ages, 978-2-503-53871-6. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.SEM-EB.3.4691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion et christianisation des Barbares : le cas de l'Europe du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Béthouart; Gérard Cholvy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La christianisation à travers l'histoire XIVe Université d'été, Carrefour d'histoire religieuse, Albi, juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (8), Maison de la Recherche en Sciences humaines, pp.21-31, 2009, Les Cahiers Du Littoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations transmanche aux IVe et Ve siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se déplacer du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 16-24, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours égalitaire et pratiques hiérarchiques dans les guildes anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiérarchie et stratification sociale dans l'Occident médiéval (400-1100)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.343-358, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saxons et Normands à table (fin XIe - début XIIe siècle) : frontières et identités dans l'øeuvre des historiens anglo-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.101-113, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards ethnographiques sur le rebord du monde : les modèles alimentaires méditerranéens dans l'Angleterre du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et discours alimentaires en Méditerranée de l'Antiquité à la Renaissance Actes du 18e colloque de la Villa Kérylos, 4-5-6 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, p. 293-315, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table de Bède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bède le Vénérable entre tradition et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceges textendash Université Lille III, p. 209-220, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord, au cœur de l’histoire européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ayhyprvxd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Un chevalier et un dragon : un témoin de la cour Plantagenêt au château de Caen au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Histoire - Millénaire de Caen 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05022457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures d’Amleth le guerrier dans The Northman de Robert Eggers (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médiévalisme - Des usages contemporains du Moyen Âge (LAMOP - Paris I Panthéon Sorbonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aude Mairey, Mar 2023, Paris &amp; en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portes du hall : quelques remarques sur la polarisation d'un espace festif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges/Seuils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Nancy, France. pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amleth le guerrier, de Saxo Grammaticus à Robert Eggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.149-166. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danelaw : l'Angleterre sous la loi des Danois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, migrations, genre, climat : des questions de l’âge viking ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Guerriers du Nord, 84, pp.177-203. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bataille de Brunanburh : présentation, traduction et commentaire d’un poème du Xe siècle tiré de la Chronique anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tabularia.6873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is Medieval. Représentations modernes et contemporaines des Nords médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Wilkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parsis-Barubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dierkens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.119-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le fait religieux dans les séries Vikings et The Last Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.71-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernacular languages in the long ninth century: towards a connected history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03044181.2021.1972693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering and Forgetting Pagan Kings of the Danes in the Eleventh Century. Diverging Choices Within an Early Christian Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.285-303. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03468755.2019.1622280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries télévisées, entre Moyen Âge et médiévalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Moyen Âge en séries, 78, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrans de Bretagne : histoire et réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tyrans de Bretagne. “Une province fertile en tyrans” : Figures d’empereurs et d’usurpateurs romains dans l’île de Bretagne depuis le IIe siècle, 8, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le banquet, une sociabilité alimentaire et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les vikings, 391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime des boissons dans l’œuvre de Jonas de Bobbio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'alimentation dans l'Antiquité tardive, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlemagne, le brie et le roquefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">シャルルマーニュの食卓にて ― カロリング期ヨーロッパにおける飲食 (Sharurumanyu no shokutaku nite: Karoringuki yoropa ni okeru insyoku)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midori Inoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shi'en. The Journal of Historical Studies, Rikkyo University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (2), pp.198‑223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrans de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold, Harald, Guillaume et les autres : prétentions et prétendants à la succession d'Édouard le Confesseur (1042-1066)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les couronnements royaux de Guillaume Ier et de Mathilde (1066, 1068) : la Normandie, l’Angleterre, l’Europe, 69 (1), pp.29-56. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/annor.691.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vikings et les îles Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les vikings, 391, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le père, le fils et le faussaire : de Constantin III au Roi Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tyrans de Bretagne. “Une province fertile en tyrans” : Figures d’empereurs et d’usurpateurs romains dans l’île de Bretagne depuis le IIe siècle, 8, pp.98-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradis sans corps ? Festins célestes et ivresses spirituelles dans l’Angleterre anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le corps au Moyen Âge : anthropologie, histoire, littérature (2e partie). Corps lointains, corps de l’Au-delà, 123 (2), pp.243-268. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rlr.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ele wyxt on treowum : usages et ignorances de l'huile d'olive en Angleterre et dans le nord de l'Europe au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Religion, animaux et quotidien au Moyen Âge. Études offertes à Alain Dierkens à l'occasion de son soixante-cinquième anniversaire, 96 (1), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rbph.2018.9177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval ou baleine ? Les noms du morse dans les mondes septentrionaux (IXe-milieu du XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Animaux aquatiques et monstres des mers septentrionales (imaginer, connaître, exploiter, de l’Antiquité à 1600), 53 (1), pp.175-183. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une principauté viking en Gascogne ? À propos d'une imposture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (1), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/annor.681.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’ecclesia dans l’Europe médiévale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74, pp.165-178. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontations, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle : Bibliographie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 439, pp.141-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butlers and dish-bearers in Anglo-Saxon courts: household officers at the royal table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (248), pp.269-295. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2281.12181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique sino-japonaise (wakan) à l’époque de Heian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Roman du Genji et société aristocratique au Japon, 72, pp.39-56. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et mode d'action des bandes armées vikings : quelques réflexions sur la seconde moitié du IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de l’Angleterre médiévale : au-delà du bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Langues d'Angleterre, 68, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassail, drinchail et savoir-vivre, ou la disqualification culturelle d'une élite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les îles britanniques : espaces et identités, 19, pp.11-26. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.11979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la légende arthurienne : six théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Adderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (59), pp.183-193. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.6173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitality in pre-viking Anglo-Saxon England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0254.2009.00243.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chrétienté anglo-saxonne (VIIe-XIe siècle) : à propos de quelques publications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.151-168. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.5601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chrétienté anglo-saxonne (VIIe-XIe siècle) : à propos de quelques publications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hall et le monde au temps de Bède et de Cædmon : de l'architecture à la mythologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales, Mélanges de langue, littérature et civilisation offerts à André Crépin à l'occasion de son quatre-vingtième anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, p. 163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du hareng pour les princes, du hareng pour les pauvres, IXe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant le hall anglo-saxon : modèles insulaires et évolution des valeurs (Ve-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 13/2, p. 333-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du hareng pour les princes, du hareng pour les pauvres (IXe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 1. Boire et manger aux Pays-Bas. De la sacro-sainte pomme de terre à la purée de piment, p. 25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Parks in Sussex and the Godwinesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-Norman Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 29, p. 51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palais, itinéraires et fêtes alimentaires des rois anglo-saxons aux Xe et XIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 4-1, p. 29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger et boire à la mode étrangère : adoption, adaptation et rejet des pratiques festives continentales dans la Grande-Bretagne du viie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.1550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bière pour les enfants ? Usages et statut des boissons dans les établissements religieux anglais aux Xe-XIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire médiévale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 19, p. 99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger et boire à la mode étrangère : adoption, adaptation et rejet des pratiques festives continentales dans la Grande-Bretagne du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 51, p. 37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif du festin dans les sources narratives anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des anglicistes médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 68, p. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcuin, la bière et le vin : comportements alimentaires et choix identitaires dans la correspondance d'Alcuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, t. 111. Alcuin de York à Tours : écriture, pouvoir et réseaux dans l'Europe du Haut Moyen Âge, p. 431-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerriers du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerriers du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire – Archéologie – Histoire de l’Art. Master 2017. Actes du IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Villeneuve d’Ascq (Lille), France. Presses universitaires du Septentrion, 2020, PUS 1920, 9782757429358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d’Hadrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poignault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d’Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq (Lille), France. 1938, Presses universitaires du Septentrion, 2020, Histoire et civilisations, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Malbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Boulogne-sur-mer, France. 38, Brepols, 222 p., 2020, Haut Moyen Âge (HAMA), 978-2-503-58551-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02514061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire – Archéologie – Histoire de l’Art. Master 2016. Actes du IIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve-d’Ascq, 24-25 mai 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2019, PUS 1919, 9782757429358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux marins. Savoirs arabes et transmission au monde latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, [114 p.-, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernacular Languages in the Long Ninth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Gittos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (4-5), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen Âge en séries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, 2020, Médiévales. Langues, Textes, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos du Craham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://craham.hypotheses.org/category/bandes-de-guerriers, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’ombre de Tacite et du Beowulf ? Les bandes armées dans l’Histoire ecclésiastique de Bède le Vénérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://craham.hypotheses.org/2127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Dis-moi ce que tu manges, je te dirai ce que tu es” : Alimentation et Identité(s) à travers les âges et les civilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://craham.hypotheses.org/1866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les dynamiques internes des bandes armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://craham.hypotheses.org/2103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Nords médiévaux : pratiques et politiques contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, http://rim-nor.hypotheses.org/629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les Vikings nous fascinent-ils autant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des Dark Ages en histoire médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin du multilinguisme dans The Boke of Noblesse et son Codicille de William Worcester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alban Gautier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire du Moyen Âge, Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alban-gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8665-4069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086242571</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17503397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000052511356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’Angleterre anglo-saxonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’Europe du Nord dans le haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’alimentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Historiographie, histoire de la représentation du passé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médiévalisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse, habilitation et diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation d'histoire, 1997.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Þær weras drincaþ (Là où les hommes boivent). Le festin dans l’Angleterre anglo-saxonne, Ve-XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles-de-Gaulle Lille III, 2004.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alfred, Arthur, Beowulf. Faire l’histoire des “Âges héroïques” de l’Angleterre et de l’Europe du Nord (Ve-XIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I Panthéon Sorbonne, 2016 ; mémoire inédit intitulé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beowulf au paradis. Figures de bons païens dans l’Europe du Nord au haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allocataire-moniteur à l’Université Charles-de-Gaulle Lille III (2000-2003)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Royal Historical Society Centenary Fellow à l’Institute of Historical Research de Londres (2003-2004)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER puis Maître de conférences à l’Université du Littoral Côte d’Opale (2004-2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre junior de l’Institut Universitaire de France (2013-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du thème 1 du Craham : « Mondes nordiques et normands médiévaux » (2018-…)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu de la section 32 du Comité national de la recherche scientifique (2024-…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation aux programmes du Craham</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « Poésie et politique » ; colloque de Cerisy « Poésie et politique dans les mondes nordiques et normands médiévaux » (septembre 2021) et co-édition des actes du colloque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « L’impiété des puissants »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cycle de séminaires « Mondes nordiques et normands médiévaux » ; membre du comité de rédaction du carnet Hypothèses MNNM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-édition des actes de la journée d’étude « Guerriers du Nord » (mars 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation avec Stéphane Lebecq (Lille) d’une traduction d’œuvres de Bède le Vénérable : Saints et églises du nord de l’Angleterre (Vie des abbés, Lettre à Ecgbert, Vie en prose de Cuthbert)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet CAST (Chronique anglo-saxonne en traduction) avec Arnaud Lestremau (Nanterre) et le Pôle du document numérique (Caen, MRSH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-rédacteur en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food & History</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animateur de la page « Alimentation » du portail Ménestrel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des réseaux scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société des Historiens Médiévistes de l’Enseignement Supérieur Public (SHMESP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau Modernités Médiévales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’International Society for the Study of Early Medieval England (ISSEME)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société internationale arthurienne (membre du bureau de la branche française)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participant au programme international « À la recherche des communautés du haut Moyen Âge : formes, pratiques, interactions » (Paris I – École française de Rome – Padoue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise, valorisation, communication et formations données</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages destinés au grand public : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2007 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentations médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses, 2009 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roi Arthur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, PUF, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences enregistrées sur CD : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roi Arthur : figure historique ou légendaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Frémeaux, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles de vulgarisation dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et images médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, etc. ; coordination du n° 26 d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et images médiévales thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Celtes au Moyen Âge ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, août-octobre 2011) et du n° 442 de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vikings : Une saga européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, décembre 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Notices dans les dictionnaires </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dir. B. Dumézil, 2016) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dir. C. Charle et D. Roche, 2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conférences à destination du grand public ; participation à l’université populaire du film d’histoire de Pessac ; cycle de conférences sur les vikings à l’Université de Montréal, mai 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Émissions de radio : France Culture, RTL, Radio-Télévision Suisse Romande, Radio-Télévision Belge Francophone.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Commissariat d’exposition : (avec Christine Hoët-Van Cauwenberghe et Christophe Hugot) « Mémoires de Trajan, mémoires d’Hadrien » (Lille, 11 septembre – 11 octobre 2017 ; Boulogne-sur-Mer, 16 octobre – 10 novembre 2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultations pour des publications destinées à la jeunesse (éditions Bayard, éditions Milan, Pandacraft).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises pour l’ANR (2017) et pour l’EPHE (2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formations à destination des doctorants et des personnels de documentation : « Comment fonctionne une revue en SHS ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bède le Vénérable : Écrits sur les saints et les églises du nord de l'Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2026, La Roue à livres, 9782251458410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord. De la Préhistoire à la fin de l'âge viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-210-4757-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et politique dans les mondes nordiques et normands médiévaux (IXe-XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lucas-Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mathey-Maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 2024, 978-2-38185-223-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunyach, Jean-François; Gautier, Alban. 2018, Histoire, Presses universitaires de Rennes, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi Arthur : figure historique ou légendaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frémeaux &amp; Associés, 2018, Figures de l'histoire, Frémeaux &amp; Associés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur, la mer et la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Szkilnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 26, 2017, Rencontres. Série Civilisation médiévale, 978-2-406-06103-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beowulf au paradis. Figures de bons païens dans l’Europe du Nord au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne, 149, 2017, Histoire ancienne et médiévale, 9791035101336. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.29157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa licence d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Galvez-Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studyrama, 2015, 978-2759030750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues d'Angleterre : au-delà du bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 68, 2015, Médiévales, 978-2-84292-430-0. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tétrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349, 2015, Histoires des Bretagnes 5, 9791092331219. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ncr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges, communications et réseaux dans le haut Moyen Âge. Études et textes offerts à Stéphane Lebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban et Martin, Céline. Brepols, 14, pp.296, 2011, HALMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentations médiévales, Ve-XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 176p., 2009, Le Monde. mondes médiévaux, 978-2729843502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festin dans l'Angleterre anglo-saxonne, Ve-XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Massacre of the Long Knives from ‘Nennius’ Onwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Brégaint; Ingvil Brügger Budal; Jens Eike Schnall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Feast in the Arthurian World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Bergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2026, Bryggen Papers, 978-82-93904-03-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 32 du Comité National de la Recherche Scientifique : « Mondes anciens et médiévaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture du Comité National de la Recherche Scientifique – Édition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.753-777, 2025, 978-2-271-15362-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05524267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Joye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois barbares. Dire le droit et le pouvoir en Occident après la disparition de l'Empire romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.269-275, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés héroïques et profondeur historique dans le Beowulf et les Gododdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Leleu; Charles Mériaux; Régine Le Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et communautés dans les sociétés du haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.287-303, 2025, Haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge, t. 3 : Transversales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.9-19, 2024, Points Histoire, 979-10-414-1957-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge viking (VIIIe-XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge, t. 1 : Le Premier Moyen Âge. La sortie du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.339-363, 2024, Points Histoire, 978-2-7578-9943-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Césars chez Geoffroy de Monmouth et Wace. Sources antiques et médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Descorps-Declère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Hüe; Françoise Laurent; Michel Vital Le Bossé; Laurence Mathey Maill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wace : auteur, créateur, écrivain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paradigme, 2024, Medievalia, 978-2-868-785-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasting and Fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcelo Cândido da Silva; Isabelle Cartron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to the material culture of ancient societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-56, 2024, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/vademecum3.9782356133939.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boire et manger comme au Moyen Âge : représentations et usages contemporains de l’alimentation médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Valois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger à l’époque des bastides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bastides 64 et le Cercle Historique de l’Arribère, pp.13-24, 2024, 978-2-918404-51-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerriers solitaires, guerriers solidaires. Le combat dans la littérature héroïque anglo-saxonne, entre acte singulier et expérience de la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loré, Vito; Bührer-Thierry, Geneviève; Le Jan, Régine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en commun durant le haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-184, 2024, Haut Moyen Âge, 978-2-503-60689-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre et commander : le roi et ses guerriers dans la poésie vernaculaire du long Xe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Marie-Agnès Lucas-Avenel; Laurence Mathey-Maille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et politique dans les mondes nordiques et normands médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-53, 2024, Symposia, 978-2381852232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vikings et la matière du Nord dans les cultures contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Levesque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Vikings et des Normands. Imaginaires et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouest-France, pp.172-181, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion to Christianity as Cultural Exchange? Medieval Examples and Comparative Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egawa, Atsushi; Smith, Marc; Tanabe, Megumi; Wijsman, Hanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons médiévaux d'Orient et d'Occident, Regards croisés entre France et Japon 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.87-100, 2022, 9791035108410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vikings aux Vikings : portraits des “hommes du Nord”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Filippo, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vikings !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les moutons électriques, pp.9-27, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la table des moines à la table impériale : Byzance, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.381-403, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tables romaines, barbares et chrétiennes : l'Antiquité tardive, IIIe-VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.359-379, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, cuisiner en Occident, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.405-425, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercure, Woden, Óðinn. Nommer Odin dans les mondes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bauduin, Pierre; Lebouteiller, Simon; Bourgeois, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transferts culturels dans les mondes normands médiévaux (VIIIe–XIIe siècle) : objets, acteurs et passeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-154, 2021, CELAMA, 978-2-503-59366-1. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.CELAMA-EB.5.123611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.199-213, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazel, Florian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.693-700, 2021, 978-2-02-146035-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeûnes et festins en Europe occidentale, VIIe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.427-445, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio aux fourneaux… du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quellier, Florent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation. De la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.446-451, 2021, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la cour du roi Alfred (871-899) : entre Charlemagne et Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Ma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité interdite, palais impériaux et cours royales. Les symboles du pouvoir impérial et monarchique en Orient et en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.179-192, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté par l'eau ou malgré l'eau. Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Westerdahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban; Malbos, Lucie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, , pp.5-21, 2020, Haut Moyen Âge, 978-2-503-58551-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the Britons? La légende arthurienne et la quête d’une identité britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maes, Jean-Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands récits occidentaux. 3. Le pilier européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liber, pp.51‑77, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan et Hadrien dans les îles Britanniques aux premiers siècles médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-275, 2020, 978-2-7574-3024-8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.92223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweetness and Bitterness: The Sense of Taste in and around Anglo-Saxon England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clegg Hyer, Maren; Owen-Crocker, Gale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sense and Feeling in Daily Living in the Early Medieval English World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University Press, pp.54-69, 243-246, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homélie de Cambrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benrubi, David-Jonathan; Laforge, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors. Catalogue de l’exposition Trésors présentée au Labo-Cambrai du 23 juin au 30 novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Labo, pp.130-133, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Mémoires de Trajan, mémoires d'Hadrien, des portraits en miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist, Stéphane; Gautier, Alban; Hoët-van Cauwenberghe, Christine; Poignault, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-30, 2020, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic Moreau; Esther Dehoux; Alban Gautier; Claire Barillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire - Archéologie - Histoire de l'Art. Master 2017. Actes du IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-15, 2020, PUS 1920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">文化交流としてのキリスト教への改宗？ 中世の事例と比較に向けた視座</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Narikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egawa Atsushi; Smith, Marc; Tanabe Megumi; Wijsman, Hanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">東西中世のさまざまな地平. フランスと日本の交差するまなざし - Horizons médiévaux d’Orient et d’Occident. Regards croisés entre France et Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chisen Shokan, pp.61-78, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bons païens des temps passés dans l'Irlande chrétienne du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taussig, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vertu des païens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.389-407, 2019, 9782841749126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que mangeait-on au Moyen Âge ? Quelques réflexions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodinier, Bernard; Neveux, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la fourche à la fourchette, pour une histoire normande de l'alimentation (Actes du 53e Congrès organisé par la Fédération des sociétés historiques et archéologiques de Normandie, Alençon, 17-20 octobre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Fédération des sociétés historiques et archéologiques de Normandie, pp.21-30, 2019, Congrès des sociétés historiques et archéologiques de Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armed Bands on Both Sides of the Channel: Can We Track Individual Viking Gangs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barroca, Mário Jorge; Coelho Ferreira da Silva, Armando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mil anos da incursão normanda ao castelo de Vermoim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CITCEM, pp.27-38, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mur d’Hadrien dans l’historiographie insulaire du haut Moyen Âge (VIe-Xe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podvin, Jean-Louis; Roulet, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des forts et des ports. Hommages à Joëlle Napoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.79-92, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent ans après Chadwick : faire l’histoire des Âges héroïques des Bretagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouget, Hélène; Coumert, Magali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel Moyen Âge ? La recherche en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, CRBC – UBO, pp.157-173, 2019, Histoires des Bretagnes, 979-10-92331-45-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moreau, Dominic; Dehoux, Esther; Gautier, Alabn; Barillé, Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire - Archéologie - Histoire de l'Art. Master 2016. Actes du IIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 24-25 mai 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-15, 2019, PUS 1919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’exclu et mécanismes de l’exclusion au temps de Bède le Vénérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joye, Sylvie; La Rocca, Maria Cristina; Gioanni, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction sociale du sujet exclu, IVe-XIe siècle : discours, lieux et individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-82, 2019, Haut Moyen Âge, 9782503576053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre Livre des Invasions ? Reconceptualiser l’histoire de l’Irlande médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downham, Clare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunyach, Jean-François; Gautier, Alban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.43-60, 2019, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légende du Graal et Légende arthurienne : mythes polymorphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Charle; Daniel Roch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.855-857, 2018, 978-2-330-10643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune Alfred et les vikings. De la coopération à la confrontation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Jan, Régine; Bührer-Thierry, Geneviève; Gasparri, Stefano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopétition. Rivaliser, coopérer dans les sociétés du haut Moyen Âge (500-1100)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.217-230, 2018, Haut Moyen Âge, 31, 978-2-503-57634-3. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.114223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">610. Les Irlandais ont-ils rechristianisé la Gaule franque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boucheron, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.118‑123, 2018, Points Histoire, 9782021336290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charle, Christophe; Roche, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.457-458, 2018, 978-2-330-10643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitby monastère dynastique. Rois et abbesses dans la Northumbrie du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Destephen, Sylvain; Dumézil, Bruno; Inglebert, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (2), Association des amis du centre d'histoire et civilisation de Byzance, pp.357-377, 2018, Travaux et mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté de destins ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bensimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Berthezène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle de Champs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Dunyach; Alban Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes britanniques, une communauté des destins?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-18, 2018, 978-2-7535-7485-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diaspora viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumézil, Bruno; Joye, Sylvie; Mériaux, Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontation, échanges et connaissance de l’autre au nord et à l’est de l’Europe, de la fin du VIIe siècle au milieu du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.347-364, 2017, Didact. Histoire, 978-2-7535-5916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmundum atque exsecrabile. Retour sur la question de l’hippophagie dans l’Europe du Nord et du Nord-Ouest au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dierkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Horard; Bruno Laurioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire de la viande. Fabrique et représentations de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires François Rabelais, pp.189‑211, 2017, Tables des hommes, 978-2-7535-5349-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tres cyulae. Portrait des Saxons en navigateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Michelle Szkilnik; Marc Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur, la mer et la guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Classiques Garnier, pp.47-66, 2017, Rencontres - Civilisation médiévale, 978-2-406-06103-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumézil, Bruno; Joye, Sylvie; Mériaux, Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontation, échanges et connaissance de l’autre au nord et à l’est de l’Europe, de la fin du VIIe siècle au milieu du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99‑115, 2017, Didact. Histoire (Rennes), 978-2-7535-5916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbares, païens et fréquentables. Réflexions sur l’absence de martyrs aux mains des Anglo-Saxons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bozoky, Edina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les saints face aux barbares au haut Moyen Âge. Réalités et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95‑108, 2017, Histoire (Rennes), 978-2-7535-5394-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie du Nord. Les mondes nordiques comme terrain de rencontre et de circulation des idées religieuses dans les siècles centraux du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire monde, jeux d’échelles et espaces connectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81‑93, 2017, Actes du XLVIIe Congrès de la SHMESP (Arras, 26-29 mai 2016), 979-10-351-0131-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources électroniques sur l'alimentation médiévale : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurioux, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la nature à la table au Moyen Âge : l'acquisition des aliments. Actes du 138e Congrès national des sociétés historiques et scientifiques, « Se nourrir : pratiques et stratégies alimentaires », Rennes, 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-51, 2017, Actes des congrès des sociétés historiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au miroir de la violence : Anglais et Scandinaves au début du XIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-142, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating Out in the Early and High Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Cultural History of Food in the Medieval Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg, pp.91-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Géographie, communications, cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Gautier; Sébastien Rossignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mer du Nord à la mer Baltique. Identités, contacts et communications au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEGES - Université Charles-de-Gaulle Lille 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-25, 2012, Histoire et littérature du Septentrion (IRHiS), 9782490296217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pratiques de distinction des clercs anglo-saxons : entre condamnations et accommodements avec le siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie et pratiques des élites au haut Moyen Âge : conception, perception et réalisation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Brepols Publishers, pp.291-308, 2011, Haut Moyen Âge, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.1.100121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverser la Manche au tournant du VIIe siècle : réseaux politiques et systèmes de communication au temps de l'émergence de Quentovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dieryck, Laurence; Lebecq, Stéphane; Béthouart, Bruno; Verslype, Laurent; Leroy, Inès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quentovic : environnement, archéologie, histoire : actes du colloque international de Montreuil-sur-Mer, Étaples et Le Touquet et de la journée d'études de Lille sur les origines de Montreuil-sur-Mer (11-13 mai 2006 et 1er décembre 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du conseil scientifique de l'Université Charles-de-Gaulle, Lille 3, pp.221-235, 2010, Collection UL3. Travaux &amp; recherches, 978-2-84467-123-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jérémiades de Gildas, ou la question d'un &amp;quot;Âge d'Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Coumert; Hélène Tétrel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des Bretagnes 1. Les mythes fondateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Bretonne et Celtique - Université de Bretagne Occidentale; Éditions du CRBC, pp.99-117, 2010, Histoires des Bretagnes, 978-2-901737-85-8. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13c06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger de la viande, signe extérieur de richesse ? Le cas des îles Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Devroey, Jean-Pierre; Feller, Laurent; Le Jan, Régine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élites et la richesse au haut Moyen Âge : [actes de la 7e rencontre de Bruxelles des 13, 14 et 15 mars 2008]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.285-303, 2010, Collection Haut Moyen Âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routeways between England and the Continent in the Tenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Rollason; Conrad Leyser; Hannah Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">England and the Continent in the Tenth Century. Studies in Honour of Wilhelm Levison (1876-1947)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Brepols Publishers, pp.17-34, 2010, Studies in the Early Middle Ages, 978-2-503-53871-6. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.SEM-EB.3.4691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion et christianisation des Barbares : le cas de l'Europe du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Béthouart; Gérard Cholvy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La christianisation à travers l'histoire XIVe Université d'été, Carrefour d'histoire religieuse, Albi, juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (8), Maison de la Recherche en Sciences humaines, pp.21-31, 2009, Les Cahiers Du Littoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations transmanche aux IVe et Ve siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se déplacer du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 16-24, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours égalitaire et pratiques hiérarchiques dans les guildes anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiérarchie et stratification sociale dans l'Occident médiéval (400-1100)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.343-358, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saxons et Normands à table (fin XIe - début XIIe siècle) : frontières et identités dans l'øeuvre des historiens anglo-normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.101-113, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards ethnographiques sur le rebord du monde : les modèles alimentaires méditerranéens dans l'Angleterre du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et discours alimentaires en Méditerranée de l'Antiquité à la Renaissance Actes du 18e colloque de la Villa Kérylos, 4-5-6 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, p. 293-315, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table de Bède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bède le Vénérable entre tradition et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceges textendash Université Lille III, p. 209-220, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Un chevalier et un dragon : un témoin de la cour Plantagenêt au château de Caen au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Histoire - Millénaire de Caen 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05022457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures d’Amleth le guerrier dans The Northman de Robert Eggers (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médiévalisme - Des usages contemporains du Moyen Âge (LAMOP - Paris I Panthéon Sorbonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aude Mairey, Mar 2023, Paris &amp; en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portes du hall : quelques remarques sur la polarisation d'un espace festif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges/Seuils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Nancy, France. pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord, au cœur de l’histoire européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ayhyprvxd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amleth le guerrier, de Saxo Grammaticus à Robert Eggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.149-166. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, migrations, genre, climat : des questions de l’âge viking ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Guerriers du Nord, 84, pp.177-203. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danelaw : l'Angleterre sous la loi des Danois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bataille de Brunanburh : présentation, traduction et commentaire d’un poème du Xe siècle tiré de la Chronique anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tabularia.6873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter is Medieval. Représentations modernes et contemporaines des Nords médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Wilkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Parsis-Barubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dierkens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.119-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le fait religieux dans les séries Vikings et The Last Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.71-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernacular languages in the long ninth century: towards a connected history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03044181.2021.1972693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering and Forgetting Pagan Kings of the Danes in the Eleventh Century. Diverging Choices Within an Early Christian Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.285-303. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03468755.2019.1622280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries télévisées, entre Moyen Âge et médiévalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Moyen Âge en séries, 78, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime des boissons dans l’œuvre de Jonas de Bobbio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'alimentation dans l'Antiquité tardive, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">シャルルマーニュの食卓にて ― カロリング期ヨーロッパにおける飲食 (Sharurumanyu no shokutaku nite: Karoringuki yoropa ni okeru insyoku)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midori Inoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shi'en. The Journal of Historical Studies, Rikkyo University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (2), pp.198‑223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrans de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlemagne, le brie et le roquefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vikings et les îles Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les vikings, 391, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le père, le fils et le faussaire : de Constantin III au Roi Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tyrans de Bretagne. “Une province fertile en tyrans” : Figures d’empereurs et d’usurpateurs romains dans l’île de Bretagne depuis le IIe siècle, 8, pp.98-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold, Harald, Guillaume et les autres : prétentions et prétendants à la succession d'Édouard le Confesseur (1042-1066)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les couronnements royaux de Guillaume Ier et de Mathilde (1066, 1068) : la Normandie, l’Angleterre, l’Europe, 69 (1), pp.29-56. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/annor.691.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paradis sans corps ? Festins célestes et ivresses spirituelles dans l’Angleterre anglo-saxonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le corps au Moyen Âge : anthropologie, histoire, littérature (2e partie). Corps lointains, corps de l’Au-delà, 123 (2), pp.243-268. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rlr.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le banquet, une sociabilité alimentaire et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les vikings, 391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrans de Bretagne : histoire et réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tyrans de Bretagne. “Une province fertile en tyrans” : Figures d’empereurs et d’usurpateurs romains dans l’île de Bretagne depuis le IIe siècle, 8, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval ou baleine ? Les noms du morse dans les mondes septentrionaux (IXe-milieu du XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Animaux aquatiques et monstres des mers septentrionales (imaginer, connaître, exploiter, de l’Antiquité à 1600), 53 (1), pp.175-183. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une principauté viking en Gascogne ? À propos d'une imposture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (1), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/annor.681.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’ecclesia dans l’Europe médiévale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74, pp.165-178. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ele wyxt on treowum : usages et ignorances de l'huile d'olive en Angleterre et dans le nord de l'Europe au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Religion, animaux et quotidien au Moyen Âge. Études offertes à Alain Dierkens à l'occasion de son soixante-cinquième anniversaire, 96 (1), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rbph.2018.9177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butlers and dish-bearers in Anglo-Saxon courts: household officers at the royal table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (248), pp.269-295. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2281.12181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique sino-japonaise (wakan) à l’époque de Heian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Roman du Genji et société aristocratique au Japon, 72, pp.39-56. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontations, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle : Bibliographie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 439, pp.141-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et mode d'action des bandes armées vikings : quelques réflexions sur la seconde moitié du IXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues de l’Angleterre médiévale : au-delà du bilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Langues d'Angleterre, 68, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la légende arthurienne : six théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Adderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (59), pp.183-193. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.6173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassail, drinchail et savoir-vivre, ou la disqualification culturelle d'une élite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les îles britanniques : espaces et identités, 19, pp.11-26. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.11979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chrétienté anglo-saxonne (VIIe-XIe siècle) : à propos de quelques publications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chrétienté anglo-saxonne (VIIe-XIe siècle) : à propos de quelques publications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56, pp.151-168. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.5601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitality in pre-viking Anglo-Saxon England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (1), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-0254.2009.00243.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hall et le monde au temps de Bède et de Cædmon : de l'architecture à la mythologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales, Mélanges de langue, littérature et civilisation offerts à André Crépin à l'occasion de son quatre-vingtième anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, p. 163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du hareng pour les princes, du hareng pour les pauvres (IXe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 1. Boire et manger aux Pays-Bas. De la sacro-sainte pomme de terre à la purée de piment, p. 25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Parks in Sussex and the Godwinesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-Norman Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 29, p. 51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du hareng pour les princes, du hareng pour les pauvres, IXe-XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05260397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant le hall anglo-saxon : modèles insulaires et évolution des valeurs (Ve-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 13/2, p. 333-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger et boire à la mode étrangère : adoption, adaptation et rejet des pratiques festives continentales dans la Grande-Bretagne du viie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.37-52. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.1550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bière pour les enfants ? Usages et statut des boissons dans les établissements religieux anglais aux Xe-XIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire médiévale et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 19, p. 99-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger et boire à la mode étrangère : adoption, adaptation et rejet des pratiques festives continentales dans la Grande-Bretagne du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 51, p. 37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palais, itinéraires et fêtes alimentaires des rois anglo-saxons aux Xe et XIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 4-1, p. 29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif du festin dans les sources narratives anglo-saxonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des anglicistes médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 68, p. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcuin, la bière et le vin : comportements alimentaires et choix identitaires dans la correspondance d'Alcuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, t. 111. Alcuin de York à Tours : écriture, pouvoir et réseaux dans l'Europe du Haut Moyen Âge, p. 431-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerriers du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerriers du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire – Archéologie – Histoire de l’Art. Master 2017. Actes du IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve d'Ascq, 16-17 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Villeneuve d’Ascq (Lille), France. Presses universitaires du Septentrion, 2020, PUS 1920, 9782757429358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d’Hadrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoët-van Cauwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poignault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d’Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq (Lille), France. 1938, Presses universitaires du Septentrion, 2020, Histoire et civilisations, 978-2-7574-3024-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Malbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés maritimes et insulaires du premier Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Boulogne-sur-mer, France. 38, Brepols, 222 p., 2020, Haut Moyen Âge (HAMA), 978-2-503-58551-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02514061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire – Archéologie – Histoire de l’Art. Master 2016. Actes du IIe Colloque des étudiants de master en Sciences historiques et artistiques de Lille (Villeneuve-d’Ascq, 24-25 mai 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2019, PUS 1919, 9782757429358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernacular Languages in the Long Ninth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Gittos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medieval History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (4-5), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux marins. Savoirs arabes et transmission au monde latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, [114 p.-, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyen Âge en séries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, 2020, Médiévales. Langues, Textes, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautier, Alban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échos du Craham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://craham.hypotheses.org/category/bandes-de-guerriers, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’ombre de Tacite et du Beowulf ? Les bandes armées dans l’Histoire ecclésiastique de Bède le Vénérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://craham.hypotheses.org/2127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Dis-moi ce que tu manges, je te dirai ce que tu es” : Alimentation et Identité(s) à travers les âges et les civilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://craham.hypotheses.org/1866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les dynamiques internes des bandes armées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bandes de guerriers et clientèles armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://craham.hypotheses.org/2103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Nords médiévaux : pratiques et politiques contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, http://rim-nor.hypotheses.org/629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les Vikings nous fascinent-ils autant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des Dark Ages en histoire médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin du multilinguisme dans The Boke of Noblesse et son Codicille de William Worcester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.7536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6947ADC"/>
+    <w:nsid w:val="159C2A4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4199528E"/>
+    <w:nsid w:val="8D236C50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D45BDEE2"/>
+    <w:nsid w:val="00663C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54DACA08"/>
+    <w:nsid w:val="8C8497AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="698794C2"/>
+    <w:nsid w:val="E26D267B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8C5E31E9"/>
+    <w:nsid w:val="5AFF56DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="18F347C3"/>
+    <w:nsid w:val="482FFD8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="556B44F7"/>
+    <w:nsid w:val="26B3DD10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="77AD5C95"/>
+    <w:nsid w:val="3885967F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8665-4069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086242571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17503397" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052511356" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coviaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/les-mondes-du-nord/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lucas-Avenel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathey-Maille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Szkilnik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.29157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02478910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pouzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/medievales/7467" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary German" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne T&#233;trel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Baudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rossignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2803" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boap.uib.no/index.php/bryggen/issue/view/509" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04961838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503606897-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04961834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/feasting-and-fasting/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum3.9782356133939.11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100623190" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04117192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03825275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03381392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176876v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03564890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503593661-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CELAMA-EB.5.123611" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03381391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02879343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Westerdahl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100402810" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92223" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03096580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03182337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461395v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho&#235;t-van Cauwenberghe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02895507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narikawa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barill&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324641v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02972065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503576053-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Downham, Clare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4751" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131617v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131682v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131671v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114223" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/24786" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=7266" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186842v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186802v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dierkens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366696v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2828" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2814" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.1.100121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-TV1F0LH8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312650v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c06" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEM-EB.3.4691" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-0P0GGK50-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311100v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311101v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349502v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ayhyprvxd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05022457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Coulon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023902v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barabino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.940" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117207v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12515" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329936v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.6873" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03491942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wilkin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parsis-Barub&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03491931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03330555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1972693" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03468755.2019.1622280" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935326v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186049v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02510368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167197v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Inoue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186254v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.691.0029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186052v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457374v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.2022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131309v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2018.9177" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131715v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delliaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a15" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131624v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0173" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133363v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles West" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8743" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186863v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2281.12181" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133365v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Smits" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8043" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131209v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7473" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11979" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131216v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Adderley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6173" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312647v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0254.2009.00243.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6ZK319X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5601" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312698v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260397v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310481v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310483v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310489v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131220v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1550" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310482v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310486v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310485v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279616v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fresnel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493995v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461361v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benoist" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493992v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064717v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460644v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gittos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133027v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133030v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133358v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133039v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131607v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131756v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133366v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7536" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alban-gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8665-4069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086242571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17503397" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052511356" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coviaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/les-mondes-du-nord/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lucas-Avenel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathey-Maille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Szkilnik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.29157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Galvez-Behar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02478910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pouzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/medievales/7467" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary German" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne T&#233;trel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Baudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ncr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rossignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2803" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boap.uib.no/index.php/bryggen/issue/view/509" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04961838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04961834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824270v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/feasting-and-fasting/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum3.9782356133939.11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503606897-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100623190" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04117192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03825275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03564890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503593661-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CELAMA-EB.5.123611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03381391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03381392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03176890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02879343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Westerdahl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03182337v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100402810" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92223" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03096580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461395v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho&#235;t-van Cauwenberghe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barill&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02895507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narikawa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02324641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02972065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503576053-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Downham, Clare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114223" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131682v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131617v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Champs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4751" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186802v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dierkens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/24786" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=7266" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366696v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2828" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/2814" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.1.100121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-TV1F0LH8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13c06" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEM-EB.3.4691" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-0P0GGK50-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311100v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311101v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05022457v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Coulon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barabino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ayhyprvxd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.940" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12515" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329936v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.6873" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03491942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wilkin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Parsis-Barub&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03491931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03330555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2021.1972693" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145602v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03468755.2019.1622280" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935326v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02510368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167197v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Inoue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186254v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484529v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.691.0029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457374v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.2022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131588v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delliaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131624v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.681.0173" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133363v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles West" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8743" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131309v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2018.9177" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186863v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2281.12181" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Smits" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8043" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548692v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131209v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7473" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131216v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Adderley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6173" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312651v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11979" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312698v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131200v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5601" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312647v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0254.2009.00243.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6ZK319X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310489v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260397v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310481v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131220v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1550" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310482v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310486v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310488v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310485v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279616v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fresnel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493995v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461361v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benoist" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02493992v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03779251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460644v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gittos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03064717v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133027v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133030v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133358v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133039v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131607v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131756v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133366v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7536" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>