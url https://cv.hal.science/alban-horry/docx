--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -551,282 +551,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alcool à Lyon et dans sa région au début du XXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le souterrain médiéval de la Croix-Blanche à Sardon (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surmely Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, https://journals.openedition.org/racf/4068</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944329v1</w:t>
+                <w:t xml:space="preserve">hal-03225123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le souterrain médiéval de la Croix-Blanche à Sardon (Puy-de-Dôme)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Surmely Frédéric</w:t>
+                <w:t xml:space="preserve">L’alcool à Lyon et dans sa région au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alcools, 47, pp.70-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.5608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225123v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le hameau moderne abandonné de Pré-Rigot (Compains, Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surmely Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1494,165 +1494,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terra incognita ? Céramiques et archéologie des temps modernes à Lyon</w:t>
+                <w:t xml:space="preserve">La céramique dans la moyenne vallée du Rhône (VIe-XIIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 314, pp.98-102</w:t>
+              <w:t xml:space="preserve">Documents d'archéologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98, pp.363-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00525755v1</w:t>
+                <w:t xml:space="preserve">halshs-00525159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique dans la moyenne vallée du Rhône (VIe-XIIIe s.)</w:t>
+                <w:t xml:space="preserve">Terra incognita ? Céramiques et archéologie des temps modernes à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 98, pp.363-406</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 314, pp.98-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00525159v1</w:t>
+                <w:t xml:space="preserve">halshs-00525755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un établissement agricole du XIIIe siècle à Beaumont, lieu-dit La Mouraude (Puy-de-Dôme)</w:t>
               </w:r>
@@ -2292,381 +2292,508 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01786084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riom, Chemin des Vignes (Puy-de-Dôme, Auvergne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gauthier</w:t>
+                <w:t xml:space="preserve">Du marais à la ville : autour du site des halles de Chambéry (Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Fournand</w:t>
+                <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34692/ascd-bh53⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ALPARA - Maison de l'Orient et de la Méditérrannée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, 448 p., 2025, Documents d'archéologie en Rhônes-Alpes et en Auvergne (DARA), 978-2-9596210-7-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549233v1</w:t>
+                <w:t xml:space="preserve">hal-05590843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïences et majoliques du XVe au XVIIe siècle en France et en Belgique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riom, Chemin des Vignes (Puy-de-Dôme, Auvergne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Ravoire</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Fournand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 2021, Documents d’archéologie préventive 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/ascd-bh53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493800v1</w:t>
+                <w:t xml:space="preserve">hal-03549233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poteries du quotidien en Rhône-Alpes. XVIe, XVIIe, XVIIIe siècles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faïences et majoliques du XVe au XVIIe siècle en France et en Belgique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Ravoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne / Maison de l’Orient et de la Méditerranée. Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne / Maison de l’Orient et de la Méditerranée, 43, 2015, Documents d’Archéologie en Rhône-Alpes et Auvergne, 978-2-916125-10-7</w:t>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon, 2016, 978-2-36441-194-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493752v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poteries du quotidien en Rhône-Alpes. XVIe, XVIIe, XVIIIe siècles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne / Maison de l’Orient et de la Méditerranée. Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne / Maison de l’Orient et de la Méditerranée, 43, 2015, Documents d’Archéologie en Rhône-Alpes et Auvergne, 978-2-916125-10-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poteries de Lyon. 1500-1850</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions lyonnaises d'art et d'histoire, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2676,203 +2803,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se nourrir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre en montagne au Moyen Âge, Les objets racontent l’histoire de l’argenteria de Brandis. Huez-Alpe d’Huez – XIIe-XIVe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIHAM, pp.107-188, 2024, 978-2-9568426-9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04928213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9. Le site après l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2881,200 +3008,200 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.543-550, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.7013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de dépotoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammarion; Inrap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.224-231, 2021, 9782080234704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/flam.garci.2021.01.0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Premiers éléments pour un répertoire des céramiques médiévales roannaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3101,854 +3228,854 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle - milieu XV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARA | 49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara, MOM Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-160, 2020, 9782916125145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.alpara.5172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faïencerie de Sainte-Catherine-du-Mont. L’apport de l’archéologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECI (L.).- dir. De la rose à l’oiseau. Productions céramiques annéciennes. Fin XVIIIe-début XIXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20 (20), Haute-Savoie - Le Département, pp.22-35, 2016, Culture 74 - Collection d'ouvrages, 978-2-84997-035-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un air d’Italie : les faïences de Lyon au XVIe siècle. L’apport de l’archéologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faïences et majoliques du XVe au XVIIe siècle en France et en Belgique. Pour un bilan des connaissances archéologiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.29-60, 2016, 978-2-36-441-194-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anse, l’établissement de la Citadelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludna et Asa Paulini, deux étapes antiques du Val de Saône sur le route de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, 2014, DARA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques médiévales et modernes en Pays de Savoie. Morceaux choisis - Confort et décor : le poêle en terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mystères et boules de terre. Céramique en Pays de Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.44-49, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des ensembles de datation La vaisselle en terre cuite médiévale. Les terres cuites modernes et contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AYALA, Grégoire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon, Saint-Georges : archéologie, environnement et histoire d'un espace fluvial en bord de Saône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editons de la Maison des sciences de l’homme, pp.158-230, 2013, Documents d'archéologie française, 106, 978-2-7351-1125-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des ensembles de datation La vaisselle en terre cuite médiévale. Les terres cuites modernes et contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AYALA (G.).- dir. Lyon, Saint-Georges : Archéologie, environnement et histoire d’un espace fluvial en bord de Saône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 106, Editions de la Maison des Sciences de l'Homme, pp.158-230, 2013, Documents d'archéologie française, 978-2-7351-1125-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vaisselier lyonnais du XIVe au XVIe s. : vers la naissance de la céramique moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In : La cuisine et la table dans la France de la fin du Moyen Age. Caen : Publications du CRAHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRAHM, pp.299-316, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00525453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chauffage au poêle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BURNOUF (J.). Archéologie médiévale en France. Le second Moyen Age (XIIe-XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, p. 146, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00525451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments céramiques des environs de l'An Mil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Parron; Joëlle Tardieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De mémoires de Palais: archéologie et histoire du groupe cathédral de Valence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de Valence, p. 120, 2006, 978-2-902935-68-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00526092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Becker; Isabelle Parron-Kontis; Sophie Savaz-Guerraz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le musée Gadagne, archéologie et histoire au cœur d'un projet patrimonial à Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALPARA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.180-184, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00525289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3958,423 +4085,423 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon 9e (Rhône), 60 Avenue Barthélémy Buyer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Bonnet</w:t>
+                <w:t xml:space="preserve">Abbaye d'Entremont. Le cloître et l'aile occidentale (2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Franc</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2025, 116 p</w:t>
+              <w:t xml:space="preserve">Université Toulouse Jean Jaurès; TRACES UMR 5608. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05055319v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05440929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbaye d'Entremont. Le cloître et l'aile occidentale (2025)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Donati</w:t>
+                <w:t xml:space="preserve">Lyon 9e (Rhône), 60 Avenue Barthélémy Buyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alban Horry</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Toulouse Jean Jaurès; TRACES UMR 5608. 2025</w:t>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2025, 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-05440929v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abbaye canoniale d'Entremont et son environnement au Moyen Âge et à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delerce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laissus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Toulouse Jean Jaurès; TRACES UMR 5608. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05440913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charentay (Rhône), Zac Lybertec, tranche 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4382,1466 +4509,1466 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2025, 334 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Restitut (Drôme) Centre ancien - uniquement domaine public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dal Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2025, 261 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auvergne-Rhône-Alpes, Drôme, Romans-sur-Isère, 1929 chemin de Saint-Pierre</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Gagnol</w:t>
+                <w:t xml:space="preserve">Grane (Drôme), Route de Loriol, prieuré de Grâne : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Mauveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Frascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.234</w:t>
+              <w:t xml:space="preserve">INRAP Auvergne Rhône-Alpes. 2024, 446 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-05531035v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04633374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grane (Drôme), Route de Loriol, prieuré de Grâne : rapport de diagnostic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexia Lattard</w:t>
+                <w:t xml:space="preserve">Valence (Drôme), Place Saint-Jean : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP Auvergne Rhône-Alpes. 2024, 446 p</w:t>
+              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04633374v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence (Drôme), Place Saint-Jean : rapport de diagnostic</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t>
+                <w:t xml:space="preserve">Auvergne-Rhône-Alpes, Isère, Beauvoir-en-Royans, Rue du Dauphin, le Village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070402v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05531025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auvergne-Rhône-Alpes, Isère, Beauvoir-en-Royans, Rue du Dauphin, le Village</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+                <w:t xml:space="preserve">Abbaye d'Entremont. Le cloître-4 (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.140</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laissus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'archéologie Auvergne - Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-05531025v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbaye d'Entremont. Le cloître-4 (2024)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
+                <w:t xml:space="preserve">Auvergne-Rhône-Alpes, Drôme, Romans-sur-Isère, 1929 chemin de Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dal Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service régional de l'archéologie Auvergne - Rhône-Alpes. 2024</w:t>
+              <w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04774835v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05531035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie d'un faubourg dijonnais, première partie, Rive gauche de l'Ouche, quais et vestiges du faubourg Raines, le quartier des poissonniers.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abbaye d'Entremont. Le cloître-3 (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Franzini</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04152070v1</w:t>
+                <w:t xml:space="preserve">hal-04293321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbaye d'Entremont. Le cloître-3 (2023)</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+                <w:t xml:space="preserve">Pont-d'Ain (Ain), ZAC au Pont Rompu, Phase 1, Secteur C : rapport de fouille. Phase 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Saint Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293321v1</w:t>
+                <w:t xml:space="preserve">halshs-05070448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pont-d'Ain (Ain), ZAC au Pont Rompu, Phase 1, Secteur C : rapport de fouille. Phase 1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archéologie d'un faubourg dijonnais, première partie, Rive gauche de l'Ouche, quais et vestiges du faubourg Raines, le quartier des poissonniers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chopelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Franzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2023, pp.590</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boes</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070448v1</w:t>
+                <w:t xml:space="preserve">hal-04152070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (Rhône), 8 rue Basses- Verchères. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap ARA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon 5e] (Rhône), 15-17-19 rue de la Quarantaine : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Creuzieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service archéologique de la Ville de Lyon; Inrap Auvergne-Rhône-Alpes. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Vulbas (Ain), Rue des Claires Fontaines : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulin des Ecouges, commune de Saint-Gervais (Isère). Rapport de fouilles programmées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5863,525 +5990,525 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Grenoble-Alpes, LARHRA. 2021, pp.264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulin des Ecouges. Commune de Saint-Gervais (département de l'Isère). Rapport de fouille programmées 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Grenoble-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montbrison (Loire). Théâtre antique de Moingt, rapport archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE PUY-EN-VELAY, Haute-Loire, 22, rue Cardinal de Polignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Valérien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon 5ème (Rhône), 15 bis avenue du Point du Jour : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Treffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthy-sur-Léman (Haute-Savoie), Rue des pêcheurs. Un établissement littoral augustéen pérennisé aux portes de Thonon, rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6393,1011 +6520,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future médiathèque, Pont-du-Château (Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Valérien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon 5e (Rhône), 1 place Eugène Wernert : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Savignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Château de Montmorin, Montmorin (Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Valérien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05071080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montélimar (Drôme), ZAC «Les Portes de Provence» - Quartier Les Blaches du Couchant et Le Grand Pélican : rapport de fouilles : Lot n° 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ratsimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Léopold Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap RAA. 2015, 320 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique, In : Baud, A., Flammin, A., Zannettacci, M., Vienne (Isère) Eglise Saint-André-le-Haut, rapport d'opération d'archéologie programmée 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Belean Dhorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Thibaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arar - Archéologie et Archéométrie. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du mobilier céramique, In : Baud, A., Zannettacci, M., Flammin, A. et Supryk, A. Vienne (Isère) Eglise Saint-André-le-Haut, rapport d'opération d'archéologie programmée 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arar - Archéologie et Archéométrie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique, In : Baud, A., Zannettacci, M., Flammin, A. et Supryk, A. Vienne (Isère) Eglise Saint-André-le-Haut, fouille et étude du bâti, rapport d'opération d'archéologie programmée 2012</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Arar - Archéologie et Archéométrie. 2012</w:t>
+                <w:t xml:space="preserve">Clermont-Ferrand (Puy-de-Dôme, Auvergne), ZAC de Jaude ouest 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Ballut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¨pa Bescombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04748191v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clermont-Ferrand (Puy-de-Dôme, Auvergne), ZAC de Jaude ouest 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mobilier céramique, In : Baud, A., Zannettacci, M., Flammin, A. et Supryk, A. Vienne (Isère) Eglise Saint-André-le-Haut, fouille et étude du bâti, rapport d'opération d'archéologie programmée 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arnaud</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2012</w:t>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arar - Archéologie et Archéométrie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01131928v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECINES - CHARPIEU, Rhône, Rhône-Alpes. Le Montout, OL Land, Tranche 1, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7422,459 +7549,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap RAA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clermont-Ferrand (Puy-de-Dôme, Auvergne), Les Gravanches : Quartier militaire du Lieutenant colonel de la Blanchardière (92e RI; 138e BSMAT) (Puy-de-Dôme – Auvergne). Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap ARA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Jean-d'Ardières (Rhône) L'étang : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Treffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap RAA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhône-Alpes Rhône Limonest ZAC des Bruyères, Tranche 3, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap RAA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhône-Alpes Rhône Limonest ZAC des Bruyères, Tranche 1a, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap RAA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8021,51 +8148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Fr&#233;con-Jouve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duriez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Penon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41490" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5608" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03225123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bachelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Franklin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.2267" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493755v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ceci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saint-Jean Vitus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9658" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.213" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2010.1809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Donati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ascd-bh53" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hervieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0224" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5307" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.5172" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caparros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386971v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493794v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525453v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525451v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alpara.org/dara-documents-d-archeologie-en-rhone-alpes/29-dara-29-le-musee-gadagne-archeologie-et-histoire-au-coeur-d-un-projet-patrimonial-a-lyon.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delerce" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laissus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531035v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Mauveaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefoi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070402v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531025v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Franzini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04293321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070448v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saint Quinio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070816v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070919v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682484v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dormoy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314755v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Val&#233;rien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173651v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070323v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314871v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071080v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121934v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748144v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belean Dhorne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Thibaudet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748191v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131928v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Guy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#168;pa Bescombes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871029v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319281v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870989v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870978v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870917v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Fr&#233;con-Jouve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duriez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Penon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41490" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03225123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Loiseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bachelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Franklin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.2267" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493755v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ceci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saint-Jean Vitus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9658" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.213" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2010.1809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Donati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05590843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bocquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-58-du-marais-a-la-ville-autour-du-site-des-halles-de-chambery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ascd-bh53" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hervieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0224" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5307" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.5172" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caparros" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526092v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alpara.org/dara-documents-d-archeologie-en-rhone-alpes/29-dara-29-le-musee-gadagne-archeologie-et-histoire-au-coeur-d-un-projet-patrimonial-a-lyon.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delerce" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laissus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055317v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633374v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Mauveaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefoi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531025v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774835v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04293321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070448v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saint Quinio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152070v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Franzini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319295v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070816v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070919v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682484v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dormoy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314755v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Val&#233;rien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890379v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314871v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071080v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748144v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belean Dhorne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Thibaudet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Guy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#168;pa Bescombes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748191v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871029v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319281v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870989v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870978v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870917v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>