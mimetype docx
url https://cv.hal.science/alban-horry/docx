--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -551,282 +551,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le souterrain médiéval de la Croix-Blanche à Sardon (Puy-de-Dôme)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Surmely Frédéric</w:t>
+                <w:t xml:space="preserve">L’alcool à Lyon et dans sa région au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alcools, 47, pp.70-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.5608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225123v1</w:t>
+                <w:t xml:space="preserve">hal-02944329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alcool à Lyon et dans sa région au début du XXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le souterrain médiéval de la Croix-Blanche à Sardon (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surmely Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, https://journals.openedition.org/racf/4068</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944329v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le hameau moderne abandonné de Pré-Rigot (Compains, Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surmely Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1494,165 +1494,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique dans la moyenne vallée du Rhône (VIe-XIIIe s.)</w:t>
+                <w:t xml:space="preserve">Terra incognita ? Céramiques et archéologie des temps modernes à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 98, pp.363-406</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 314, pp.98-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00525159v1</w:t>
+                <w:t xml:space="preserve">halshs-00525755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terra incognita ? Céramiques et archéologie des temps modernes à Lyon</w:t>
+                <w:t xml:space="preserve">La céramique dans la moyenne vallée du Rhône (VIe-XIIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 314, pp.98-102</w:t>
+              <w:t xml:space="preserve">Documents d'archéologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98, pp.363-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00525755v1</w:t>
+                <w:t xml:space="preserve">halshs-00525159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un établissement agricole du XIIIe siècle à Beaumont, lieu-dit La Mouraude (Puy-de-Dôme)</w:t>
               </w:r>
@@ -3290,165 +3290,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faïencerie de Sainte-Catherine-du-Mont. L’apport de l’archéologie.</w:t>
+                <w:t xml:space="preserve">Un air d’Italie : les faïences de Lyon au XVIe siècle. L’apport de l’archéologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECI (L.).- dir. De la rose à l’oiseau. Productions céramiques annéciennes. Fin XVIIIe-début XIXe siècle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 20 (20), Haute-Savoie - Le Département, pp.22-35, 2016, Culture 74 - Collection d'ouvrages, 978-2-84997-035-5</w:t>
+              <w:t xml:space="preserve">Faïences et majoliques du XVe au XVIIe siècle en France et en Belgique. Pour un bilan des connaissances archéologiques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.29-60, 2016, 978-2-36-441-194-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493763v1</w:t>
+                <w:t xml:space="preserve">hal-01493761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un air d’Italie : les faïences de Lyon au XVIe siècle. L’apport de l’archéologie.</w:t>
+                <w:t xml:space="preserve">La faïencerie de Sainte-Catherine-du-Mont. L’apport de l’archéologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faïences et majoliques du XVe au XVIIe siècle en France et en Belgique. Pour un bilan des connaissances archéologiques. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.29-60, 2016, 978-2-36-441-194-4</w:t>
+              <w:t xml:space="preserve">CECI (L.).- dir. De la rose à l’oiseau. Productions céramiques annéciennes. Fin XVIIIe-début XIXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20 (20), Haute-Savoie - Le Département, pp.22-35, 2016, Culture 74 - Collection d'ouvrages, 978-2-84997-035-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493761v1</w:t>
+                <w:t xml:space="preserve">hal-01493763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anse, l’établissement de la Citadelle</w:t>
               </w:r>
@@ -4215,263 +4215,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05440929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon 9e (Rhône), 60 Avenue Barthélémy Buyer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Bonnet</w:t>
+                <w:t xml:space="preserve">L'abbaye canoniale d'Entremont et son environnement au Moyen Âge et à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Franc</w:t>
+                <w:t xml:space="preserve">Arnaud Delerce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laissus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2025, 116 p</w:t>
+              <w:t xml:space="preserve">Université Toulouse Jean Jaurès; TRACES UMR 5608. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055319v1</w:t>
+                <w:t xml:space="preserve">halshs-05440913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abbaye canoniale d'Entremont et son environnement au Moyen Âge et à l'époque moderne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Bochaton</w:t>
+                <w:t xml:space="preserve">Lyon 9e (Rhône), 60 Avenue Barthélémy Buyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2025, 116 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delerce</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-05440913v1</w:t>
+                <w:t xml:space="preserve">hal-05055319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charentay (Rhône), Zac Lybertec, tranche 5</w:t>
               </w:r>
@@ -4687,161 +4687,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grane (Drôme), Route de Loriol, prieuré de Grâne : rapport de diagnostic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Frascone</w:t>
+                <w:t xml:space="preserve">Auvergne-Rhône-Alpes, Drôme, Romans-sur-Isère, 1929 chemin de Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dal Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP Auvergne Rhône-Alpes. 2024, 446 p</w:t>
+              <w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04633374v1</w:t>
+                <w:t xml:space="preserve">halshs-05531035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valence (Drôme), Place Saint-Jean : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4850,786 +4854,782 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auvergne-Rhône-Alpes, Isère, Beauvoir-en-Royans, Rue du Dauphin, le Village</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+                <w:t xml:space="preserve">Grane (Drôme), Route de Loriol, prieuré de Grâne : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Mauveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Frascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.140</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Auvergne Rhône-Alpes. 2024, 446 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-05531025v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04633374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbaye d'Entremont. Le cloître-4 (2024)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
+                <w:t xml:space="preserve">Auvergne-Rhône-Alpes, Isère, Beauvoir-en-Royans, Rue du Dauphin, le Village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Service régional de l'archéologie Auvergne - Rhône-Alpes. 2024</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774835v1</w:t>
+                <w:t xml:space="preserve">halshs-05531025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auvergne-Rhône-Alpes, Drôme, Romans-sur-Isère, 1929 chemin de Saint-Pierre</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Gagnol</w:t>
+                <w:t xml:space="preserve">Abbaye d'Entremont. Le cloître-4 (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laissus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.234</w:t>
+              <w:t xml:space="preserve">Service régional de l'archéologie Auvergne - Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05531035v1</w:t>
+                <w:t xml:space="preserve">hal-04774835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbaye d'Entremont. Le cloître-3 (2023)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Donati</w:t>
+                <w:t xml:space="preserve">Archéologie d'un faubourg dijonnais, première partie, Rive gauche de l'Ouche, quais et vestiges du faubourg Raines, le quartier des poissonniers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chopelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Franzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2023, pp.590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293321v1</w:t>
+                <w:t xml:space="preserve">hal-04152070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pont-d'Ain (Ain), ZAC au Pont Rompu, Phase 1, Secteur C : rapport de fouille. Phase 1</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2023</w:t>
+                <w:t xml:space="preserve">Abbaye d'Entremont. Le cloître-3 (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070448v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie d'un faubourg dijonnais, première partie, Rive gauche de l'Ouche, quais et vestiges du faubourg Raines, le quartier des poissonniers.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pont-d'Ain (Ain), ZAC au Pont Rompu, Phase 1, Secteur C : rapport de fouille. Phase 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Saint Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cambou</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04152070v1</w:t>
+                <w:t xml:space="preserve">halshs-05070448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (Rhône), 8 rue Basses- Verchères. Rapport de diagnostic archéologique</w:t>
               </w:r>
@@ -5868,51 +5868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6170,51 +6170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6644,51 +6644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon 5e (Rhône), 1 place Eugène Wernert : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6747,216 +6747,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Montmorin, Montmorin (Puy-de-Dôme)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Valérien</w:t>
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314871v1</w:t>
+                <w:t xml:space="preserve">halshs-05071080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy : rapport de diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Bonnet</w:t>
+                <w:t xml:space="preserve">Château de Montmorin, Montmorin (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Valérien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Horry</w:t>
+                <w:t xml:space="preserve">Gérard Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05071080v1</w:t>
+                <w:t xml:space="preserve">hal-05314871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montélimar (Drôme), ZAC «Les Portes de Provence» - Quartier Les Blaches du Couchant et Le Grand Pélican : rapport de fouilles : Lot n° 6</w:t>
               </w:r>
@@ -7264,237 +7264,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clermont-Ferrand (Puy-de-Dôme, Auvergne), ZAC de Jaude ouest 2</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2012</w:t>
+                <w:t xml:space="preserve">Le mobilier céramique, In : Baud, A., Zannettacci, M., Flammin, A. et Supryk, A. Vienne (Isère) Eglise Saint-André-le-Haut, fouille et étude du bâti, rapport d'opération d'archéologie programmée 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arar - Archéologie et Archéométrie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131928v1</w:t>
+                <w:t xml:space="preserve">hal-04748191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique, In : Baud, A., Zannettacci, M., Flammin, A. et Supryk, A. Vienne (Isère) Eglise Saint-André-le-Haut, fouille et étude du bâti, rapport d'opération d'archéologie programmée 2012</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Arar - Archéologie et Archéométrie. 2012</w:t>
+                <w:t xml:space="preserve">Clermont-Ferrand (Puy-de-Dôme, Auvergne), ZAC de Jaude ouest 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Ballut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¨pa Bescombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04748191v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECINES - CHARPIEU, Rhône, Rhône-Alpes. Le Montout, OL Land, Tranche 1, Rapport de diagnostic</w:t>
               </w:r>
@@ -7690,51 +7690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Jean-d'Ardières (Rhône) L'étang : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7874,51 +7874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhône-Alpes Rhône Limonest ZAC des Bruyères, Tranche 1a, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8148,51 +8148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Fr&#233;con-Jouve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duriez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Penon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41490" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03225123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Loiseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bachelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Franklin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.2267" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493755v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ceci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saint-Jean Vitus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9658" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.213" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2010.1809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Donati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05590843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bocquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-58-du-marais-a-la-ville-autour-du-site-des-halles-de-chambery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ascd-bh53" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hervieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0224" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5307" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.5172" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caparros" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526092v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alpara.org/dara-documents-d-archeologie-en-rhone-alpes/29-dara-29-le-musee-gadagne-archeologie-et-histoire-au-coeur-d-un-projet-patrimonial-a-lyon.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delerce" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laissus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055317v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633374v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Mauveaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefoi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531025v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774835v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04293321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070448v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saint Quinio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152070v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Franzini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319295v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070816v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070919v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682484v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dormoy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314755v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Val&#233;rien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890379v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314871v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071080v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748144v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belean Dhorne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Thibaudet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Guy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#168;pa Bescombes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748191v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871029v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319281v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870989v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870978v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870917v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Fr&#233;con-Jouve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duriez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Penon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41490" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5608" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03225123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bachelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Franklin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.2267" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493755v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ceci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saint-Jean Vitus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9658" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.213" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2010.1809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Donati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05590843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bocquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-58-du-marais-a-la-ville-autour-du-site-des-halles-de-chambery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ascd-bh53" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hervieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0224" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5307" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.5172" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caparros" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01493794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526092v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alpara.org/dara-documents-d-archeologie-en-rhone-alpes/29-dara-29-le-musee-gadagne-archeologie-et-histoire-au-coeur-d-un-projet-patrimonial-a-lyon.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440913v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delerce" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laissus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055317v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531035v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070402v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Mauveaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefoi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531025v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152070v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Baudin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Franzini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04293321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saint Quinio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319295v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070816v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070919v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682484v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dormoy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314755v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Val&#233;rien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890379v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071080v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748144v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belean Dhorne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Thibaudet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131928v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Guy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#168;pa Bescombes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871029v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319281v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870989v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870978v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870917v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>